--- v2 (2026-03-10)
+++ v3 (2026-04-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="State" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3441" count="5233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3554" count="5407">
   <si>
     <t>Sl.No.</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <t>Govt/Pvt</t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Hospital Email ID</t>
   </si>
   <si>
     <t>Hospital Phone Number</t>
   </si>
   <si>
     <t>ಎ ವಿ ದಡ್ಡೇನವರ್</t>
   </si>
   <si>
@@ -10344,50 +10344,389 @@
     <t>9483016611</t>
   </si>
   <si>
     <t>ಎಂ.ಎಂ.ಜೋಶಿ ಗಣೇಶ್ ನೇತ್ರಾಲಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಪ್ರೈ. ಲಿ.</t>
   </si>
   <si>
     <t>ಶಕ್ತಿ ನಗರ, ದೇವಿಕೆರೆ, ಸಿರ್ಸಿ - 581401.</t>
   </si>
   <si>
     <t>ac.mmjganesh@gmail.com; tpa.mmjgnsirsi@gmail.com</t>
   </si>
   <si>
     <t>9148846237 \ 9242837231</t>
   </si>
   <si>
     <t>ಕ್ಯೂರ್ ಆಸ್ಪತ್ರೆ, ಉತ್ತರಹಳ್ಳಿ</t>
   </si>
   <si>
     <t>ನಂ.18, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಉತ್ತರಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560062.</t>
   </si>
   <si>
     <t>Kishan@curahospital.com; Curahospital111@gmail.com</t>
   </si>
   <si>
     <t>9972720256</t>
+  </si>
+  <si>
+    <t>ದೊಡ್ಡಮನೆ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
+  </si>
+  <si>
+    <t>4 ನೇ ಕ್ರಾಸ್, ಶಂಕರಪುರಂ, B.H. ರಸ್ತೆ, ತುಮಕೂರು -572102.</t>
+  </si>
+  <si>
+    <t>drveenadnh@yahoo.in</t>
+  </si>
+  <si>
+    <t>8792861981</t>
+  </si>
+  <si>
+    <t>ಜೇನುಕಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
+  </si>
+  <si>
+    <t>ರೈಲು ನಿಲ್ದಾಣ ರಸ್ತೆ, ತಿಪಟೂರು (Tq), ತುಮಕೂರು -572201</t>
+  </si>
+  <si>
+    <t>sunithaumeshrb@gmail.com</t>
+  </si>
+  <si>
+    <t>8453083118</t>
+  </si>
+  <si>
+    <t>ನಮ್ಮ ಆಸ್ಪತ್ರೆ,(ನಮ್ಮ ಆರೋಗ್ಯ ಆಸ್ಪತ್ರೆ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
+  </si>
+  <si>
+    <t>ನೃಪತುಂಗ ವೃತ್ತ, G.B.N ರಸ್ತೆ, ಮಧುಗಿರಿ (Tq), ತುಮಕೂರು -572132.</t>
+  </si>
+  <si>
+    <t>nammahospital2021@gmail.com</t>
+  </si>
+  <si>
+    <t>9900991929</t>
+  </si>
+  <si>
+    <t>ಚರಕ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಶ್ರೀ ಶ್ರೀ ಶಿವಕುಮಾರ ಸ್ವಾಮೀಜಿ ವೃತ್ತ, ಪ್ರಜಾವಾಣಿ ಕಚೇರಿ ಹತ್ತಿರ, ಬಿ.ಎಚ್.ರಸ್ತೆ, ತುಮಕೂರು -572102.</t>
+  </si>
+  <si>
+    <t>charakahospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9845588925</t>
+  </si>
+  <si>
+    <t>ವಿಜಯ ದಕ್ಷತಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಪ್ಲಾಟ್ ನಂ.12, CTS, 2608, 3 ನೇ ರೈಲ್ವೆ ಗೇಟ್ ಹತ್ತಿರ, ಖಾನಾಪುರ  ರಸ್ತೆ, ಟಿಲ್ಕವಾಡಿ, ಬೆಳಗಾವಿ -590006.</t>
+  </si>
+  <si>
+    <t>dakshatahospital@gmail.com</t>
+  </si>
+  <si>
+    <t>7204592013</t>
+  </si>
+  <si>
+    <t>ಜಂಬಗಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಸಂಸ್ಥೆ</t>
+  </si>
+  <si>
+    <t>ಕ್ರ.ಸಂ.-1007, CTS ಸಂಖ್ಯೆ.4823/15A/A, ಕೊಲ್ಹಾಪುರ ವೃತ್ತದ ಹತ್ತಿರ, ಹಳೆ ಪಿಎಸ್ ರಸ್ತೆ, ಬೆಳಗಾವಿ.</t>
+  </si>
+  <si>
+    <t>admin@jambagieyeinstitute.com</t>
+  </si>
+  <si>
+    <t>8197712345</t>
+  </si>
+  <si>
+    <t>ಪ್ರಲಕ್ಷಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟೀ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#3, ಕುಮಾರನ್ಸ್ ಪಿಯು ಕಾಲೇಜು ಕ್ರಾಸ್, ಉತ್ತರಹಳ್ಳಿ ಮುಖ್ಯ ರಸ್ತೆ, ಪದ್ಮನಾಬನಗರ, ಬೆಂಗಳೂರು -560070.</t>
+  </si>
+  <si>
+    <t>pralakshauttaraliinsuteam@gmail.com</t>
+  </si>
+  <si>
+    <t>9686959978</t>
+  </si>
+  <si>
+    <t>ಎದುರು: ಆದಿ ಚುಂಚನಗಿರಿ ಕಾಲೇಜು, ಚನ್ನರಾಯಪಟ್ಟಣ (Tq), ಹಾಸನ -573116.</t>
+  </si>
+  <si>
+    <t>jyothinethralaya2021@gmail.com</t>
+  </si>
+  <si>
+    <t>7019173633</t>
+  </si>
+  <si>
+    <t>ರಾಕೇಶ್ ನೇತ್ರಾಲಯ</t>
+  </si>
+  <si>
+    <t>ಅರಳಿಕಟ್ಟೆ ವೃತ್ತ, ಸಾಲಗಾಮೆ ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+  </si>
+  <si>
+    <t>rakdept@gmail.com</t>
+  </si>
+  <si>
+    <t>9480427752</t>
+  </si>
+  <si>
+    <t>ವಿಸಿಎನ್ಆರ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>PV ಟವರ್, ಸೀತಮ್ಮ ಕಾಂಪೌಂಡ್, ನೆಲಮಂಗಲ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, BH ರಸ್ತೆ, ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ -562123</t>
+  </si>
+  <si>
+    <t>admin@vcnrhealth.com; billing@vcnrhealth.com; insurance@vcnrhealth.com</t>
+  </si>
+  <si>
+    <t>9538806282</t>
+  </si>
+  <si>
+    <t>ವಿ ಕೇರ್ ಮಲ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಎದುರು: ಸರ್ಕಾರಿ ಪ್ರೌಢಶಾಲೆ, ಅಮರೇಶ್ವರ ಕಾಲೇಜು ರಸ್ತೆ, ಔರಾದ್ (Tq), ಬೀದರ್  -585326.</t>
+  </si>
+  <si>
+    <t>vcaremsshospitalaurad@gmail.com</t>
+  </si>
+  <si>
+    <t>9480394166</t>
+  </si>
+  <si>
+    <t>ಸನ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#40, ವಾರ್ಡ್ ಸಂಖ್ಯೆ-5, 1ನೇ ಕ್ರಾಸ್, ತಿಲಕ್ ನಗರ, ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ-156. ಶಿವಮೊಗ್ಗ -577201.</t>
+  </si>
+  <si>
+    <t>insurancesunhospitalsmg@gmail.com</t>
+  </si>
+  <si>
+    <t>7760049416</t>
+  </si>
+  <si>
+    <t>ಅನುಷ್ಕಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಒ.ಪಿ.ಡಿ.ವಿಮ್ಸ್ ಹತ್ತಿರ, ಮದರ್ ಥೆರೆಸಾ ಹೋಂ ರಸ್ತೆ ಕಂಟೋನ್ಮೆಂಟ್, ಬಳ್ಳಾರಿ -583104.</t>
+  </si>
+  <si>
+    <t>anuhosptiallab80@gmail.com</t>
+  </si>
+  <si>
+    <t>9972980750</t>
+  </si>
+  <si>
+    <t>ಇಶಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಬೆಶಿಡೆ ಐ.ಬಿ. ನಾಕಾ ನಂ.1, ಯರಗಟ್ಟಿ ರಸ್ತೆ, ಗೋಕಾಕ (Tq), ಬೆಳಗಾವಿ -591307.</t>
+  </si>
+  <si>
+    <t>ishaginsurance@gmail.com</t>
+  </si>
+  <si>
+    <t>8197982082</t>
+  </si>
+  <si>
+    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
+  </si>
+  <si>
+    <t>ಭಾನುಕೋಟಿ  ಬಡವಣೆ, ಬಿ.ಎಂ. ರಸ್ತೆ, ಸಂತೆಪೇಟೆ, ಪಿರಿಯಾಪಟ್ಟಣ, ಮೈಸೂರು -571107</t>
+  </si>
+  <si>
+    <t>srilakshminursinghome49@gmail.com; vaniprakash.lakshmi@gmail.com</t>
+  </si>
+  <si>
+    <t>9886503770</t>
+  </si>
+  <si>
+    <t>ಸೈಟ್ಕೇರ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್,</t>
+  </si>
+  <si>
+    <t>ವೆಂಕಟಲ, ಬೇಗಲೂರು ಕ್ರಾಸ್ ಹತ್ತಿರ, ಯಲಹಂಕ, ಬೆಂಗಳೂರು -560064.</t>
+  </si>
+  <si>
+    <t>vishwanatha.cb@cytecare.in; insurance.yelahanka@cytecare.in</t>
+  </si>
+  <si>
+    <t>9880129005</t>
+  </si>
+  <si>
+    <t>ಸನ್ನೆಲಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ತಹಶೀಲ್ದಾರ್ ಕಚೇರಿ, ವಾರ್ಡ್ ನಂ-7, ಗಾಂಧಿ ನಗರ, ಬಾಗಲಕೋಟ ರಸ್ತೆ - ಬಿಲಗಿ-587116</t>
+  </si>
+  <si>
+    <t>sannelihospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9036387139</t>
+  </si>
+  <si>
+    <t>ಗಿರಡ್ಡಿ ಮೂಳೆಚಿಕಿತ್ಸಾ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ</t>
+  </si>
+  <si>
+    <t>ಬೆಳಗಲಿ, ಮುಧೋಳ -587113</t>
+  </si>
+  <si>
+    <t>giraddiorthopaedicsandtrauma@gmail.com</t>
+  </si>
+  <si>
+    <t>ಅಭಯ್ ವಸಿಷ್ಠ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ನಂ.139/56/1A2, ಮಾದನಾಯಕನಹಳ್ಳಿ, ಮಾದವನ  ಪೋಸ್ಟ್, ದಾಸನಪುರ, ಬೆಂಗಳೂರು -562162.</t>
+  </si>
+  <si>
+    <t>abhayavasishtha.bng@gmail.com</t>
+  </si>
+  <si>
+    <t>9620046416</t>
+  </si>
+  <si>
+    <t>ರಕ್ಷಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#141/142, 1ನೇ ಅಡ್ಡ ರಸ್ತೆ, ಪೊಲೀಸ್ ಕ್ವಾರ್ಟರ್ಸ್, ಕೃಷ್ಣಾನಂದ ನಗರ, ನಂದಿನಿ ಲೇಔಟ್, ಬೆಂಗಳೂರು -560096.</t>
+  </si>
+  <si>
+    <t>rakshahospital49@gmail.com; hema1002758@medibuddy.in</t>
+  </si>
+  <si>
+    <t>9916011010</t>
+  </si>
+  <si>
+    <t>ಬೃಂದಾವನ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>58/A, 64 &amp; 64/1, 3ನೇ ಕ್ರಾಸ್, ಕೆ.ಡಿ. ರಸ್ತೆ, ಜಯಲಕ್ಷ್ಮಿ ಪುರಂ, ಮೈಸೂರು.</t>
+  </si>
+  <si>
+    <t>rallimdranathkommi@gmail.com</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಆಯ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ 5, ಗಾಂಧಿ ನಗರ 1 ನೇ ಕ್ರಾಸ್, ರೇಣುಕಾ ಅಡಿಗೆಮನೆಗಳ ಎದುರು, ಸಾಧನಾ ಸಿಲ್ಕ್ ಮತ್ತು ಸೀರೆ ಪಕ್ಕದಲ್ಲಿ, ಬಳ್ಳಾರಿ_583103</t>
+  </si>
+  <si>
+    <t>bellary@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8073576454</t>
+  </si>
+  <si>
+    <t>ಸಮರ್ಥ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಧನವಂತ್ರಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗವಿಸಿದ್ದೇಶ್ವರ ಬಡಾವಣೆ, ಜಂಬುನಾಥ ದೇವಸ್ಥಾನ ರಸ್ತೆ, ಹೊಸಪೇಟೆ(Tq), ವಿಜಯನಗರ -583201.</t>
+  </si>
+  <si>
+    <t>samarthahospital204@gmail.com</t>
+  </si>
+  <si>
+    <t>9008303204</t>
+  </si>
+  <si>
+    <t>ಮೈಲರ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಅಗಲಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಕಾಲೇಜು ರಸ್ತೆ, ಹೊಸಪೇಟೆ (Tq,) ವಿಜಯನಗರ - 583201.</t>
+  </si>
+  <si>
+    <t>Mailarhospitals@gmail.com</t>
+  </si>
+  <si>
+    <t>8217778724</t>
+  </si>
+  <si>
+    <t>ವಿ ಕೇರ್ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಹೆಚ್.ನಂ.5838/2/3,9ನೇ ವಾರ್ಡ್, ಸೋಗಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಸೋಗಿ ರಸ್ತೆ, ಹೂವಿನಹಡಗಲಿ, ವಿಜಯನಗರ -583219.</t>
+  </si>
+  <si>
+    <t>vcarehospitalhdl@gmail.com</t>
+  </si>
+  <si>
+    <t>9673383344</t>
+  </si>
+  <si>
+    <t>ಖುಷಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ.</t>
+  </si>
+  <si>
+    <t>1 ಮತ್ತು 2ನೇ ಮಹಡಿ, ಬಿ.ಟಿ. ಪಾಟೀಲ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಕೊಪ್ಪಳ -583231.</t>
+  </si>
+  <si>
+    <t>khushihospitalkpl@gmail.com</t>
+  </si>
+  <si>
+    <t>9886094531</t>
+  </si>
+  <si>
+    <t>ಎನ್‌ಯು ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
+  </si>
+  <si>
+    <t>CA-P1, ಮಾಚೇನಹಳ್ಳಿ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ, ಭದ್ರಾವತಿ (Tq), ಶಿವಮೊಗ್ಗ -577222.</t>
+  </si>
+  <si>
+    <t>robin@nuhospitals.com; insurance.shivamogga@nuhosptals.com</t>
+  </si>
+  <si>
+    <t>9538050509</t>
+  </si>
+  <si>
+    <t>ಧೀ ಆಸ್ಪತ್ರೆಗಳು</t>
+  </si>
+  <si>
+    <t>#744/784, ಬೂಚ್ಸ್ ಕಾಲೋನಿ, ನಾರಾಯಣ ನಗರ, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು 560062.</t>
+  </si>
+  <si>
+    <t>info@dheehospitals.com; insurance@dheehospitals.com</t>
+  </si>
+  <si>
+    <t>9900155106</t>
+  </si>
+  <si>
+    <t>ಪ್ರೈಮ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಎದುರು: IB ನೆಲಮಂಗಲ, BH ರಸ್ತೆ, ನೆಲಮಂಗಲ ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ, ಬೆಂಗಳೂರು - 562123.</t>
+  </si>
+  <si>
+    <t>primehospital300@gmail.com</t>
+  </si>
+  <si>
+    <t>8660270968</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
@@ -10572,51 +10911,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="21"/>
     <cellStyle name="Normal 2" xfId="20"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:G872"/>
+  <dimension ref="A1:G901"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="6.27734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.41796875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.27734375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
@@ -30644,50 +30983,717 @@
       <c r="G871" s="8" t="s">
         <v>3436</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" s="1">
         <v>3832</v>
       </c>
       <c r="B872" s="1" t="s">
         <v>3437</v>
       </c>
       <c r="C872" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E872" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="F872" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="G872" s="8" t="s">
         <v>3440</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873" s="1">
+        <v>3833</v>
+      </c>
+      <c r="B873" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C873" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E873" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="F873" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="G873" s="8" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7">
+      <c r="A874" s="1">
+        <v>3834</v>
+      </c>
+      <c r="B874" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C874" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E874" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="F874" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="G874" s="8" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7">
+      <c r="A875" s="1">
+        <v>3835</v>
+      </c>
+      <c r="B875" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C875" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E875" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="F875" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="G875" s="8" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7">
+      <c r="A876" s="1">
+        <v>3836</v>
+      </c>
+      <c r="B876" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C876" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E876" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="F876" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="G876" s="8" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7">
+      <c r="A877" s="1">
+        <v>3837</v>
+      </c>
+      <c r="B877" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C877" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E877" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="F877" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="G877" s="8" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878" s="1">
+        <v>3838</v>
+      </c>
+      <c r="B878" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C878" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E878" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="F878" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="G878" s="8" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879" s="1">
+        <v>3839</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C879" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E879" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="F879" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="G879" s="8" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880" s="1">
+        <v>3840</v>
+      </c>
+      <c r="B880" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C880" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E880" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="F880" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="G880" s="8" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881" s="1">
+        <v>3841</v>
+      </c>
+      <c r="B881" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C881" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E881" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="F881" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="G881" s="8" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882" s="1">
+        <v>3842</v>
+      </c>
+      <c r="B882" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C882" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E882" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F882" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="G882" s="8" t="s">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883" s="1">
+        <v>3843</v>
+      </c>
+      <c r="B883" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C883" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E883" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F883" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G883" s="8" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884" s="1">
+        <v>3844</v>
+      </c>
+      <c r="B884" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C884" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E884" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="F884" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="G884" s="8" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885" s="1">
+        <v>3845</v>
+      </c>
+      <c r="B885" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C885" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E885" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="F885" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="G885" s="8" t="s">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886" s="1">
+        <v>3846</v>
+      </c>
+      <c r="B886" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C886" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E886" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="F886" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="G886" s="8" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887" s="1">
+        <v>3847</v>
+      </c>
+      <c r="B887" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C887" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E887" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="F887" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="G887" s="8" t="s">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888" s="1">
+        <v>3848</v>
+      </c>
+      <c r="B888" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C888" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E888" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F888" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G888" s="8" t="s">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889" s="1">
+        <v>3849</v>
+      </c>
+      <c r="B889" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C889" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E889" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="F889" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="G889" s="8" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7">
+      <c r="A890" s="1">
+        <v>3850</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C890" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E890" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="F890" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="G890" s="8" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891" s="1">
+        <v>3851</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C891" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E891" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="G891" s="8" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892" s="1">
+        <v>3852</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C892" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E892" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F892" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G892" s="8" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893" s="1">
+        <v>3853</v>
+      </c>
+      <c r="B893" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C893" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E893" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="F893" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="G893" s="8" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894" s="1">
+        <v>3854</v>
+      </c>
+      <c r="B894" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C894" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E894" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F894" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G894" s="8" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895" s="1">
+        <v>3855</v>
+      </c>
+      <c r="B895" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C895" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E895" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="F895" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="G895" s="8" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896" s="1">
+        <v>3856</v>
+      </c>
+      <c r="B896" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C896" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E896" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="F896" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="G896" s="8" t="s">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897" s="1">
+        <v>3857</v>
+      </c>
+      <c r="B897" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C897" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E897" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F897" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G897" s="8" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898" s="1">
+        <v>3858</v>
+      </c>
+      <c r="B898" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C898" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E898" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="F898" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="G898" s="8" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899" s="1">
+        <v>3859</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C899" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E899" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F899" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G899" s="8" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900" s="1">
+        <v>3860</v>
+      </c>
+      <c r="B900" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C900" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E900" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="F900" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="G900" s="8" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901" s="1">
+        <v>3861</v>
+      </c>
+      <c r="B901" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C901" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E901" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="F901" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="G901" s="8" t="s">
+        <v>3553</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SUMUKHA-IN$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>