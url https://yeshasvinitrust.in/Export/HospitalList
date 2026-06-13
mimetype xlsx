--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="State" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3554" count="5407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3672" count="5587">
   <si>
     <t>Sl.No.</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <t>Govt/Pvt</t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Hospital Email ID</t>
   </si>
   <si>
     <t>Hospital Phone Number</t>
   </si>
   <si>
     <t>ಎ ವಿ ದಡ್ಡೇನವರ್</t>
   </si>
   <si>
@@ -10683,50 +10683,404 @@
     <t>9538050509</t>
   </si>
   <si>
     <t>ಧೀ ಆಸ್ಪತ್ರೆಗಳು</t>
   </si>
   <si>
     <t>#744/784, ಬೂಚ್ಸ್ ಕಾಲೋನಿ, ನಾರಾಯಣ ನಗರ, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು 560062.</t>
   </si>
   <si>
     <t>info@dheehospitals.com; insurance@dheehospitals.com</t>
   </si>
   <si>
     <t>9900155106</t>
   </si>
   <si>
     <t>ಪ್ರೈಮ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
   </si>
   <si>
     <t>ಎದುರು: IB ನೆಲಮಂಗಲ, BH ರಸ್ತೆ, ನೆಲಮಂಗಲ ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ, ಬೆಂಗಳೂರು - 562123.</t>
   </si>
   <si>
     <t>primehospital300@gmail.com</t>
   </si>
   <si>
     <t>8660270968</t>
+  </si>
+  <si>
+    <t>ನ್ಯೂ ಸ್ಪರ್ಶ ಲೈಫ್ ಲೈನ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಎದುರು: ಟಿವಿಎಸ್ ಶೋ ರೂಂ, ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ -573115.</t>
+  </si>
+  <si>
+    <t>lokeshgowda582@gmail.com</t>
+  </si>
+  <si>
+    <t>9916191199</t>
+  </si>
+  <si>
+    <t>ಶ್ರೆಯಾಸ್ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ -21, ವಿಶಾಲ್ ಮಾರ್ಟ್ ಪಕ್ಕದಲ್ಲಿ, ಕೃಷ್ಣ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಕಡಗಪ್ ರಸ್ತೆ, ಬಳ್ಳಾರಿ -583103.</t>
+  </si>
+  <si>
+    <t>drklro9@gmail.com; shreyashospital18@gmail.com</t>
+  </si>
+  <si>
+    <t>9567659088</t>
+  </si>
+  <si>
+    <t>ಆದರ್ಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಅಂಕಲಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಅಂಕಲಿ, ಚಿಕ್ಕೋಡಿ (Tq), ಬೆಳಗಾವಿ -591213.</t>
+  </si>
+  <si>
+    <t>adarshhospitalankali@gmail.com</t>
+  </si>
+  <si>
+    <t>8310081745</t>
+  </si>
+  <si>
+    <t>ಓಂ ಮಾಧವ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಚೇತನಾ ಕಲೆಕ್ಷನ್ ಹತ್ತಿರ, ವಿಜಯಪುರ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+  </si>
+  <si>
+    <t>mdivanmal@yahoo.com; ommadhavhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9945851614</t>
+  </si>
+  <si>
+    <t>ಅಸ್ಕಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
+  </si>
+  <si>
+    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ –EFIJ  ಸೆಕ್ಟರ್ ನಂ-22, ನವನಗರ ಬಾಗಲಕೋಟ -587143.</t>
+  </si>
+  <si>
+    <t>contact@askihospitals.com</t>
+  </si>
+  <si>
+    <t>9832046075</t>
+  </si>
+  <si>
+    <t>ಪಿ.ಎಂ. ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>2ನೇ ಮಹಡಿ, ಟೆಲ್ಸಾಂಗ್ ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ, ಲಕ್ಷ್ಮಿನಗರ, ಬಾಗಲಕೋಟೆ -587101.</t>
+  </si>
+  <si>
+    <t>ashwinic758@gmail.com; patilbmc@gmail.com</t>
+  </si>
+  <si>
+    <t>9686648191</t>
+  </si>
+  <si>
+    <t>ನೀರಲಗಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಆನಂದ ನಗರ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಬಾದಾಮಿ (ಟಿಕ್ಯೂ), ಬಾಗಲಕೋಟ.</t>
+  </si>
+  <si>
+    <t>nmhbadami@gmail.com</t>
+  </si>
+  <si>
+    <t>9538573658</t>
+  </si>
+  <si>
+    <t>ಐ ದೃಷ್ಟಿ ಐ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ದ್ವಾರಕಾ ಕನ್ವೆನ್ಷನ್ ಹಾಲ್ ಪಕ್ಕದಲ್ಲಿ, ಆಯನೂರು ಗೇಟ್ ಹತ್ತಿರ, NH 206, ಸಾಗರ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ -577204.</t>
+  </si>
+  <si>
+    <t>shimoga@drishticare.org</t>
+  </si>
+  <si>
+    <t>ನವನೀತ ನೇತ್ರಾಲಯ</t>
+  </si>
+  <si>
+    <t>#178, ಶಿವನಂದಿ ಕಾಂಪ್ಲೆಕ್ಸ್,  ವಿಜಯನಗರ, 2ನೇ ಹಂತ, ಮೈಸೂರು -570017.</t>
+  </si>
+  <si>
+    <t>Navaneetanethralaya@gmail.com</t>
+  </si>
+  <si>
+    <t>ಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ನಂ.463,464, ಗಣೇಶ ದೇವಸ್ಥಾನದ ಎದುರು, ಡೂಮ್ ಲೈಟ್ ಸರ್ಕಲ್, ವಾರ್ಡ್ ಸಂಖ್ಯೆ -11, ಹಳೆಯ ವಿಸ್ತರಣೆ, ಕೋಲಾರ -563101</t>
+  </si>
+  <si>
+    <t>lakshmihospitalkolar09@gmail.com; CNPrakash1042651@medibuddy.in</t>
+  </si>
+  <si>
+    <t>97404600620</t>
+  </si>
+  <si>
+    <t>ಶ್ರೀ ಸಿದ್ದರಾಮೇಶ್ವರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>TMC ನಂ.4625, ಹಾರೂಗೇರಿಯಿಂದ ಬೈಸ್ಕುಡ್, ಅಲಕನೂರು ರಸ್ತೆ, ಸದಾಶಿವ ನಗರ, ಹಾರೂಗೇರಿ, ರಾಯಬಾಗ(Tq), ಬೆಳಗಾವಿ -591220.</t>
+  </si>
+  <si>
+    <t>shrismhharugeri@gmail.com</t>
+  </si>
+  <si>
+    <t>8722099019</t>
+  </si>
+  <si>
+    <t>ಚಿರಾಯು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಾಯಿ ಪ್ಲಾಜಾ. ಗಟಪ್ರಭಾ ಗೋಕಾಕ್ ರಸ್ತೆ, ಗತಪ್ರಭಾ, ಗೋಕಾಕ್ (Tq), ಬೆಳಗಾವಿ -591306.</t>
+  </si>
+  <si>
+    <t>drpatilsraddha@gmail.com; chirayueyehospital@gmail.com</t>
+  </si>
+  <si>
+    <t>6363812031</t>
+  </si>
+  <si>
+    <t>ಶಾಂತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಂತಿ ನಗರ, ಹಲ್ಯಾಲ್ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+  </si>
+  <si>
+    <t>narayan19bhosale@gmail.com</t>
+  </si>
+  <si>
+    <t>9620162655</t>
+  </si>
+  <si>
+    <t>ಸರ್ವಜಿತ್ ಮೂತ್ರಶಾಸ್ತ್ರ ಮತ್ತು ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#635/1,7ನೇ ಮುಖ್ಯ, 7ನೇ ಕ್ರಾಸ್, ಪಿ.ಜೆ. ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ - 577002.</t>
+  </si>
+  <si>
+    <t>dr.armareshdg@gmail.com</t>
+  </si>
+  <si>
+    <t>9663306911</t>
+  </si>
+  <si>
+    <t>ಸರ್ವೋದಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ:22, 3ನೇ ಕ್ರಾಸ್, ಕಪ್ಪಗಲ್ ರಸ್ತೆ, ಭಾರತ್ ನರ್ಸಿಂಗ್ ಹೋಂ ಎದುರು, ಬಳ್ಳಾರಿ -583103.</t>
+  </si>
+  <si>
+    <t>sarvodayasuperspeciality@gmail.com</t>
+  </si>
+  <si>
+    <t>9035396638</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಹೆಲ್ತ್ ಕೆಯರ್ ಲಿಮಿಟೆಡ್</t>
+  </si>
+  <si>
+    <t>#v9-1-14/1/3,4.5, 1ನೇ, 2ನೇ ಮತ್ತು 3ನೇ ಮಹಡಿ, ಪಂಪ್‌ವೆಲ್, ಮಂಗಳೂರು, ದಕ್ಷಿಣ ಕನ್ನಡ – 575002.</t>
+  </si>
+  <si>
+    <t>ch.mangalore@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8073576424</t>
+  </si>
+  <si>
+    <t>ಡಾ.ಬಿ.ಆರ್.ಅಂಬೇಡ್ಕರ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#24, ಶಾಂಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಕಾಡುಗೊಂಡನಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560045.</t>
+  </si>
+  <si>
+    <t>medicalsuperintendent@bramch.in</t>
+  </si>
+  <si>
+    <t>9113208439</t>
+  </si>
+  <si>
+    <t>ಸಮ್ಯಕ್ ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#264(C), 5ನೇ ಮುಖ್ಯ, ತುರಹಳ್ಳಿ ರಸ್ತೆ, Jhcs ಲೇಔಟ್, ಗುಬ್ಬಲಾಲ, ಸುಬ್ರಹ್ಮಣ್ಯಪುರ, ಬೆಂಗಳೂರು -560061.</t>
+  </si>
+  <si>
+    <t>adminsamyak@samyakdrishtieyehospital.in</t>
+  </si>
+  <si>
+    <t>9019005395</t>
+  </si>
+  <si>
+    <t>ಸಿದ್ದಬಸವ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ವಿದ್ಯಾ ನಗರ, ಹುಣಸಗಿ ರಸ್ತೆ, ತಾಳಿಕೋಟಿ (Tq), ವಿಜಯಪುರ -588214.</t>
+  </si>
+  <si>
+    <t>sKongandi83@gmail.com</t>
+  </si>
+  <si>
+    <t>9993335957</t>
+  </si>
+  <si>
+    <t>ಶ್ರಿ ಬಾಲಾಜಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>310/311, ಹೇಮರೆಡ್ಡಿ ಮಲ್ಲಮ್ಮನ ಹಿಂದೆ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಇಬ್ರಾಹಿಂಪುರ ಹತ್ತಿರ, ರೈಲ್ವೇ ಗೇಟ್, ವಿವೇಕನಗರ (ಪಶ್ಚಿಮ), ವಿಜಯಪುರ -586109</t>
+  </si>
+  <si>
+    <t>info@shribalajimh.com</t>
+  </si>
+  <si>
+    <t>9964670630</t>
+  </si>
+  <si>
+    <t>ಚಂಶೆಟ್ಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಸಿಎಂಸಿ.8-9-218/A91, ಗುರುನಾನಕ್ ಕಾಲೋನಿ, ನ್ಯೂ ಟೌನ್ ಪೊಲೀಸ್ ಠಾಣೆ ಹಿಂದೆ, ಬೀದರ್ -585401.</t>
+  </si>
+  <si>
+    <t>chanshettya@gmail.com</t>
+  </si>
+  <si>
+    <t>9113269622</t>
+  </si>
+  <si>
+    <t>ಇನ್ಫಿನಿಟಿ ವಿಷನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>8-11-69, ಸಾಯಿ ಪುಷ್ಪಾಂಜಲಿ ಹತ್ತಿರ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಬೀದರ್ -585401.</t>
+  </si>
+  <si>
+    <t>drshyleshdabke@gmail.com</t>
+  </si>
+  <si>
+    <t>7353324444</t>
+  </si>
+  <si>
+    <t>ಪುಣ್ಯ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
+  </si>
+  <si>
+    <t>ಚನ್ನಪಟ್ಟಣ ವೃತ್ತ, (ಬೈಪಾಸ್), ಎಚ್.ಎನ್.ಪುರ ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+  </si>
+  <si>
+    <t>punyamultispecialityinsurance@gmail.com</t>
+  </si>
+  <si>
+    <t>8792843678</t>
+  </si>
+  <si>
+    <t>ಸದೈವ ಸ್ಪರ್ಶ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ಡಾ.ದಯಾನಂದ್, ಬಿ.ಬಿ. ರಾಮದೇವ್ ನಗರ, ಅಫಜಲಪುರ, ಟಕ್ಕೆ ರಿಂಗ್ ರಸ್ತೆ, ವಿಜಯಪುರ - 586108.</t>
+  </si>
+  <si>
+    <t>sadaivasparshahospitalbjp@gmail.com</t>
+  </si>
+  <si>
+    <t>8073326926</t>
+  </si>
+  <si>
+    <t>ಸಮೃದ್ಧಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#4/30, ಎಸ್.ನಂಜಪ್ಪ ರಸ್ತೆ, ಶ್ರೀರಾಮ ಬ್ಲಾಕ್, ಕೆ.ಆರ್.ನಗರ (Tq), ಮೈಸೂರು- 571602</t>
+  </si>
+  <si>
+    <t>Sunilpatel358@gmail.com</t>
+  </si>
+  <si>
+    <t>6360955926</t>
+  </si>
+  <si>
+    <t>ವೇದಸ್ಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ತಿಪಟೂರು ರಸ್ತೆ, ಕೆನರಾ ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ತುರುವೇಕೆರೆ (Tq), ತುಮಕೂರು -578887.</t>
+  </si>
+  <si>
+    <t>Sushmithaakanth@gmail.com</t>
+  </si>
+  <si>
+    <t>9902084005</t>
+  </si>
+  <si>
+    <t>ಮುದ್ರಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>3ನೇ ಮುಖ್ಯರಸ್ತೆ, ಕೆ.ಆರ್.ವಿಸ್ತರಣೆ, ತಿಪಟೂರು, ತುಮಕೂರು -572201.</t>
+  </si>
+  <si>
+    <t>Kavitha.ramesh70@yahoo.com; tipturct@gmail.com</t>
+  </si>
+  <si>
+    <t>9901966867</t>
+  </si>
+  <si>
+    <t>KM ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ವಾರದ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಶುಭಂ ಪೆಟ್ರೋಲ್ ಪಂಪ್ ಹತ್ತಿರ, ಹೈದರಾಬಾದ್ ರಸ್ತೆ, ಯಾದಗಿರಿ -585201.</t>
+  </si>
+  <si>
+    <t>kmhospitalyadgir@gmail.com</t>
+  </si>
+  <si>
+    <t>9535634596</t>
+  </si>
+  <si>
+    <t>ಸೌಖ್ಯದಾ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>#6675,ಬಿ/23, ಕೆ.ಸಿ. ರಾಣಿ ರಸ್ತೆ, 7ನೇ ಅಡ್ಡರಸ್ತೆ, ಗದಗ -582101.</t>
+  </si>
+  <si>
+    <t>admingadag@soukhyadahospitals.com</t>
+  </si>
+  <si>
+    <t>8095541151</t>
+  </si>
+  <si>
+    <t>ಆದಿತ್ಯ ಸಂಜೀವಿನಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+  </si>
+  <si>
+    <t>ನಂ.57/6, ಆದಿತ್ಯ ವೃತ್ತ, ರಿಂಗ್ ರಸ್ತೆ, ಕೆರ್ಗಳ್ಳಿ, ಮೈಸೂರು -570026.</t>
+  </si>
+  <si>
+    <t>mohangm@gmail.com; lingarajummc1992@gmail.com</t>
+  </si>
+  <si>
+    <t>8904421829</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
@@ -10911,51 +11265,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="21"/>
     <cellStyle name="Normal 2" xfId="20"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:G901"/>
+  <dimension ref="A1:G931"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="6.27734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.41796875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.27734375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
@@ -31650,50 +32004,740 @@
       <c r="G900" s="8" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="1">
         <v>3861</v>
       </c>
       <c r="B901" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="C901" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="E901" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="F901" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="G901" s="8" t="s">
         <v>3553</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902" s="1">
+        <v>3862</v>
+      </c>
+      <c r="B902" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C902" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E902" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="F902" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="G902" s="8" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903" s="1">
+        <v>3863</v>
+      </c>
+      <c r="B903" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C903" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E903" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="F903" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="G903" s="8" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904" s="1">
+        <v>3864</v>
+      </c>
+      <c r="B904" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C904" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E904" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F904" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G904" s="8" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905" s="1">
+        <v>3865</v>
+      </c>
+      <c r="B905" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C905" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E905" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="F905" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="G905" s="8" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906" s="1">
+        <v>3866</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C906" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E906" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="F906" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="G906" s="8" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907" s="1">
+        <v>3867</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C907" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E907" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F907" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="G907" s="8" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908" s="1">
+        <v>3868</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C908" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E908" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="F908" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="G908" s="8" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909" s="1">
+        <v>3869</v>
+      </c>
+      <c r="B909" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C909" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E909" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="F909" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="G909" s="8" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910" s="1">
+        <v>3870</v>
+      </c>
+      <c r="B910" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C910" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E910" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F910" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="G910" s="8" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911" s="1">
+        <v>3871</v>
+      </c>
+      <c r="B911" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C911" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E911" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="F911" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="G911" s="8" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912" s="1">
+        <v>3872</v>
+      </c>
+      <c r="B912" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C912" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E912" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F912" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G912" s="8" t="s">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913" s="1">
+        <v>3873</v>
+      </c>
+      <c r="B913" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C913" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E913" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="F913" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="G913" s="8" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914" s="1">
+        <v>3874</v>
+      </c>
+      <c r="B914" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C914" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E914" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="F914" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="G914" s="8" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915" s="1">
+        <v>3875</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C915" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E915" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F915" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G915" s="8" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916" s="1">
+        <v>3876</v>
+      </c>
+      <c r="B916" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C916" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E916" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F916" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G916" s="8" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917" s="1">
+        <v>3877</v>
+      </c>
+      <c r="B917" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C917" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E917" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="F917" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="G917" s="8" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7">
+      <c r="A918" s="1">
+        <v>3878</v>
+      </c>
+      <c r="B918" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C918" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E918" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F918" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="G918" s="8" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="A919" s="1">
+        <v>3879</v>
+      </c>
+      <c r="B919" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C919" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E919" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="F919" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="G919" s="8" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7">
+      <c r="A920" s="1">
+        <v>3880</v>
+      </c>
+      <c r="B920" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C920" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E920" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F920" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G920" s="8" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7">
+      <c r="A921" s="1">
+        <v>3881</v>
+      </c>
+      <c r="B921" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C921" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E921" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F921" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G921" s="8" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7">
+      <c r="A922" s="1">
+        <v>3882</v>
+      </c>
+      <c r="B922" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C922" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E922" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F922" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="G922" s="8" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7">
+      <c r="A923" s="1">
+        <v>3883</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C923" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E923" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F923" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G923" s="8" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7">
+      <c r="A924" s="1">
+        <v>3884</v>
+      </c>
+      <c r="B924" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C924" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E924" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="F924" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="G924" s="8" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7">
+      <c r="A925" s="1">
+        <v>3885</v>
+      </c>
+      <c r="B925" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C925" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E925" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="F925" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="G925" s="8" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7">
+      <c r="A926" s="1">
+        <v>3886</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C926" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E926" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="F926" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="G926" s="8" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927" s="1">
+        <v>3887</v>
+      </c>
+      <c r="B927" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C927" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E927" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F927" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G927" s="8" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928" s="1">
+        <v>3888</v>
+      </c>
+      <c r="B928" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C928" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E928" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F928" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G928" s="8" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7">
+      <c r="A929" s="1">
+        <v>3889</v>
+      </c>
+      <c r="B929" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="C929" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E929" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F929" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G929" s="8" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7">
+      <c r="A930" s="1">
+        <v>3890</v>
+      </c>
+      <c r="B930" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C930" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E930" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="F930" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="G930" s="8" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7">
+      <c r="A931" s="1">
+        <v>3891</v>
+      </c>
+      <c r="B931" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C931" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E931" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F931" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="G931" s="8" t="s">
+        <v>3671</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SUMUKHA-IN$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>