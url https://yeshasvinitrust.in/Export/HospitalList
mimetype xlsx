--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -9,11167 +9,11274 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="State" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3672" count="5587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3705" count="5629">
   <si>
     <t>Sl.No.</t>
   </si>
   <si>
     <t>Hospital Name</t>
   </si>
   <si>
     <t>Govt/Pvt</t>
   </si>
   <si>
     <t xml:space="preserve">District </t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Hospital Email ID</t>
   </si>
   <si>
     <t>Hospital Phone Number</t>
   </si>
   <si>
-    <t>ಎ ವಿ ದಡ್ಡೇನವರ್</t>
-[...20 lines deleted...]
-    <t>ಆರೋಗ್ಯಧಾಮ ಆಸ್ಪತ್ರೆ, ಗೋಕಾಕ್ ರಸ್ತೆ, ಪಿಡಿ ಬುದ್ನಿ, ಮಹಾಲಿಂಗಪುರ-587312, ಮುಧೋಳ</t>
+    <t>Aashakiran Maternity Hospital</t>
+  </si>
+  <si>
+    <t>Pvt</t>
+  </si>
+  <si>
+    <t>Bagalkot</t>
+  </si>
+  <si>
+    <t>Jagadal Road, Opp Keb, Banahatti, Bagalkot -587311.</t>
+  </si>
+  <si>
+    <t>ashakiranmhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9902551958</t>
+  </si>
+  <si>
+    <t>Arogyadhama Hospital</t>
+  </si>
+  <si>
+    <t>Arogyadham Hospital, Gokak Road, PD Budni, Mahalingapur-587312, Mudhol</t>
   </si>
   <si>
     <t>drchannalmlp@gmail.com</t>
   </si>
   <si>
     <t>9448406316</t>
   </si>
   <si>
-    <t>ಆಶಾಕಿರಣ ಹೆರಿಗೆ ಆಸ್ಪತ್ರೆ</t>
-[...29 lines deleted...]
-    <t>ವಿಟಲ್ ವಾಂಟೇಜ್ ಬಿಲ್ಡಿಂಗ್, ದೀಪಂ ಕಾಲೋನಿ, ರೋಪೋಟರಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಬಾಗಲಕೋಟ.</t>
+    <t>Ashirwad Hospital Bagalkot</t>
+  </si>
+  <si>
+    <t>vittal vantage Building, Deepam Colony, Near Rpotary Circle, Bagalkot.</t>
   </si>
   <si>
     <t>ashirwadbgk@gmail.com</t>
   </si>
   <si>
     <t>9901878676</t>
   </si>
   <si>
-    <t>ಬನಶಂಕರಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಜಿ.ಆರ್.ಮಸೂಕರ್, ಬನಶಂಕರಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಮಹಾವೀರ ರಸ್ತೆ, ಬಾಗಲಕೋಟ</t>
+    <t>Banashankari Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. G. R. Masukar, Banashankari Eye Hospital, Mahaveer Road, Bagalkot</t>
   </si>
   <si>
     <t>gmasurkar@yahoo.co.in</t>
   </si>
   <si>
     <t>9845666556</t>
   </si>
   <si>
-    <t>ಬರಗಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬರಗಿ ಆಸ್ಪತ್ರೆ, ರಾಗೀವ್ ಗಾಂಧಿ ರಸ್ತೆ, ದುರ್ಗಾ ವಿಹಾರ ಹತ್ತಿರ, ಬಾಗಲಕೋಟೆ ಜಿಲ್ಲೆ.</t>
+    <t>Baragi Hospital</t>
+  </si>
+  <si>
+    <t>Baragi Hospital,Ragiv Gandhi Road,Near Durga Vihar, Bagalkote Dist.</t>
   </si>
   <si>
     <t>gsbaragihospital@gmail.com</t>
   </si>
   <si>
     <t>9448031797</t>
   </si>
   <si>
-    <t>ಅತ್ಯುತ್ತಮ ಕುಂಟೋಜಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ,</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ D1, ಸೆಕ್ಟರ್ NO-20, ಕಲಾಭವನ ಹತ್ತಿರ, ನವನಗರ, ಬಾಗಲಕೋಟ -587103.</t>
+    <t>Best Kuntoji Multispeciality Hospital,</t>
+  </si>
+  <si>
+    <t>Plot No D1, Sector NO-20,Near Kalabhavan, Navanagar, Bagalkot -587103.</t>
   </si>
   <si>
     <t>Kuntojihospital@gmail.com</t>
   </si>
   <si>
     <t>9480597549</t>
   </si>
   <si>
-    <t>ಭಾವಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಭಾವಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ ಬಾಗಲಕೋಟ-587 101</t>
+    <t>Bhavi Hospital &amp; Research Center</t>
+  </si>
+  <si>
+    <t>Bhavi Hospital &amp; Research Center Near Bus stand Bagalkot-587 101</t>
   </si>
   <si>
     <t>drbkbhavi@gmail.com</t>
   </si>
   <si>
     <t>9480384901</t>
   </si>
   <si>
-    <t>ಸಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಟಿ ಆಸ್ಪತ್ರೆ, ಉಮಾ ಮಹೇಶ್ವರ ರಸ್ತೆ, ಜಮಖಂಡಿ ತಾಲೂಕು, ಬಾಗಲಕೋಟೆ ಜಿಲ್ಲೆ</t>
+    <t>City Hospital</t>
+  </si>
+  <si>
+    <t>City Hospital,Uma maheshwar Road,Jamakandhi Taluk,Bagalkote Dist</t>
   </si>
   <si>
     <t>yunus.cityhospital@gmail.com</t>
   </si>
   <si>
     <t>9448103212</t>
   </si>
   <si>
-    <t>ಧನುಷ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಧನುಷ್ ಆಸ್ಪತ್ರೆ, ವಿಸ್ತರಣೆ ಪ್ರದೇಶ, ನೀರಿನ ಟ್ಯಾಂಕ್ ಪಕ್ಕ, ಬಾಗಲಕೋಟೆ.</t>
+    <t>Dhanush Hospital</t>
+  </si>
+  <si>
+    <t>Dhanush Hospital, Extension area, beside water tank, Bagalkot.</t>
   </si>
   <si>
     <t>dhanushhospital_bkt@Yahoo.com</t>
   </si>
   <si>
     <t>9845484233/ 08354-226533</t>
   </si>
   <si>
-    <t>ಧನ್ವಂತರಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಧನ್ವಂತರಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ರಾಣಿಚೆನ್ನಮ್ಮ ನಗರ, ಬಸವೇಶ್ವರ ವೃತ್ತದ ಹತ್ತಿರ, ಜಮಖಂಡಿ</t>
+    <t>Dhanvantari Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Dhanvantari Multispeciality Hospital, Ranichennamma Nagar, Near Basaveshwar Circle, Jamkhandi</t>
   </si>
   <si>
     <t>gadaraddi.k143@gmail.com</t>
   </si>
   <si>
     <t>08353-223366</t>
   </si>
   <si>
-    <t>ದಿನ್ನಿಮಣಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಬಕವಿ ರಸ್ತೆ, ಮಹಾಲಿಂಗಪುರ, ಬಾಗಲೋಕೋಟ್ -587312.</t>
+    <t>Dinnimani Hospital</t>
+  </si>
+  <si>
+    <t>Rabakavi Road, Mahalingpur,Bagalokot -587312.</t>
   </si>
   <si>
     <t>dinnimanihospital_mlp@rediffmail.com</t>
   </si>
   <si>
     <t>9448393828</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಬಾಗಲಕೋಟ</t>
+    <t>District Hospital</t>
+  </si>
+  <si>
+    <t>Govt</t>
+  </si>
+  <si>
+    <t>District Surgeon, District Hospital, Bagalkot</t>
   </si>
   <si>
     <t>dsbagalkote@gmail.com</t>
   </si>
   <si>
     <t>9449843160</t>
   </si>
   <si>
-    <t>ದೊಡ್ಡಣ್ಣವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದೊಡ್ಡಣ್ಣವರ ಆಸ್ಪತ್ರೆ, ಬಾಗಲಕೋಟ</t>
+    <t>Doddannevara Hospital</t>
+  </si>
+  <si>
+    <t>Doddannevara Hospital ,Bagalkot</t>
   </si>
   <si>
     <t>daddenavarhospital22@gmail.com</t>
   </si>
   <si>
     <t>9880413864</t>
   </si>
   <si>
-    <t>ಹೆಚ್.ಆರ್.ಕಟ್ಟಿ ಆಸ್ಪತ್ರೆಯ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಬೆಂಡಿಗೆರೆ ಬಡಾವಣೆ ವಿಸ್ತರಣೆ ಪ್ರದೇಶ, ರೋಟರಿ ವೃತ್ತ ಬಾಗಲಕೋಟೆ-01</t>
+    <t>Dr. H.R. Katti Hospital</t>
+  </si>
+  <si>
+    <t>Bendigere Layout Extension area, Rotary Circle Bagalkote-01</t>
   </si>
   <si>
     <t>kattihospital@gmail.com</t>
   </si>
   <si>
     <t>9845378505/08354-203200</t>
   </si>
   <si>
-    <t>ಡಾ.ಆರ್.ಜಿ. ಕರುಡಗಿಮಠ ಸ್ಮಾರಕ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಆರ್.ಜಿ. ಕರುಡಗಿಮಠ ಸ್ಮಾರಕ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಬಾದಾಮಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Dr. R.G. Karudagimath Memorial Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. R.G. Karudagimath Memorial Nursing Home, Badami, Bagalkot</t>
   </si>
   <si>
     <t>sunilkarudagimath@hotmail.com</t>
   </si>
   <si>
     <t>9448008033</t>
   </si>
   <si>
-    <t>ಡಾ.ಎ.ಆರ್ ಬೆಳಗಲಿ ಅವರ ಶಸ್ತ್ರಚಿಕಿತ್ಸಾ ಮತ್ತು ಹೆರಿಗೆ ಮನೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಎ.ಆರ್ ಬೆಳಗಲಿ ಅವರ ಸರ್ಜಿಕಲ್ ಮತ್ತು ಹೆರಿಗೆ ಮನೆ, ವಿದ್ಯಾ ನಗರ, ಮುಧೋಳ ರಸ್ತೆ, ಮಹಾಲಿಂಗಪುರ, ಬಾಗಲಕೋಟೆ ಜಿಲ್ಲೆ</t>
+    <t>Dr.A.R Belagali's Surgical &amp; Maternity Home</t>
+  </si>
+  <si>
+    <t>Dr.A.R Belagali's Surgical &amp; Maternity Home,Vidya Nagar,Mudhol road,Mahalingapura,Bagalkote dist</t>
   </si>
   <si>
     <t>drbelagalihospital@gmail.com</t>
   </si>
   <si>
     <t>9886077345</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ದೃಷ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ದುರ್ಗಾ ವಿಹಾರ ಹತ್ತಿರ, ಬಾಗಲಕೋಟ</t>
+    <t>Drishti Super Speciality Eye Hospital and Research Center</t>
+  </si>
+  <si>
+    <t>Drishti Super Speciality Eye Hospital and Research Center, Near Durga Vihar, Bagalkot</t>
   </si>
   <si>
     <t>bckadiwal@gmail.com</t>
   </si>
   <si>
     <t>9739193657</t>
   </si>
   <si>
-    <t>ಐ ಬಡ್ಡಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಿರಜಕರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಸೆಕ್ಟರ್ ನಂ: 18, ಪ್ಲಾಟ್ ನಂ: 20, ಸಿಎಂಸಿ ರಸ್ತೆ, ನವನಗರ ಬಾಗಲಕೋಟ -587103.</t>
+    <t>Eye Buddy Eye Hospital</t>
+  </si>
+  <si>
+    <t>Mirajakar Complex, Sector No:18,Plot No :20, CMC Road,Navanagar Bagalkot -587103.</t>
   </si>
   <si>
     <t>rvpatil123@gmail.com</t>
   </si>
   <si>
     <t>9880190027</t>
   </si>
   <si>
-    <t>ಗುಲ್ಡ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಸ್ತರಣಾ ಪ್ರದೇಶ, ಕೆರುಡಿ ಆಸ್ಪತ್ರೆ ಹತ್ತಿರ, ಬಾಗಲಕೋಟ.</t>
+    <t>Guled Hospital</t>
+  </si>
+  <si>
+    <t>Extenssion Area , Near kerudi Hospital,Bagalkot.</t>
   </si>
   <si>
     <t>guledhospitalbgk@gmail.com</t>
   </si>
   <si>
     <t>9980524031</t>
   </si>
   <si>
-    <t>ಹೊಸಪೇಟಿ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಹೊಸಪೇಟಿ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ, ಶಾಮ ಪ್ಲಾಜಾ, ಎಚ್‌ಕೆ ರಸ್ತೆ ಮುಧೋಳ, ಬಾಗಲಕೋಟ</t>
+    <t>Hosapeti eye care center</t>
+  </si>
+  <si>
+    <t>Hosapeti eye care center, shama plaza, hk road mudhol, Bagalkot</t>
   </si>
   <si>
     <t>drsharanhospeti@gmail.com</t>
   </si>
   <si>
     <t>8762509818</t>
   </si>
   <si>
-    <t>ಹೊಸೂರು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೊಸೂರು ಆಸ್ಪತ್ರೆ, ಬ್ರಹ್ಮಗಡ್ಡಿ ಮಠದ ಹತ್ತಿರ, ಶಿವಾಜಿ ವೃತ್ತ, ಮುಧೋಳ, ಬಾಗಲಕೋಟ-587313</t>
+    <t>Hosur Hospital</t>
+  </si>
+  <si>
+    <t>Hosur Hospital, Near Brahmagaddi Math, Shivaji Circle, Mudhol, Bagalkot-587313</t>
   </si>
   <si>
     <t>drgirija.hosur@gmail.com</t>
   </si>
   <si>
     <t>9742913912</t>
   </si>
   <si>
-    <t>ಕಾಖಂಡಕಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಸುಭಾಷ್ ಕೆ. ಕಾಖಂಡಕಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ವಿಟ್ಲ ಮಂದಿರ ಹತ್ತಿರ, ಇಳಕಲ್, ಬಾಗಲಕೋಟ</t>
+    <t>Kakhandki Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Subhash K. Kakhandki Eye Hospital, Near Vittal Mandir,Ilkal, Bagalakot</t>
   </si>
   <si>
     <t>subhaskhospital@gmail.com</t>
   </si>
   <si>
     <t>9535329935</t>
   </si>
   <si>
-    <t>ಕಾಮಕೇರಿ ಮಕ್ಕಳ ಮತ್ತು ಮೆಟರ್ನಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಾಮಕೇರಿ ಮಕ್ಕಳ ಮತ್ತು ಮೆಟರ್ನಿಟಿ ಆಸ್ಪತ್ರೆ, PLD ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ಶಿವಾಜಿ ಸರ್ಕಲ್, ಮುಧೋಳ, ಬಾಗಲಕೋಟ</t>
+    <t>Kamakeri Children's &amp; Meternity Hospital</t>
+  </si>
+  <si>
+    <t>Kamakeri Children's &amp; Meternity Hospital,Beside PLD Bank , Shivaji Circle, Mudhol, Bagalkot</t>
   </si>
   <si>
     <t>shrikant.kamakeri@gmail.com</t>
   </si>
   <si>
     <t>9535467066</t>
   </si>
   <si>
-    <t>ಕಠಾರೆ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಮತ್ತು ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಠಾರೆ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಮತ್ತು ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, I KSRTC ಬಸ್ ನಿಲ್ದಾಣದ ಹಿಂದೆ, ಇಳಕಲ್, ಹುನಗುಂದ Tq, ಬಾಗಲಕೋಟ್ - 587125</t>
+    <t>Kathare Nursing Home &amp; Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Kathare Nursing Home &amp; Multispeciality Hospital, I Behind KSRTC Bus Stand, Ilkal, Hungund Tq, Bagalkot - 587125</t>
   </si>
   <si>
     <t>sunitakathari@yahoo.com</t>
   </si>
   <si>
     <t>08351-272738, 9448003283</t>
   </si>
   <si>
-    <t>ಕೃಷ್ಣಾ ನೇತ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ, ಬಿಜಾಪುರ ರಸ್ತೆ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟೆ</t>
+    <t>Krishna Eye Hospital</t>
+  </si>
+  <si>
+    <t>Krishna Hospital,Bijapur Road, Jamakhandi, Bagalkot</t>
   </si>
   <si>
     <t>kishorenyamagoudar@gmail.com</t>
   </si>
   <si>
     <t>08353-223023/ 9448113023</t>
   </si>
   <si>
-    <t>ಕುಬ್ಸಾದ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಶಿವಾನಂದ್ ಕುಬ್ಸಾದ್, ಕುಬ್ಸಾದ್ ಆಸ್ಪತ್ರೆ, ರನ್ನ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಮುಧೋಳ- 587 313, ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ನವನಗರ ಬಾಗಲಕೋಟ</t>
+    <t>Kubsad Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Shivanand Kubsad, Kubsad Hospital,Near Ranna Circle,Mudhol- 587 313, Research Center, Navnagar Bagalkot</t>
   </si>
   <si>
     <t>kubsadhospital@gmail.com</t>
   </si>
   <si>
     <t>8951511808</t>
   </si>
   <si>
-    <t>ಮಹಾಂತೇಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಮಹಾಂತೇಶ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಮೂಳೆಚಿಕಿತ್ಸೆ ಮತ್ತು ತರುಮಾ ಕೇಂದ್ರ, ಇಳಕಲ್-ತಾಲ್ಲೂಕು, ಬಾಗಕೋಟೆ</t>
+    <t>Mahantesh Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Mahantesh Multispeciality Hospital and orthopedic and Taruma Centre,ilkal-Taluk, Bagakote</t>
   </si>
   <si>
     <t>mahanteshhospital@gmail.com</t>
   </si>
   <si>
     <t>9741119090</t>
   </si>
   <si>
-    <t>ಮಿರ್ಜಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಿರ್ಜಿ ಆಸ್ಪತ್ರೆ, ವಿಸ್ತರಣೆ ಪ್ರದೇಶ, ಬಾಗಲಕೋಟ</t>
+    <t>Mirji Hospital</t>
+  </si>
+  <si>
+    <t>Mirji Hospital, Extension Area, Bagalkot</t>
   </si>
   <si>
     <t>mirjihospital123@gmail.com</t>
   </si>
   <si>
     <t>9743320104</t>
   </si>
   <si>
-    <t>ಎಂಎಂ ಜೋಶಿ ನೇತ್ರ ಸಂಸ್ಥೆ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, ಬಾಗಲಕೋಟ</t>
-[...2 lines deleted...]
-    <t>ಗುಜ್ಜರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಎದುರು: ಸಸ್ನೂರ್ ಪೆಟ್ರೋಲ್ ಪಂಪ್, ಕಾಲೇಜು ರಸ್ತೆ, ಬಾಗಲಕೋಟೆ -587101.</t>
+    <t>MM Joshi Eye Institute Pvt ltd, Bagalkot</t>
+  </si>
+  <si>
+    <t>Gujjar Complex,Opp: Sasnur petrol Pump, College Road, Bagalkot -587101.</t>
   </si>
   <si>
     <t>ceo.mmjei@gmail.com</t>
   </si>
   <si>
     <t>7411072700</t>
   </si>
   <si>
-    <t>ಮುನ್ಲಿ ಕಣ್ಣಿನ ಆರೈಕೆ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಮುಳ್ಳಿ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ, ಬಾಗಲಕೋಟ</t>
+    <t>Munlli Eye Care Center</t>
+  </si>
+  <si>
+    <t>Munlli Eye Care Center, Bagalkot</t>
   </si>
   <si>
     <t>nbm1976@rediffmail.com</t>
   </si>
   <si>
     <t>9980400467</t>
   </si>
   <si>
-    <t>ನದಾಫ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ರಬಕವಿ, ಬಾಗಲಕೋಟ.</t>
+    <t>Nadaf Nursing Home</t>
+  </si>
+  <si>
+    <t>Rabakavi, Bagalkot.</t>
   </si>
   <si>
     <t>nadafnursinghome@gmail.com</t>
   </si>
   <si>
     <t>7019170914</t>
   </si>
   <si>
-    <t>ನಿಲುಗಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಿಲುಗಲ್ ಆಸ್ಪತ್ರೆ, ಆನಂದ ನಗರ, ಬಾದಾಮಿ Tq, ಬಾಗಲಕೋಟ - 587201</t>
+    <t>Nilugal Hospital</t>
+  </si>
+  <si>
+    <t>Nilugal Hospital, Anand Nagar, Badami Tq, Bagalkot - 587201</t>
   </si>
   <si>
     <t>drvirupax.n@gmail.com</t>
   </si>
   <si>
     <t>9448776140</t>
   </si>
   <si>
-    <t>ಆರ್ಥೋಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆರ್ಥೋಕೇರ್ ಆಸ್ಪತ್ರೆ, ಮೂಳೆಚಿಕಿತ್ಸೆಯ ಕೇಂದ್ರ, ಜಂಟಿ ಬದಲಿ ಮತ್ತು ಕ್ರೀಡಾ ಗಾಯ, ಶ್ರೀ ಬ್ರಹ್ಮಾನಂದ ಆಶ್ರಮದ ಹತ್ತಿರ, ಯರಗಟ್ಟಿ ರಸ್ತೆ, ರಬಕವಿ-587314, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Orthocare Hospital</t>
+  </si>
+  <si>
+    <t>Orthocare Hospital, Centre for Orthopedics, Joint Replacement &amp; Sports injury, Neare Sri Bhramhanand Ashram, Yaragatti Road, Rabakavi-587314, Jamkhandi, Bagalkot</t>
   </si>
   <si>
     <t>orthocarehospitalrabkavi@gmail.com</t>
   </si>
   <si>
     <t>7795541008</t>
   </si>
   <si>
-    <t>ಪದ್ಮಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪದ್ಮಾ ಆಸ್ಪತ್ರೆ, ಪದ್ಮ ನಗರ, ತೇರ್ಡಾಲ್-587315, ಜಮಖಂಡಿ ತಾಲೂಕು., ಬಾಗಲಕೋಟ</t>
+    <t>Padma Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Padma Hospital,Padma Nagar , Terdal-587315,Jamakhandi Taluk.,Bagalkot </t>
   </si>
   <si>
     <t>padmahospital063@gmail.com</t>
   </si>
   <si>
     <t>9620220900</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಬಲ್ ರೋಡ್, ಮಹಾಲಿಂಗಪುರ.ಬಾಗಲಕೋಟ</t>
+    <t>Patil Hospital</t>
+  </si>
+  <si>
+    <t>Double Road, Mahalingpur.Bagalkot</t>
   </si>
   <si>
     <t>patilhospitalmlp1@gmail.com</t>
   </si>
   <si>
     <t>9448566864</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ಆರ್ಥೋ &amp; ಟ್ರಾಮಾ ಸೆಂಟರ್ ಇಳಕಲ್</t>
-[...2 lines deleted...]
-    <t>ದರ್ಗಾ ಹತ್ತಿರ, NH -50 ವಾರ್ಡ್ ಸಂಖ್ಯೆ -7, ಇಳಕಲ್ -587125,</t>
+    <t>Patil Ortho &amp; Trauma Centre Ilkal</t>
+  </si>
+  <si>
+    <t>Near Darga, NH -50 Ward No-7, Ilkal -587125,</t>
   </si>
   <si>
     <t>patilhospital21@gmail.com</t>
   </si>
   <si>
     <t>7760718818</t>
   </si>
   <si>
-    <t>ರಿತಿ ಲೈಫ್ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಘಟ್ನಟ್ಟಿ ಪ್ಲಾಟ್, ಹತ್ತಿರ: ಜೆಎಲ್‌ಬಿಸಿ ಕಂಪೌಂಡ್, ರಬಕವಿ ರಸ್ತೆ, ಮಹಾಲಿಂಗಪುರ-587312.</t>
+    <t>Riti Life Care Hospital</t>
+  </si>
+  <si>
+    <t>Ghatnatti Plot, Near: JLBC Compund, Rabakavi Road, Mahalingpur-587312.</t>
   </si>
   <si>
     <t>drmanc7@gmail.com</t>
   </si>
   <si>
     <t>8105654170</t>
   </si>
   <si>
-    <t>ಸಾಯಿ ಆಧಾರ್ ಆರ್ಥೋಪೆಡಿಕ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಸಾಯಿ ಆರ್ಥೋಪೆಡಿಕ್ ಆಸ್ಪತ್ರೆ, ಸಿದ್ದರಾಮೇಶ್ವರ ನಗರ, ಮುಧೋಳ, ಬಾಗಲಕೋಟ,</t>
+    <t>Sai Aadhar Orthopaedic Centre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sai Orthopaedic Hospital, Siddarameshwara Nagar, Mudhol, Bagalkot, </t>
   </si>
   <si>
     <t>saiaadhar2010@gmail.com</t>
   </si>
   <si>
     <t>08350-280320</t>
   </si>
   <si>
-    <t>ಸಕಾ ಲ್ಯಾಪರೊಸ್ಕೋಪಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಹಾಂತ ಬೆಳಗು ಕಾಂಪ್ಲೆಕ್ಸ್, ಕಾಂತಿ ಸರ್ಕಲ್ ಇಳಕಲ್.ಮಾತನಾಡ-ಹುನಗುಂದ.</t>
+    <t>Saka Laparoscopy Hospital</t>
+  </si>
+  <si>
+    <t>Mahanta Belagu Complex,Kanti Circle Ilkal.Talk-Hunagund.</t>
   </si>
   <si>
     <t>sakalaparoscopyhospital@gmail.com</t>
   </si>
   <si>
     <t>9448129268, 9740426480</t>
   </si>
   <si>
-    <t>ಸನದಿ ಆರ್ಥೋಪೆಡಿಕ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಜಿ.ಎನ್. ಸನದಿ ಸನದಿ ಆರ್ಥೋಪೆಡಿಕ್ ಹಾಸ್ಪಿಟಲ್ ಕುಡ್ಚಿ ರಸ್ತೆ, ದೇಸಾಯಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಜಮಕಂಡಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Sanadi Orthopaedic Hospital</t>
+  </si>
+  <si>
+    <t>Dr. G. N. Sanadi Sanadi Orthopaedic Hosptial Kudchi Road,Near Desai Circle, Jamkandi, Bagalkot</t>
   </si>
   <si>
     <t>sanadihospital@gmail.com</t>
   </si>
   <si>
     <t>9448127469</t>
   </si>
   <si>
-    <t>ಸಂಜೀವಿನಿ ಮಕ್ಕಳು ಮತ್ತು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂಜೀವಿನಿ ಮಕ್ಕಳ ಮತ್ತು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಲಯನ್ಸ್ ಶಾಲೆಯ ಪಕ್ಕ ರಸ್ತೆ, ವಿಸ್ತರಣೆ ಪ್ರದೇಶ, ಬಾಗಲಕೋಟ</t>
+    <t>Sanjivini Children &amp; Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sanjivini Children &amp; Eye Hospital, Next to lions school Road,Extension Area, Bagalkot</t>
   </si>
   <si>
     <t>sanjivinismailbox@rediffmail.com</t>
   </si>
   <si>
     <t>08354-221121/ 9739902886 Fax No:08354-224770</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಬನಶಂಕರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಬನಶಂಕರಿ ಆಸ್ಪತ್ರೆ, ಪ್ರಧಾನ ಅಂಚೆ ಕಚೇರಿ ಎದುರು, ಗುಳೇದಗುಡ್ಡ, ಬಾದಾಮಿ Tq, ಬಾಗಲಕೋಟ</t>
+    <t>Shree Banashankari Hospital</t>
+  </si>
+  <si>
+    <t>Shree Banashankari Hospital, Opp Head Post Office, Guledagudda, Badami Tq, Bagalkot</t>
   </si>
   <si>
     <t>sbhospitalgld@gmail.com</t>
   </si>
   <si>
     <t>9538393230</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಅಭಿನವ್ ಸರ್ಜಿಕಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಭಿನವ್ ಸರ್ಜಿಕಲ್ ಆಸ್ಪತ್ರೆ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Shri Abhinav Surgical Hospital</t>
+  </si>
+  <si>
+    <t>Abhinav Surgical Hospital, Jamkhandi, Bagalkot</t>
   </si>
   <si>
     <t>abhinav.hospital@gmail.com</t>
   </si>
   <si>
     <t>08353-223245 / 9901375374</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಕೃಷ್ಣಾ ಹಾಸ್ಪಿಟಲ್ &amp; ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ ಮತ್ತು ನರ್ಸಿಂಗ್ ಹೋಮ್, ಕೋರ್ಟ್ ರೋಡ್, ಜಮಖಂಡಿ - 587301, ಬಾಗಲಕೋಟ್</t>
+    <t>Shri Krishna Hospital &amp; Nursing Home</t>
+  </si>
+  <si>
+    <t>Shri Krishna Hospital &amp; Nursing Home, Court Road, Jamkhandi - 587301, Bagalkot</t>
   </si>
   <si>
     <t>srikrishanahospital20@gmail.com</t>
   </si>
   <si>
     <t>9448646192</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವೆಂಕಟೇಶ್ವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಾಮದುರ್ಗ ರಸ್ತೆ ಬಾದಾಮಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Shri Venkateshwara Hospital</t>
+  </si>
+  <si>
+    <t>Ramadurga Road Badami, Bagalkot</t>
   </si>
   <si>
     <t>venkateshhosp2004@gmail.com</t>
   </si>
   <si>
     <t>9448655944</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀನಿವಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಮಹಾಲಿಂಗಪುರ, ಬಾಗಲಕೋಟ.</t>
+    <t>Shrinivasa Nursing Home</t>
+  </si>
+  <si>
+    <t>Shrinivasa Nursing Home, Mahalingapur, Bagalkot.</t>
   </si>
   <si>
     <t>shrinivas522012@gmail.com</t>
   </si>
   <si>
     <t>9008349449</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಪರ್ವತೇಶ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಪರ್ವತೇಶ್ ಆಸ್ಪತ್ರೆ, ಕಂಠಿ ಪೇಠ, ವಾರ್ಡ್ ಸಂಖ್ಯೆ 1, ಗುಳೇದಗುಡ್ಡ, ಬಾದಾಮಿ Tq, ಬಾಗಲಕೋಟ - 587203</t>
+    <t>Sri Parvatesh Hospital</t>
+  </si>
+  <si>
+    <t>Sri Parvatesh Hospital, Kanthi Peth, Ward No 1, Guledagudda, Badami Tq, Bagalkot - 587203</t>
   </si>
   <si>
     <t>skrishnavardhan@gmail.com</t>
   </si>
   <si>
     <t>08357-250440, 9902599784</t>
   </si>
   <si>
-    <t>ತ್ರಿಶಾಲಾದೇವಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತ್ರಿಶಾಲಾದೇವಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ರಬಕವಿ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ</t>
+    <t>Trishaladevi Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>Trishaladevi Super Speciality Eye Hospital, Rabkavi, Jamkhandi, Bagalkot</t>
   </si>
   <si>
     <t>drpadmajeet@gmail.com</t>
   </si>
   <si>
     <t>9986903343</t>
   </si>
   <si>
-    <t>ಉಗ್ರನ್ ಕಿಡ್ನಿ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಜಮಖಂಡಿ</t>
-[...2 lines deleted...]
-    <t>ಗಿರೀಶ್ ನಗರ, ಸಜ್ಜಿ ಹನುಮಾನ್ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ರಾಮತೀರ್ಥ ರಸ್ತೆ, ಜಮಖಂಡಿ -587301</t>
+    <t>Ugran Kidney Care Hospital,Jamkhandi</t>
+  </si>
+  <si>
+    <t>Girish nagar, Near Sajji Hanuman Temple, Ramateerth Road, Jamakhandi -587301</t>
   </si>
   <si>
     <t>basuugran@gmail.com</t>
   </si>
   <si>
     <t>9980822296</t>
   </si>
   <si>
-    <t>ವಿ.ಕೆ.ಪಾಟೀಲ್ ಸ್ಮಾರಕ ಆರ್ಥೋಪೆಡಿಕ್ ಮತ್ತು ಫ್ರಾಕ್ಚರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿ.ಕೆ.ಪಾಟೀಲ್ ಸ್ಮಾರಕ ಮೂಳೆ ಮತ್ತು ಮುರಿತ ಆಸ್ಪತ್ರೆ, ನಿಬಾಳಕರ ಕಟ್ಟಡ ಶಿವಾಜಿ ವೃತ್ತ, ಮುಧೋಳ, ಬಾಗಲಕೋಟ-587313</t>
+    <t>V.K.Patil Memorial Orthopeadic &amp; Fracture Hospital</t>
+  </si>
+  <si>
+    <t>V.K.Patil Memorial Orthopeadic &amp; Fracture Hospital, Nibalakara building Shivaji Circle, Mudhol, Bagalkot-587313</t>
   </si>
   <si>
     <t>rajgiraddi@gmail.com</t>
   </si>
   <si>
     <t>9743400467</t>
   </si>
   <si>
-    <t>ವೆಂಕಟೇಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೆಂಕಟೇಶ ಆಸ್ಪತ್ರೆ, ಮಹಾಲಿಂಗಪುರ - 587312, Tq ಮುಧೋಳ, ಬಾಗಲಕೋಟ</t>
+    <t>Venkatesh Hospital</t>
+  </si>
+  <si>
+    <t>Venkatesh Hospital, Mahalingpur - 587312, Tq Mudhol, Bagalkot</t>
   </si>
   <si>
     <t>venkateshhospitalscheme@gmail.com</t>
   </si>
   <si>
     <t>9448132236</t>
   </si>
   <si>
-    <t>ವೆಂಕಟೇಶ್ವರ ಹೆರಿಗೆ ಮತ್ತು ಶಸ್ತ್ರಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ವೆಂಕಟೇಶ್ವರ ಹೆರಿಗೆ ಮತ್ತು ಶಸ್ತ್ರಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ, ಶಿವಾಜಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಮುಧೋಲ್ - 587313 ಡಿಟಿ ಬಾಗಲಕೋಟ್</t>
+    <t>Venkateshwar Maternity &amp; Surgical Care Center</t>
+  </si>
+  <si>
+    <t>Venkateshwar Maternity &amp; Surgical Care Center, Near Shivaji Circle, Mudhol - 587313 Dt Bagalkot</t>
   </si>
   <si>
     <t>draravindnaik@gmail.com</t>
   </si>
   <si>
     <t>08350-280168, 9980400995</t>
   </si>
   <si>
-    <t>ವಿರಿಂಚಿ ಆಸ್ಪತ್ರೆ, ಮಹಾಲಿಂಗಪುರ</t>
-[...2 lines deleted...]
-    <t>ಗೋಕಾಕ ರಸ್ತೆ, ಮಹಾಲಿಂಗಪುರ -587312.</t>
+    <t>Virinchi Hospital, Mahalingapur</t>
+  </si>
+  <si>
+    <t>Gokak Road, Mahalingapur -587312.</t>
   </si>
   <si>
     <t>virinchihospitalmlp@gmail.com</t>
   </si>
   <si>
     <t>9449802236</t>
   </si>
   <si>
-    <t>ವಿಟ್ಟಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಟ್ಲ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಕೆರುಡಿ ಆಸ್ಪತ್ರೆ ಎದುರು, ಬಾಗಲಕೋಟ</t>
+    <t>Vittal Eye Hospital</t>
+  </si>
+  <si>
+    <t>Vittal Eye Hospital, Opp Kerudi Hospital, Bagalkot</t>
   </si>
   <si>
     <t>vittaleyehospital@gmail.com</t>
   </si>
   <si>
     <t>08354-223636/ 9448138729/9448287559</t>
   </si>
   <si>
-    <t>ಆಧಾರ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಬೆಳಗಾವಿ</t>
-[...5 lines deleted...]
-    <t>ಹಜರತ್ಮಾ ಸಾಹೇಬ ಸರ್ಕಲ್, ಚಿಂಚಲಿ ಕಾರ್ನರ್ ಜಿಎಲ್‌ಬಿಸಿ ಕಂಪೌಂಡ್, ಕುಡಚಿ, ರಾಯಬಾಗ (ಟಿ), ಬೆಳಗಾವಿ -591311.</t>
+    <t>AAdhar Eye Hospital,Belagavi</t>
+  </si>
+  <si>
+    <t>Belagavi</t>
+  </si>
+  <si>
+    <t>Hazaratmaa Saheba Circle,Chinchali Corner GLBC Compund,Kudachi, Raibag (T), Belgavi -591311.</t>
   </si>
   <si>
     <t>9845303940sbc@gmail.com</t>
   </si>
   <si>
     <t>9845303940</t>
   </si>
   <si>
-    <t>ಅಜಿತ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಅಜಿತ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಅಂಕಲಿ ರಸ್ತೆ, ರಾಯಬಾಗ-591317, ಬೆಳಗಾವಿ</t>
+    <t>Ajit Nursing Home</t>
+  </si>
+  <si>
+    <t>Ajit Nursing Home, Ankali Road, Raibag-591317, Belgaum</t>
   </si>
   <si>
     <t>drgayathribane@gmail.com</t>
   </si>
   <si>
     <t>08331-225603/9448372241</t>
   </si>
   <si>
-    <t>ಅಪೂರ್ವ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>CTS-4635/2, ಪ್ರಕಾಶ್ ಥಿಯೇಟರ್ ಹತ್ತಿರ, ಡಾ S.P.M ರಸ್ತೆ ಎದುರು, ಬೆಳಗಾವಿ -590002.</t>
+    <t>Apoorva Multi Speciality Hospital</t>
+  </si>
+  <si>
+    <t>CTS-4635/2, Near Prakash Theater,Opp Dr S.P.M Road,  Belgaum -590002.</t>
   </si>
   <si>
     <t>apoorvahealthcarebelgaum@gmail.com</t>
   </si>
   <si>
     <t>9591434643</t>
   </si>
   <si>
-    <t>ಅರಿಹಂತ್ ಆಸ್ಪತ್ರೆ(ಯುನಿಟ್ ಆಫ್ ದೀಕ್ಷಿತ್ ಹೆಲ್ತ್‌ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>C-ಸ್ಕ್ವೇರ್, CTS ನಂ.10632/A1/B, ನೆಹರು ನಗರ, ಬೆಳಗಾವಿ -590010</t>
+    <t>Arihant Hospital(Unit of Dixit Healthcare Pvt ltd</t>
+  </si>
+  <si>
+    <t>C-Square, CTS No.10632/A1/B,Nehru Nagar, Belagavi -590010</t>
   </si>
   <si>
     <t>arihanthospitalins@gmail.com</t>
   </si>
   <si>
     <t>9036102391</t>
   </si>
   <si>
-    <t>ಆಶೀರ್ವಾದ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#1445/3-B,3-2, ಪಟ್ಟಣ ಪಂಚಾಯತ್ ಸ್ಟೇಷನ್ ರಸ್ತೆ ಹತ್ತಿರ, ಖಾನಾಪುರ, ಬೆಳಗಾವಿ -591302</t>
+    <t>Ashirwad Hospital </t>
+  </si>
+  <si>
+    <t>#1445/3-B,3-2, Near Town Panchayat Station Road, Khanapur, Belagavi -591302</t>
   </si>
   <si>
     <t>idevagouda@gmail.com</t>
   </si>
   <si>
     <t>8050138296</t>
   </si>
   <si>
-    <t>ಬಸವೇಶ್ವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಸವೇಶ್ವರ ನಗರ ನಾಡಿ-ಇಂಗಲಗಂವ ಅಥಣಿ ತಾಲೂಕಾ ಡಿಟಿ-ಬೆಳಗಾವಿ</t>
+    <t>Basaveshwar Hospital</t>
+  </si>
+  <si>
+    <t>Basdaveshwar Nagar Nadi-Ingalaganva Athani Taluka Dt-Belagavi</t>
   </si>
   <si>
     <t>basaveshwarhospital14@gmail.com</t>
   </si>
   <si>
     <t>9902299735</t>
   </si>
   <si>
-    <t>ಚಿದಾನಂದ ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ, ಕೋರೆ ನಗರ, ಚಿಕ್ಕೋಡಿ-591201</t>
+    <t>Chidanand Patil Hospital, Kore Nagar, Chikkodi-591201</t>
   </si>
   <si>
     <t>drkcpatil.ckd@gmail.com</t>
   </si>
   <si>
     <t>08338-272666  9886190501</t>
   </si>
   <si>
-    <t>ದಿಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದಿಯಾ ಆಸ್ಪತ್ರೆ, # 3582A/3B, ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣದ ಎದುರು, ಚಿಕ್ಕೋಡಿ-591201</t>
+    <t>Diyaa Hospital</t>
+  </si>
+  <si>
+    <t>Diyaa Hospital, # 3582A/3B, Opp Central Bus Stand, Chikodi-591201</t>
   </si>
   <si>
     <t>diyaahospitals@gmail.com</t>
   </si>
   <si>
     <t>08338-275999 9844506999</t>
   </si>
   <si>
-    <t>ಘೋಡಗೇರಿ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಡಾ.</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಘೋಡಗೇರಿ ನರ್ಸಿಂಗ್ ಹೋಮ್.ಗೋಕಾಕ, ಬೆಳಗಾವಿ.</t>
+    <t>Dr. Ghodageri Nursing Home.</t>
+  </si>
+  <si>
+    <t>Dr. Ghodageri Nursing Home.Gokak, Belgaum.</t>
   </si>
   <si>
     <t>ghodageri.bb@gmail.com</t>
   </si>
   <si>
     <t>9448111626</t>
   </si>
   <si>
-    <t>ಕೊಡ್ಕಣಿಯ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರದ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಬೆಳಗಾವಿಯ ಮಾರ್ಟಿ ಗಲ್ಲಿಯ ಕೊಡ್ಕಣಿಯವರ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರದ ಡಾ</t>
+    <t>Dr. Kodkany's Eye Care Centre</t>
+  </si>
+  <si>
+    <t>Dr. Kodkany's Eye Care Centre, Marti Galli, Belgaum</t>
   </si>
   <si>
     <t>kodkanyhospital@gmail.com</t>
   </si>
   <si>
     <t>9739540520</t>
   </si>
   <si>
-    <t>ಡಾ.ಬಾಗೇವಾಡೀಸ್ ನೇತ್ರ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಬಾಗೇವಾಡೀಸ್ ಐ ಕೇರ್ ಸೆಂಟರ್, 1345, ಬಸವನ್ ಲೇನ್, ಬೆಳಗಾವಿ-2</t>
+    <t>Dr.Bagewadies Eye Centre</t>
+  </si>
+  <si>
+    <t>Dr.Bagewadies Eye Care Centre, 1345,Basvan Lane, Belgaum-2</t>
   </si>
   <si>
     <t>gurunes@rediffmail.com</t>
   </si>
   <si>
     <t>0831-2422316/5203442/ 5203467</t>
   </si>
   <si>
-    <t>ಡಾ.ನಾವದಗಿ ಎನ್.ಎಚ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ನಾವಾಡಗಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಸೌಂದತ್ತಿ, ಬೆಳಗಾವಿ</t>
+    <t>Dr.Navadgi N.H</t>
+  </si>
+  <si>
+    <t>Dr.Navadgi Nursing Home,Saundatti,Belgaum</t>
   </si>
   <si>
     <t>navadginh@gmail.com</t>
   </si>
   <si>
     <t>08330-222278/ 9972618527/9945811834</t>
   </si>
   <si>
-    <t>ಡಾ.ಸಾಜಿದ್.ಎ.ತೆಭ್ಲಾ, ಐ ಹಾಸ್ಪಿಟಲ್ ಫಾಕೊ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್,</t>
-[...2 lines deleted...]
-    <t>#3374/1A, ಭಗವಂತ್ ಸಖಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಸಾಯಿ ಮೆಡಿಕಲ್ ಹಿಂದೆ ಪವನ್ ಹೋಟೆಲ್ ಹತ್ತಿರ, ಹೋಟೆಲ್ ರಸ್ತೆ, ಬೆಳಗಾವಿ -590002.</t>
+    <t>Dr.Sajid.A.Tebhla,Eye Hospital Phaco &amp; Laser Centre,</t>
+  </si>
+  <si>
+    <t>#3374/1A, Bhagwant Sakha Complex,Near Pawan Hotel Behind Sai Medical, Hotel Road,Belagavi -590002.          </t>
   </si>
   <si>
     <t>drsajidatebhlaeyehospital@gmail.com</t>
   </si>
   <si>
     <t>9845076583</t>
   </si>
   <si>
-    <t>ಗಂಗಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಯೂರ್ ಸ್ಕೂಲ್ ರಸ್ತೆ, ಗೋಕಾಕ್ (ಟಿ), ಬೆಳಗಾವಿ -594307.</t>
+    <t>Ganga Hospital</t>
+  </si>
+  <si>
+    <t>Mayur School Road, Gokak (T), Belagavi -594307.</t>
   </si>
   <si>
     <t>gangahospitalgokak@gmail.com</t>
   </si>
   <si>
     <t>9449001005</t>
   </si>
   <si>
-    <t>ಗುಂಜಿಗವಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಬೆಳಗಾವಿ</t>
-[...2 lines deleted...]
-    <t>ಮದಭಾವಿ ರಸ್ತೆ, ಶಿವಾಜಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಅಥಣಿ -591304.</t>
+    <t>Gunjigavi Multispeciality Hospital,Belagavi</t>
+  </si>
+  <si>
+    <t>Madabhavi Road, Near Shivaji Circle, Athani -591304.</t>
   </si>
   <si>
     <t>hospitalgunjigavi@gmail.com</t>
   </si>
   <si>
     <t>8628883887</t>
   </si>
   <si>
-    <t>ಜೆ.ಜಿ. ಸಹಕಾರಿ ಆಸ್ಪತ್ರೆ &amp; R. ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಲಿಮಿಟೆಡ್.</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಬಿ.ಕೆ.ಎಚ್.ಪಾಟೀಲ್, ಶ್ರೀ.ಜೆ.ಜಿ.ಸಹಕಾರಿ ಆಸ್ಪತ್ರೆ, ಗಂಗಾಧರ ನಗರ, ಘಟಪ್ರಭಾ, ಬೆಳಗಾವಿ-591321</t>
+    <t>J.G. Cooperative Hospital &amp; R.Institute Ltd.</t>
+  </si>
+  <si>
+    <t>Dr. B. K. H. Patil, Sri.J.G.Co-operative Hospital,Ganghadhar Nagar,Ghataprabha, Belgaum-591321</t>
   </si>
   <si>
     <t>jgchho@gmail.com</t>
   </si>
   <si>
     <t>08332-286262/ 9448636336/9448863855</t>
   </si>
   <si>
-    <t>ಜಯರತ್ನ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಜಯರತ್ನ ನೇತ್ರಾಲಯ, ಘಟಪ್ರಭಾ, ಗೋಕಾಕ ತಾಲೂಕು, ಬೆಳಗಾವಿ</t>
+    <t>Jayaratna Eye Hospital</t>
+  </si>
+  <si>
+    <t>Jayaratna Eye Hospital, Ghataprabha, Gokak taluk, Belgaum</t>
   </si>
   <si>
     <t>dramrutp@rediffmail.com</t>
   </si>
   <si>
     <t>08332-286118, 9886236103</t>
   </si>
   <si>
-    <t>ಜಯರತ್ನ ಹೆರಿಗೆ ಮತ್ತು ಲ್ಯಾಪ್ರೊಸ್ಕೋಪಿಕ್ ಸರ್ಜಿಕಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜಯರತ್ನ ಹೆರಿಗೆ ಮತ್ತು ಲ್ಯಾಪ್ರೊಸ್ಕೋಪಿಕ್ ಸರ್ಜಿಕಲ್ ಆಸ್ಪತ್ರೆ, ಜೆಎಸ್ಎಸ್ ಕಾಲೇಜು ಪಕ್ಕ, ಫಾಲ್ಸ್ ರಸ್ತೆ, ಗೋಕಾಕ್, ಕೋರ್ಟ್ ಸರ್ಕಲ್, ಗೋಕಾಕ್</t>
+    <t>Jayaratna Maternity &amp; Laproscopic Surgical Hospital</t>
+  </si>
+  <si>
+    <t>Jayaratna Maternity &amp; Laproscopic Surgical Hospital, Beside JSS College, Falls Road, Gokak, Court Circle, Gokak</t>
   </si>
   <si>
     <t>drvrushabpatil23@gmail.com</t>
   </si>
   <si>
     <t>08332-227009  9986168951</t>
   </si>
   <si>
-    <t>ಜೀವನ್ ಹೆರಿಗೆ ಮತ್ತು ಶಸ್ತ್ರಚಿಕಿತ್ಸಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜೀವನ್ ಹೆರಿಗೆ ಮತ್ತು ಶಸ್ತ್ರಚಿಕಿತ್ಸಾ ಆಸ್ಪತ್ರೆ, ಮಂಜರಿ, ಚಿಕ್ಕೋಡಿ ತಾಲೂಕು, ಬೆಳಗಾವಿ</t>
+    <t>Jeevan Maternity &amp; Surgical Hospital</t>
+  </si>
+  <si>
+    <t>Jeevan Maternity &amp; Surgical Hospital,Manjari, Chikkodi Taluk,Belgaum</t>
   </si>
   <si>
     <t>dr.anupamakhichade@gmail.com</t>
   </si>
   <si>
     <t>08338-252390/ 9449052390</t>
   </si>
   <si>
-    <t>ಕೆ ಎಂ ಸಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಎಸ್ಸಾರ್ ಪೆಟ್ರೋಲ್ ಪಂಪ್ ಹಲ್ಯಾಲ್ ರಸ್ತೆ, ಅಥಣಿ -591304.</t>
+    <t>K M C Hospital</t>
+  </si>
+  <si>
+    <t>Opp: Essar Petrol Pump Halyal road, Athani -591304.</t>
   </si>
   <si>
     <t>Kmchospitalathani@gmail.com</t>
   </si>
   <si>
     <t>9972294018</t>
   </si>
   <si>
-    <t>ಕಪ್ಪಲಗುದ್ದಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಕಪ್ಪಲಗುದ್ದಿ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಎದುರು ಜೂನಿಯರ್ ಕಾಲೇಜು ಮೈದಾನ ಗೋಕಾಕ್ - 591 307 ಬೆಳಗಾವಿ</t>
+    <t>Kappalguddi Nursing Home</t>
+  </si>
+  <si>
+    <t>Kappalguddi Nursing Home Opp Junior College Ground Gokak - 591 307 Belgaum</t>
   </si>
   <si>
     <t>brkgkk08@rediffmail.com</t>
   </si>
   <si>
     <t>9448111151/226011</t>
   </si>
   <si>
-    <t>ಕರ್ನಾಟಕ ಆರೋಗ್ಯ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕರು, ಕರ್ನಾಟಕ ಆರೋಗ್ಯ ಸಂಸ್ಥೆ, ಘಟಪ್ರಭಾ, ಬೆಳಗಾವಿ ಜಿಲ್ಲೆ</t>
+    <t>Karnataka Health Institute</t>
+  </si>
+  <si>
+    <t>Medical Director, Karnataka Health Institute, Ghataprabha, Belgaum Dist</t>
   </si>
   <si>
     <t>khi.1935@gmail.com</t>
   </si>
   <si>
     <t>08332-286231</t>
   </si>
   <si>
-    <t>KLE ಸೆಂಟಿನರಿ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ವೈದ್ಯಕೀಯ ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಕೆಎಲ್‌ಇ ಸೆಂಟಿನರಿ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ವೈದ್ಯಕೀಯ ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಯೆಲ್ಲೂರು ರಸ್ತೆ, ಬೆಳಗಾವಿ-590005</t>
+    <t>KLE Centenary Charitable Hospital &amp; Medical Research Centre</t>
+  </si>
+  <si>
+    <t>KLE Centenary Charitable Hospital &amp; Medical Research Centre, Yellur Road, Belagavi-590005</t>
   </si>
   <si>
     <t>pro.klecchospital@gmail.com</t>
   </si>
   <si>
     <t>0831-2413888 9448140226</t>
   </si>
   <si>
-    <t>ಕೆಎಲ್‌ಇ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕ ಕೆಎಲ್ಇಎಸ್ ಪ್ರಭಾಕರಕೋರೆ &amp; ವೈದ್ಯಕೀಯ ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ನೆಹರುನಗರ, ಬೆಳಗಾವಿ-590 010</t>
+    <t>KLE Hospital</t>
+  </si>
+  <si>
+    <t>Medical Director KLES PrabhakarKore &amp; Medical Research Centre, Nehrunagar, Belgaum-590 010</t>
   </si>
   <si>
     <t>creditcellkleshospital@gmail.com</t>
   </si>
   <si>
     <t>08312473777 extn:1827, 9844366188/ 9844459006</t>
   </si>
   <si>
-    <t>ಲೈಫ್ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಜಾಮಿಯಾ ಮಸೀದಿ, 2 ನೇ ಮಹಡಿ, ಬೈಟ್-ಓಜ್-ಜೊಹ್ರಾ ಸಂಕೀರ್ಣ, ದರ್ಬಾರ್ ಗಲ್ಲಿ, ಬೆಳಗಾವಿ -590002.</t>
+    <t>Life Care Hospital</t>
+  </si>
+  <si>
+    <t>Opp: Jamiya Masjid, 2nd floor,Bait-oz-Zohra complex,Darbar galli,Belagavi -590002.</t>
   </si>
   <si>
     <t>lifecarebelgaum2011@gmail.com</t>
   </si>
   <si>
     <t>8884611029</t>
   </si>
   <si>
-    <t>ಮೆಟ್ರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮೆಟ್ರಿ ಆಸ್ಪತ್ರೆ, ಶಾಲಾ ಸಂಕೀರ್ಣ ಪಕ್ಕ, ಬಸವೇಶ್ವರ ವೃತ್ತದ ಹತ್ತಿರ, ಅಥಣಿ, ಬೆಳಗಾವಿ-591304</t>
+    <t>Metri Hospital</t>
+  </si>
+  <si>
+    <t>Metri Hospital, Beside Shala Sankeerna, Near Basaweshwar Circle, Athani, Belagavi-591304</t>
   </si>
   <si>
     <t>drvarsharanimetri@gmail.com</t>
   </si>
   <si>
     <t>08289-251282  9611531556</t>
   </si>
   <si>
-    <t>ನಂದಾದೀಪ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>DRPNN ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಆಪ್ತಾಲ್ಮಿಕ್ ಸೈನ್ಸಸ್ LLP.CTS ನಂ.28, ಮೊದಲ ಮಹಡಿ, ಎದುರು: ಯೆಸ್ ಬ್ಯಾಂಕ್, ಖಾನಾಪುರ ರಸ್ತೆ, ಟಿಲ್ಕವಾಡಿ ಬೆಳಗಾವಿ- 590006</t>
+    <t>Nandadeep Eye Hospital</t>
+  </si>
+  <si>
+    <t>DRPNN Institute of Ophthalmic Sciences LLP.CTS No.28, First Floor, Opp: Yes Bank, Khanapur Road, Tilkawadi Belagavi- 590006</t>
   </si>
   <si>
     <t>nandadeepeyehospitalbelgavi.tpa@gmail.com</t>
   </si>
   <si>
     <t>7340001000</t>
   </si>
   <si>
-    <t>ನವಜೀವನ್ ಆಸ್ಪತ್ರೆ,</t>
-[...2 lines deleted...]
-    <t># 3569, "ಮಹಾದೇವ್ ಆರ್ಕೇಡ್, 1 ನೇ ಮಹಡಿ, ಶನಿವಾರ ಖೂಟ್, ಬೆಳಗಾವಿ-590 002</t>
+    <t xml:space="preserve">Navajeevan Hospital, </t>
+  </si>
+  <si>
+    <t># 3569, "Mahadev Arcade, 1st Floor, Shaniwar Khoot, Belagavi-590 002</t>
   </si>
   <si>
     <t>navjeevanhospital4444@gmail.com</t>
   </si>
   <si>
     <t>9448864105/08339254505/ 9422614254/02335623973</t>
   </si>
   <si>
-    <t>ನೇತ್ರದರ್ಶನ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಟಿಎಸ್. 1300, ಮೊದಲ ಮಹಡಿ, ರಾಮ್ಲಿಂಗ್ಖಿಂಡ್ ರಸ್ತೆ, ಟಿಕಲ್ ಚೌಕ್ ಬೆಳಗಾವಿ - 590001</t>
+    <t>Netradarshan Super Specialty Eye Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CTS . 1300, First Floor, Ramlingkhind Road, Tikal Chowk  Belgaum - 590001 </t>
   </si>
   <si>
     <t>vijayakumarvhullur@gmail.com</t>
   </si>
   <si>
     <t>9845434960</t>
   </si>
   <si>
-    <t>ಪಾರ್ವತಿ ಐ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಪಾರ್ವತಿ ಐ ಕೇರ್ ಸೆಂಟರ್ ಪೂಜಾರಿ ಕಟ್ಟಡ, ಗಣೇಶ್ ಕಾರ್ನರ್, ಕೆ.ಸಿ. ರಸ್ತೆ, ಚಿಕ್ಕೋಡಿ-591201 ಬೆಳಗಾವಿ</t>
+    <t>Parvati Eye Care Centre</t>
+  </si>
+  <si>
+    <t>Parvati Eye Care Centre Pujari Building, Ganesh Corner, K.C. Road, Chikodi-591201 Belgaum</t>
   </si>
   <si>
     <t>drnrpatil06@rediffmail.com</t>
   </si>
   <si>
     <t>08338-273746/273843</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಶಿವಾನಂದ್. ಎಸ್. ಪಾಟೀಲ್, ಪಾಟೀಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 1 ನೇ ಮಹಡಿ, ಎದುರು. ಜೂನಿಯರ್ ಕಾಲೇಜು ಮೈದಾನ, ಗೋಕಾಕ-591307 ಬೆಳಗಾವಿ</t>
+    <t>Patil Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Shivanand. S. Patil, Patil Eye Hospital,1st Floor,Opp. Junior College Ground, Gokak-591307 Belgaum</t>
   </si>
   <si>
     <t>patileyehospital@yahoo.co.in</t>
   </si>
   <si>
     <t>08332-229100/226397</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಹಾರೂಗೇರಿ.ತಾಳ-ರಾಯಬಾಗ ಡಿಟಿ-ಬೆಳಗಾವಿ</t>
+    <t>Patil Nursing Home</t>
+  </si>
+  <si>
+    <t>Harugeri.Tal-Raibag Dt-Belagavi</t>
   </si>
   <si>
     <t>hospital.patil@gmail.com</t>
   </si>
   <si>
     <t>9448406417/9742978349</t>
   </si>
   <si>
-    <t>ರಾಜೀವ್ ಗಾಂಧಿ ಗ್ರಾಮೀಣ ಆಸ್ಪತ್ರೆ ಮತ್ತು ವೈದ್ಯಕೀಯ ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ರಾಜೀವ್ ಗಾಂಧಿ ಗ್ರಾಮೀಣ ಆಸ್ಪತ್ರೆ ಮತ್ತು ವೈದ್ಯಕೀಯ ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಯಮಕನಮರಡಿ, ಹುಕ್ಕೇರಿ, ಬೆಳಗಾವಿ</t>
+    <t>Rajiv Gandhi Rural Hospital &amp; Medical Research Center</t>
+  </si>
+  <si>
+    <t>Rajiv Gandhi Rural Hospital and Medical Research Center, Yamkanmaradi, Hukkeri, Belgaum</t>
   </si>
   <si>
     <t>dr.hanji@rediffmail.com</t>
   </si>
   <si>
     <t>9449040555</t>
   </si>
   <si>
-    <t>ಸದಾನಂದ್ ಓಂಕಾರ್ ಬೋನ್ ಮತ್ತು ಜಾಯಿಂಟ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸದಾನಂದ್ ಓಂಕಾರ್ ಬೋನ್ &amp; ಜಾಯಿಂಟ್ ಆಸ್ಪತ್ರೆ, ಶಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಕೆ.ಸಿ. ರಸ್ತೆ, ಚಿಕೋಡಿ</t>
+    <t>Sadanand Omkar Bone &amp; Joint Hospital</t>
+  </si>
+  <si>
+    <t>Sadanand Omkar Bone &amp; Joint Hospital, Shah Complex, K.C. Road, Chikodi</t>
   </si>
   <si>
     <t>drajit_79@yahoo.com</t>
   </si>
   <si>
     <t>08338-272617  9448535249</t>
   </si>
   <si>
-    <t>ಸಾಯಿದೀಪ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಸಾಯಿದೀಪ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 4833/15B, 3 ನೇ ಮಹಡಿ, ಜಾನ್ ಪ್ಲೇಯರ್ಸ್ ಮೇಲೆ, S.S. ಎಂಪೈರ್, B.D ಪಕ್ಕದಲ್ಲಿ ಜತ್ತಿ ಕಾಲೇಜು, ಸಿವಿಲ್ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಬೆಳಗಾವಿ</t>
+    <t>Saideep Eye Hospital</t>
+  </si>
+  <si>
+    <t>Saideep Eye Hospital, # 4833/15B, 3rd Floor, Above John Players, S.S. Empire, Beside B.D. Jatti College, Civil Hospital Road, Belagavi</t>
   </si>
   <si>
     <t>drsandeepatil@gmail.com</t>
   </si>
   <si>
     <t>0831-2472517 9902472472</t>
   </si>
   <si>
-    <t>ಸಲಗರೆ ಮಕ್ಕಳ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ ಪ್ರಭಾಕರ ಕೋರೆ ನಗರ ಚಿಕ್ಕೋಡಿತಾಳ್-ಚಿಕ್ಕೋಡಿ, ಡಿಟಿ-ಬೆಳಗಾವಿ</t>
+    <t>Salagare Children Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr Prabhakar Kore Nagar ChikkodiTal-Chikkodi,Dt-Belagavi</t>
   </si>
   <si>
     <t>drsalgare@yahoo.com</t>
   </si>
   <si>
     <t>08338-272550</t>
   </si>
   <si>
-    <t>ಶಿರೂರು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>G.P.No 560/P, ಸಹಕಾರ ನಗರ, ಶಿಂದಿಹಟ್ಟಿ ರಸ್ತೆ, ಹುಕ್ಕೇರಿ (T), ಬೆಳಗಾವಿ-591107.</t>
+    <t>Shirur Hospital</t>
+  </si>
+  <si>
+    <t>G.P.No 560/P,Sahakara Nagar,Shindihatti Road,Hukkeri (T), Belagavi-591107.</t>
   </si>
   <si>
     <t>drmanjunathshirur@gmail.com</t>
   </si>
   <si>
     <t>8277332419</t>
   </si>
   <si>
-    <t>ಶಿವವೀರಾಕ್ಷಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಶಿವವೀರಾಕ್ಷಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್, 76, ಕುಲಕರ್ಣಿ ಗಲ್ಲಿ, ಬೈಲಹೊಂಗಲ-591102, ಬೆಳಗಾವಿ</t>
+    <t>Shivaveerakshi Eye Hospital &amp; Laser Center</t>
+  </si>
+  <si>
+    <t>Shivaveerakshi Eye Hospital &amp; Laser Center, 76, Kulkarni Galli,Bailhongal-591102, Belgaum</t>
   </si>
   <si>
     <t>shivaveerakshi@gmail.com</t>
   </si>
   <si>
     <t>08288-237282/ 9901754101</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಧಾರವಾಡ ರಸ್ತೆ, ಶಿವಾಜಿ ವೃತ್ತ, ಸವದತ್ತಿ.</t>
+    <t>Shree Hospital</t>
+  </si>
+  <si>
+    <t>Dharwad Road, Shivaji circle, Savadatti.</t>
   </si>
   <si>
     <t>nayana.hemant6441@gmail.com</t>
   </si>
   <si>
     <t>9164406441</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಆರ್ಥೋ &amp; ಟ್ರಾಮಾ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಗಾಂಧಿ ಭವನ, ಹೋಟಲ್ ಸನ್ಮಾನ ಹಿಂದೆ, ಕಾಲೇಜು ರಸ್ತೆ, ಬೆಳಗಾವಿ -590001</t>
+    <t>Shree Ortho &amp; Trauma Centre</t>
+  </si>
+  <si>
+    <t>Gandhi Bhavan, Behind Hotal Sanman, College Road, Belgavi -590001</t>
   </si>
   <si>
     <t>tpasotc@gmail.com</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ದಾನೇಶ್ವರಿ ಸರ್ಜಿಕಲ್ ಜನರಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>1ನೇ ಮಹಡಿ, CTS 1195 ಸರಾಫ್ ಗಲ್ಲಿ, ಸಹಪುರ್, ಬೆಳಗಾವಿ-590003</t>
+    <t xml:space="preserve">Shri Daneshwari Surgical General Hospital </t>
+  </si>
+  <si>
+    <t>1st Floor, CTS 1195 Saraf Galli, Sahapur, Belagavi-590003</t>
   </si>
   <si>
     <t>shridaneshwarihospital@gmail.com</t>
   </si>
   <si>
     <t>9844097261.08312486885</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಮಲ್ಲಿಕಾರ್ಜುನ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಮಲ್ಲಿಕಾರ್ಜುನ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಗಾಂಧಿನಗರ, ರಾಯಬಾಗ, ಬೆಳಗಾವಿ</t>
+    <t>shri Mallikarjun Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Mallikarjun Multispeciality Hospital, Gandhinagar, Raibag, Belgaum</t>
   </si>
   <si>
     <t>ningukambagi876@gmail.com</t>
   </si>
   <si>
     <t>94483492965</t>
   </si>
   <si>
-    <t>ಶ್ರೀ. ಎಸ್.ಬಿ.ಒಡೆಯರ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಾಮಾನುಜನ್ ಡಾ. ಬಿ.ಒಡೆಯರ್, ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕರು, ಶ್ರೀ. ಎಸ್.ಬಿ.ಒಡೆಯರ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, ಹಾರೂಗೇರಿ, ರಾಯಬಾಗ, ಬೆಳಗಾವಿ.</t>
+    <t>Shri. S. B. Odeyar Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Ramanujan. B. Odeyar,Medical Director,Shri. S. B. Odeyar Memorial Hospital, Harugeri, Raibag, Belgaum.</t>
   </si>
   <si>
     <t>odeyar.mahesh@rediff.com</t>
   </si>
   <si>
     <t>08331-257408/257238</t>
   </si>
   <si>
-    <t>ಸಿದ್ದಾರ್ಥ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>3 ನೇ ಮಹಡಿ, CTS NO 4830/1A, ಬಿಮ್ಸ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಗೇಟ್ ಎದುರು, ಡಿ. ಬಿ ಆರ್ ಅಂಬೇಡ್ಕರ್ ರಸ್ತೆ, ಬೆಳಗಾವಿ</t>
+    <t>Siddarth Netralaya</t>
+  </si>
+  <si>
+    <t>3rd Floor, CTS NO 4830/1A, Opp.Bims Medical College Gate, De. B R Ambedkar Road, Belagavi </t>
   </si>
   <si>
     <t>siddharthnetralaya@gmail.com</t>
   </si>
   <si>
     <t>9538967907</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ನಂ-287, ಸೆಕ್ಟರ್  ನಂ-02, ವಡ್ಡರ್ ಚವಾನಿ, ಶಿವಬಸವ ನಗರ, ಬೆಳಗಾವಿ -590010.</t>
+    <t>Spandan Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Plot No-287, Sector  No-02,Waddar chavani, Shivabasav Nagar,Belgavi -590010.</t>
   </si>
   <si>
     <t>subhashpatil618@gmail.com</t>
   </si>
   <si>
     <t>9902895587</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸದ್ಗುರು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸರ್ ಸದ್ಗುರು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಚಿಕ್ಕೋಡಿ, ಬೆಳಗಾವಿ ಜಿಲ್ಲೆ</t>
+    <t>Sri Sadguru Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sir Sadguru Eye Hospital, Chikodi, Belgaum District</t>
   </si>
   <si>
     <t>sushmayalagachi@gmail.com</t>
   </si>
   <si>
     <t>9449650829</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಸಾಯಿ ಆಸ್ಪತ್ರೆ, 17/5, ಲಕ್ಷ್ಮಿ ನಗರ, ಗಣೇಶ್ ಪೇಠ ರಸ್ತೆ, ವಡ್ಗಾಂವ್, ಬೆಳಗಾವಿ - 590 005</t>
+    <t>Sri Sai Hospital</t>
+  </si>
+  <si>
+    <t>Sri Sai Hospital, 17/5, Laxmi Nagar, Ganesh Peth Road, Vadgaon, Belgaum – 590 005</t>
   </si>
   <si>
     <t>drdodamani@gmail.com</t>
   </si>
   <si>
     <t>9980022888</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸತ್ಯ ಸಾಯಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಸತ್ಯ ಸಾಯಿ ಆಸ್ಪತ್ರೆ, ಹಳೆ ಕೋರ್ಟ್ ಲೇನ್, ಚಿಕ್ಕೋಡಿ, ಬೆಳಗಾವಿ</t>
+    <t>Sri Satya Sai Hospital</t>
+  </si>
+  <si>
+    <t>Sri Satya Sai Hospital, Old court lane, Chikodi, Belgaum</t>
   </si>
   <si>
     <t>rekhamusale9@gmail.com</t>
   </si>
   <si>
-    <t>ಸುದರ್ಶನ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಬಸವೇಶ್ವರ ವೃತ್ತದ ಹತ್ತಿರ, ವಿಟ್ಟಲ್ ಹೋಟೆಲ್ ಕಟ್ಟಡ, ಅಥಣಿ, ಬೆಳಗಾವಿ -591304.</t>
+    <t>Sudarshan Eye Hospital</t>
+  </si>
+  <si>
+    <t>Near Basveshwar Circle, Vittal Hotel Building, Athani, Belagavi -591304.</t>
   </si>
   <si>
     <t>sudarshaneyehospital28@gmail.com</t>
   </si>
   <si>
     <t>7829382817</t>
   </si>
   <si>
-    <t>ಸುಖ ಶಾಂತಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ (S4) ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸುಖ ಶಾಂತಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ (S4) ಆಸ್ಪತ್ರೆ, ಶಿವಾಜಿ ಸರ್ಕಲ್, ಗೋಕಾಕ್, ಬೆಳಗಾವಿ</t>
+    <t>Sukh shanthi super speciality (S4) Hospital</t>
+  </si>
+  <si>
+    <t>Sukh shanthi super speciality (S4) Hospital, Shivaji Circle, Gokak, Belgaum</t>
   </si>
   <si>
     <t>s4hospital@yahoo.com</t>
   </si>
   <si>
     <t>9448141080</t>
   </si>
   <si>
-    <t>ತೆಕ್ಕೆ ಕಣ್ಣಿನ ಕ್ಲಿನಿಕ್</t>
-[...2 lines deleted...]
-    <t>ಶಾಂತಿ ನಗರ, ಹಲ್ಯಾಲ್ ರಸ್ತೆ, ಅಥಣಿ, ಬೆಳಗಾವಿ - 591304.</t>
+    <t>Tekke Eye Clinic</t>
+  </si>
+  <si>
+    <t>Shanti Nagar, Halyal Road,Athani,Belagavi – 591304.</t>
   </si>
   <si>
     <t>sreetekkeeyeclinic@gmail.com</t>
   </si>
   <si>
     <t>9822277044</t>
   </si>
   <si>
-    <t>ತ್ರಿಶೂಲಾದೇವಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ನೇತ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಹಾವೀರ್ ಸರ್ಕಲ್.ಅಥಣಿ.ತಾಳ-ಅಥಣಿ,ಡಿಟಿ-ಬೆಳಗಾವಿ</t>
+    <t>Trishuladevi Superspeciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>Mahaveer Circle.Athani.Tal-Athani,Dt-Belagavi</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
-    <t>ವೆಂಕಟೇಶ್ ಹೆರಿಗೆ ಮತ್ತು ಸ್ಕ್ಯಾನಿಂಗ್ ಕೇಂದ್ರ, ಬೆಳಗಾವಿ</t>
-[...2 lines deleted...]
-    <t>ಹಳೆಯ ವೆಂಕಟೇಶ್ ಥಿಯೇಟರ್, ಶ್ರೀನಿವಾಸ್ ಪೆಟ್ರೋಲ್ ಪಕ್ಕದಲ್ಲಿ, ಪಂಪ್  ಗುರ್ಲಾಪುರ ರಸ್ತೆ, ಮೂಡಲಗಿ, ಬೆಳಗಾವಿ.</t>
+    <t>Venkatesh Maternity and Scanning Centre,Belagavi</t>
+  </si>
+  <si>
+    <t>Old Venktesh Theater, Beside Shrinivas Petrol,PUMP  Gurlapur Road, Mudalgi,Belagavi.</t>
   </si>
   <si>
     <t>Veenakanakareddy2@gmail.com</t>
   </si>
   <si>
     <t>9481680111</t>
   </si>
   <si>
-    <t>ವಿಜಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಯುಕೆ-27, ಬಿಹೈಂಡ್ ಬಿ.ಡಿ. ಜತ್ತಿ, ಕಾಲೇಜು, ಅಯೋಧ ನಗರ 1 ಬೆಳಗಾವಿ-590001</t>
+    <t>Vijaya Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UK-27, Behind B.D. Jatti, College, Ayodha Nagar 1 Belagavi-590001 </t>
   </si>
   <si>
     <t>vijayahospital1@gmail.com</t>
   </si>
   <si>
     <t>0831-2431336</t>
   </si>
   <si>
-    <t>ವಿಜಯ ಆರ್ಥೋ &amp; ಟ್ರಾಮಾ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ವಿಜಯ ಆರ್ಥೋ ಮತ್ತು ಟ್ರಾಮಾ ಸೆಂಟರ್, ಬಿಐಎಂಎಸ್ ವಿಜಯ ರಸ್ತೆ ಎದುರು, ಅಯೋಧ್ಯಾ ನಗರ, ಬೆಳಗಾವಿ</t>
+    <t>Vijaya Ortho &amp; Trauma Center</t>
+  </si>
+  <si>
+    <t>Vijaya Ortho &amp; Trauma Center, Opp BIMS Vijaya Road, Ayodhya Nagar, Belgaum</t>
   </si>
   <si>
     <t>vijayaorthoandtraumacentre14@gmail.com</t>
   </si>
   <si>
     <t>0831-2432999, 0831-2952999</t>
   </si>
   <si>
-    <t>ಯಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಯಶ್ ಆಸ್ಪತ್ರೆ,. 4924/3, ಮಹಾದುರ ರಸ್ತೆ, ಬೆಳಗಾವಿ</t>
+    <t>Yash Hospital</t>
+  </si>
+  <si>
+    <t>Yash Hospital,. 4924/3, Mahadura Road,Belgaum</t>
   </si>
   <si>
     <t>yashhospitalbgm@yahoo.com</t>
   </si>
   <si>
     <t>9844120615/9844900000</t>
   </si>
   <si>
-    <t>ಬಳ್ಳಾರಿ ಹೃದಯಾಲಯ ಮತ್ತು ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>#99/100, ಡಬ್ಲ್ಯೂ.ನಂ.20, 3ನೇ ಕ್ರಾಸ್, ಬಾಲ ಭಾರತಿ ಶಾಲೆಯ ಹತ್ತಿರ, ಗಾಂಧಿ ನಗರ, ಬಳ್ಳಾರಿ-583101.</t>
+    <t>Ballari Hrudayalaya &amp; Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Bellary</t>
+  </si>
+  <si>
+    <t>#99/100, w.no.20, 3rd Cross, Near Bala Bharti School,Gandhi Nagar, Bellari-583101.</t>
   </si>
   <si>
     <t>ballarihrudayalaya@gmail.com</t>
   </si>
   <si>
     <t>9742443079</t>
   </si>
   <si>
-    <t>ದಾನಮ್ಮ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ದಾನಮ್ಮ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, 135, ಕಲಾಚೋಳನ್ ಕಾಂಪೌಂಡ್, ಬಳ್ಳಾರಿ-583101</t>
+    <t>Danamma Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Danamma Super Speciality Hospital,135,Kalacholan Compound,Bellary-583101</t>
   </si>
   <si>
     <t>cashless.dsh21@gmail.com</t>
   </si>
   <si>
     <t>08392-270361/ 9035499997</t>
   </si>
   <si>
-    <t>ಜಿಂದಾಲ್ ಸಂಜೀವನಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜಿಂದಾಲ್ ಸಂಜೀವನಿ ಆಸ್ಪತ್ರೆ, ಪೊ ವಿದ್ಯಾ ನಗರ-583275, ಬಳ್ಳಾರಿ</t>
+    <t>Jindal Sanjeevani Hospital</t>
+  </si>
+  <si>
+    <t>Jindal Sanjeevani Hospital,Po Vidya Nagar-583275,Bellary</t>
   </si>
   <si>
     <t>jsh@jsw.in</t>
   </si>
   <si>
     <t>08395-250700, 9916319434 Fax: 08395-250685</t>
   </si>
   <si>
-    <t>ಶಿವಕೃಪಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ.</t>
-[...5 lines deleted...]
-    <t>ಎಪಿಎಂಸಿ ಎದುರು, ಹರಪನಹಳ್ಳಿ, ವಿಜಯನಗರ -583131.</t>
+    <t>Shivakrupa Multispeciality Hospital &amp; Research Centre.</t>
+  </si>
+  <si>
+    <t>Vijayanagara</t>
+  </si>
+  <si>
+    <t>Opp.APMC, Harapanahalli,Vijayanagar -583131.</t>
   </si>
   <si>
     <t>smartcarehospital@gmail.com</t>
   </si>
   <si>
     <t>9845875100</t>
   </si>
   <si>
-    <t>ವಿಜಯನಾಗರಾಜ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಐ ಕೇರ್ ಮತ್ತು ಬಳ್ಳಾರಿ ವಿಟ್ರಿಯೋ ರೆಟಿನಲ್ ಲೇಸರ್ ಸರ್ಜಿಕಲ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಸೇಂಟ್ ಮೇರಿ ಆಸ್ಪತ್ರೆಯ ಪಕ್ಕದಲ್ಲಿ, ವಿಮ್ಸ್ ಕಂಟೋನ್ಮೆಂಟ್ ಹತ್ತಿರ, ಬಳ್ಳಾರಿ - 583104</t>
+    <t>Vijaynagaraj Super Speciality Eye Care &amp; Ballari Vitreo Retinal Laser Surgical Centre</t>
+  </si>
+  <si>
+    <t>Beside St. Marry Hospital, Near VIMS Cantonment, Ballari - 583104</t>
   </si>
   <si>
     <t>vijimad@yahoo.com</t>
   </si>
   <si>
     <t>08392244099/9845946929</t>
   </si>
   <si>
-    <t>ಅಭಿಷೇಕ ನೇತ್ರಧಾಮ</t>
-[...5 lines deleted...]
-    <t>ರಂಗಪ್ಪ ವೃತ್ತ, ದೊಡ್ಡಬಳ್ಳಾಪುರ, ಕರ್ನಾಟಕ</t>
+    <t>Abhishek Nethradhama</t>
+  </si>
+  <si>
+    <t>Bengaluru</t>
+  </si>
+  <si>
+    <t>Rangappa circle, Doddaballapura, Karnataka 561203</t>
   </si>
   <si>
     <t>andbp2010@gmail.com</t>
   </si>
   <si>
     <t>7795805848/8971479662</t>
   </si>
   <si>
-    <t>ಅಗರ್ವಾಲ್ ಐ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಗರ್ವಾಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಬನ್ನೇರುಘಟ್ಟ ರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Agarwal Eye Hospital</t>
+  </si>
+  <si>
+    <t>Agarwal Eye Hospital, Bannerugatta Road, Bangalore</t>
   </si>
   <si>
     <t>devaraj@dragarwal.com</t>
   </si>
   <si>
     <t>7760011161</t>
   </si>
   <si>
-    <t>ಆಕಾಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆಕಾಶ್ ಆಸ್ಪತ್ರೆ, ಪ್ರಸನ್ನಹಳ್ಳಿ ರಸ್ತೆ, ಇಂಟರ್ನ್ಯಾಷನಲ್ ಏರ್ಪೋರ್ಟ್ ಹತ್ತಿರ, ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ ಡಿಟಿ, ದೇವನಹಳ್ಳಿ - 562110</t>
+    <t>Akash Hospital</t>
+  </si>
+  <si>
+    <t>Akash Hospital, Prasannahalli Road, Near Insternational Airport, Bangalore Rural dt, Devanahalli - 562110</t>
   </si>
   <si>
     <t>insurance.akashhospital@gmail.com</t>
   </si>
   <si>
-    <t>9902165165</t>
-[...5 lines deleted...]
-    <t>ನಂ.511, ಹೊರ ವರ್ತುಲ ರಸ್ತೆ, HBR ಲೇಔಟ್, ಕಾಳಯ್ಯನಗರ್, ಬೆಂಗಳೂರು -560043.</t>
+    <t>9008347368</t>
+  </si>
+  <si>
+    <t>Altus Hospital  (Unit of altius Sripada Hospital LLP)</t>
+  </si>
+  <si>
+    <t> No.511, Outer Ring road,HBR Layout,Kalayannagar,Bangalore -560043.</t>
   </si>
   <si>
     <t>medical.ops@altiushospital.com</t>
   </si>
   <si>
     <t>9886870539</t>
   </si>
   <si>
-    <t>BGS MCH ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ವಿಜ್ಞಾತಂ ಸೌತ್ ಕ್ಯಾಂಪಸ್, ನಾಗರೂರು, ದಾಸನಪುರ, ಬೆಂಗಳೂರು ಉತ್ತರ -562123.</t>
+    <t>BGS MCH Hospital</t>
+  </si>
+  <si>
+    <t>Vijnatam South Campus,Nagarur, Dasanapura,Bangalore North -562123.</t>
   </si>
   <si>
     <t>bgsmchinsurance@gmail.com</t>
   </si>
   <si>
     <t>9113689538</t>
   </si>
   <si>
-    <t>ಅನಂತಾಕ್ಷ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ನೇತ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#1470/1268, ವಿರೂಪಾಕ್ಷಪ್ಪ ಕಟ್ಟಡ, OPP KSRTC ಬಸ್ ನಿಲ್ದಾಣ, ನೆಲಮಂಗಲ, ಬೆಂಗಳೂರು -562123.</t>
+    <t>Ananthaksha Super speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>#1470/1268,Virupakshappa Building, OPP KSRTC Bus Stand, Nelamangala, Bangalore -562123.</t>
   </si>
   <si>
     <t>NooT4KRSH@gmail.com</t>
   </si>
   <si>
     <t>9886857073</t>
   </si>
   <si>
-    <t>ಬೆಂಗಳೂರು ಆಸ್ಪತ್ರೆ ಕೆಂಗೇರಿ, (ಸುರಪನೇನಿ ಹೆಲ್ತ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#3p(2), 60 ಅಡಿ ರಸ್ತೆ, ಜನಭಾರತಿ ಲೇಔಟ್. 1ನೇ ಬ್ಲಾಕ್, ವಲ್ಗೇರಹಳ್ಳಿ, ಬೆಂಗಳೂರು-560059.</t>
+    <t>Bangalore Hospital Kengeri,(A unit of surapaneni Health care Pvt ltd)</t>
+  </si>
+  <si>
+    <t>#3p(2), 60 Feet Road, janabharathi layout. 1st Block, Valgerahalli, Bangalore-560059.</t>
   </si>
   <si>
     <t>Abmannem@gmail.com</t>
   </si>
   <si>
     <t>8754186675</t>
   </si>
   <si>
-    <t>ಬೆಂಗಳೂರು ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಬೆಂಗಳೂರು ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ ಮತ್ತು ಅದರ ಲಗತ್ತಿಸಲಾದ ಆಸ್ಪತ್ರೆಗಳು ಕೋಟೆ ಕೆಆರ್ ರಸ್ತೆ ಬೆಂಗಳೂರು 560002</t>
+    <t>Bangalore Medical College &amp; Research Institute</t>
+  </si>
+  <si>
+    <t>Bangalore Medical College &amp; Research Institute &amp; its attached hospitals fort KR road bangloare 560002</t>
   </si>
   <si>
     <t>director_bmcri@yahoo.co.in</t>
   </si>
   <si>
     <t>26700810</t>
   </si>
   <si>
-    <t>ಬ್ರೈನ್ಸ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#192, TMH ಮಹಾಬೋಧಿ ಆರೋಗ್ಯ ಕೇಂದ್ರ, ಟಿ ಮರಿಯಪ್ಪ ರಸ್ತೆ ಲಾಲ್‌ಬಾಗ್ ಸಿದ್ದಾಪುರ, 1ನೇ ಬ್ಲಾಕ್ ಜಯನಗರ, ಬೆಂಗಳೂರು 590002</t>
+    <t>Brains Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#192, TMH Mahabodhi Health Center, T Mariyappa Road Lalbagh Siddapura, 1st Block Jayanagar, Bangalore 590002</t>
   </si>
   <si>
     <t>subhashini@brains.org.in</t>
   </si>
   <si>
     <t>9611105156</t>
   </si>
   <si>
-    <t>ದಿಶಾ ಮೆಡಿಕಲ್ ಸರ್ವಿಸಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, (ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ)</t>
-[...2 lines deleted...]
-    <t>ದಿಶಾ ಮೆಡಿಕಲ್ ಸರ್ವಿಸಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, (ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ), 1 ನೇ ಮಹಡಿ, NCM ಕಾಂಪ್ಲೆಕ್ಸ್, R B ರಸ್ತೆ, ದಾವನಹಳ್ಳಿ - 562110</t>
+    <t>Disha Medical Services Pvt Ltd., (Drishti Eye Hospital)</t>
+  </si>
+  <si>
+    <t>Disha Medical Services Pvt Ltd., (Drishti Eye Hospital), 1st Floor, NCM Complex, R B Road, Davanahalli - 562110</t>
   </si>
   <si>
     <t>dvh@drishticare.org</t>
   </si>
   <si>
     <t>080-41697791</t>
   </si>
   <si>
-    <t>ಡಾ ಅಗರ್ವಾಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ ಅಗರ್ವಾಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 2557, ಎಚ್ಐಜಿ, ಸೆಕ್ಟರ್ 'ಬಿ', 16ನೇ ಬಿ ಕ್ರಾಸ್, ಯಲಹಂಕ, ನ್ಯೂ ಟೌನ್, ಬೆಂಗಳೂರು-560064</t>
+    <t>Dr Agarwal Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr Agarwal Eye Hospital,  2557, HIG, Sector 'B', 16th B Cross, Yelahanka, New Town, Bangalore-560064</t>
   </si>
   <si>
     <t>Yelahanka@dragarwal.com</t>
   </si>
   <si>
     <t>8884477950</t>
   </si>
   <si>
-    <t>ಸೋಲಂಕಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಸೋಲಂಕಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 191/1, 2 ನೇ ಅಡ್ಡ, ಲಿಂಕ್ ರಸ್ತೆ, ಮಲ್ಲೇಶ್ವರಂ, ಬೆಂಗಳೂರು-560 003</t>
+    <t>Dr. Solanki Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Solanki Eye Hospital, # 191/1, 2nd Cross, Link Road, Malleswaram, Bengaluru-560 003</t>
   </si>
   <si>
     <t>info@drsolankieyehospital.com</t>
   </si>
   <si>
     <t>080-23562211/23562299</t>
   </si>
   <si>
-    <t>ಈಸ್ಟ್ ಪಾಯಿಂಟ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಈಸ್ಟ್ ಪಾಯಿಂಟ್ ಆಸ್ಪತ್ರೆ, # 113, ಬಿದರಹಳ್ಳಿ, ವರ್ಗೋನಗರ ಪೋಸ್ಟ್, ಬೆಂಗಳೂರು - 560049</t>
+    <t>East Point Hospital</t>
+  </si>
+  <si>
+    <t>East Point Hospital, # 113, Bidarahalli, Virgonagar Post, Bangalore - 560049</t>
   </si>
   <si>
     <t>pramodgowda@eastpoint.ac.in</t>
   </si>
   <si>
     <t>080-25136203, 9886607999</t>
   </si>
   <si>
-    <t>ಜಿ.ಇ.ಎಫ್. ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, (ದತ್ತಿ)</t>
-[...2 lines deleted...]
-    <t>ಜಿ.ಇ.ಎಫ್. ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, (ಚಾರಿಟೇಬಲ್) A.I.R ವಿಸ್ತರಣೆ, (ಹಳೆಯ ಮದ್ರಾಸ್ ರಸ್ತೆ, NH-4) ಹೊಸಕೋಟೆ- 562114 ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ ಜಿಲ್ಲೆ</t>
+    <t>G.E.F. Eye Hospital, (Charitable)</t>
+  </si>
+  <si>
+    <t>G.E.F. Eye Hospital, (Charitable) A.I.R Extension, (Old Madras Road, NH-4) Hoskote- 562114 Bangalore Rural District</t>
   </si>
   <si>
     <t>gefbangalore1995@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve"> 080 2970 0230</t>
   </si>
   <si>
-    <t>ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಗ್ಯಾಸ್ಟ್ರೋಎಂಟರಾಲಜಿ ಸೈನ್ಸಸ್ ಮತ್ತು ಅಂಗ ಕಸಿ</t>
-[...2 lines deleted...]
-    <t>ವಿಕ್ಟೋರಿಯಾ ಆಸ್ಪತ್ರೆ ಆವರಣ, ಬೆಂಗಳೂರು -560002.</t>
+    <t>Institute Of Gastroenterology Sciences And Organ Transplant</t>
+  </si>
+  <si>
+    <t>Victoria Hospital campus, Bangalore -560002.</t>
   </si>
   <si>
     <t>igotinstitute@gmail.com</t>
   </si>
   <si>
     <t>6360054100</t>
   </si>
   <si>
-    <t>ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ನೆಫ್ರೋ ಮೂತ್ರಶಾಸ್ತ್ರ</t>
-[...2 lines deleted...]
-    <t>ಇನ್‌ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ನೆಫ್ರೋ ಯುರಾಲಜಿ, ವಿಕ್ಟೋರಿಯಾ ಹಾಸ್ಪಿಟಲ್ ಕ್ಯಾಂಪಸ್, ಬೆಂಗಳೂರು-560002</t>
+    <t>Institute of Nephro Urology</t>
+  </si>
+  <si>
+    <t>Institute of Nephro Urology,Victoria Hospital Campus,Bangalore-560002</t>
   </si>
   <si>
     <t>nephrourology.institute@gmail.com</t>
   </si>
   <si>
     <t>26702021/26700527 Fax No: 26706777</t>
   </si>
   <si>
-    <t>ಜಯದೇವ ಕಾರ್ಡಿಯಾಲಜಿ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ರಾಘವೇಂದ್ರ, ಶ್ರೀ ಜಯದೇವ ಹೃದ್ರೋಗ ಶಾಸ್ತ್ರ ಸಂಸ್ಥೆ, ಬನ್ನೇರುಘಟ್ಟ ರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Jayadeva Institute of Cardiology</t>
+  </si>
+  <si>
+    <t>Mr. Raghavendra,Sri Jayadeva Institute of Cardiology, Bannerghatta Road, Bangalore</t>
   </si>
   <si>
     <t>sjicraghu1997@gmail.com</t>
   </si>
   <si>
     <t>9448585670</t>
   </si>
   <si>
-    <t>ಕರ್ನಾಟಕ ಕ್ಯಾನ್ಸರ್ ಆಸ್ಪತ್ರೆ (ಚಿಗುರು ಕ್ಯಾನ್ಸರ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#99, ಜಾರ್ಕಬಂಡೆ ಕಾವಲ್, ನಂದಿನಿ ಲೇಔಟ್ ಪೋಸ್ಟ್, ಕಂಠೀರವ ಸ್ಟುಡಿಯೋ ಹತ್ತಿರ, ಬೆಂಗಳೂರು -560096.</t>
+    <t>Karnataka Cancer Hospital(A Unit of Chiguru Cancer care Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>#99, Jharkabande Kaval, Nandini Layout Post, Near Kanteerava Studio,  Bangalore -560096.</t>
   </si>
   <si>
     <t>hsshetty81@gmail.com</t>
   </si>
   <si>
     <t>9980550436</t>
   </si>
   <si>
-    <t>ಕಿದ್ವಾಯಿ ಮೆಮೋರಿಯಲ್ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಆಂಕೊಲಾಜಿ</t>
-[...2 lines deleted...]
-    <t>ಎಂ.ಎಚ್. ಮರಿಗೌಡ ರಸ್ತೆ, ಹೊಂಬೇಗೌಡ ನಗರ, ಬೆಂಗಳೂರು -560029</t>
+    <t>Kidwai Memorial Institute of Oncology </t>
+  </si>
+  <si>
+    <t>M.H. Marigowda Road, Hombegowda Nagar, Bangalore -560029</t>
   </si>
   <si>
     <t>mahanteshas17@gmail.com</t>
   </si>
   <si>
     <t>9980335890</t>
   </si>
   <si>
-    <t>ಕಿಮ್ಸ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಕೆ.ಆರ್.ರಸ್ತೆ, ವಿ.ವಿ.ಪುರಂ, ಬೆಂಗಳೂರು -560004.</t>
+    <t>Kims Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>K.R.Road, V.V Puram, Bangalore -560004.</t>
   </si>
   <si>
     <t>kimshospitalbangalore@gmail.com</t>
   </si>
   <si>
     <t>9448257272</t>
   </si>
   <si>
-    <t>ಕೃಷ್ಣ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಸಂಖ್ಯೆ 10 1ನೇ ಮಹಡಿ 1ನೇ ಮುಖ್ಯ ರಸ್ತೆ ಯಲಹಂಕ ಶರಾವತಿ ಬಸ್ ನಿಲ್ದಾಣ ಮತ್ತು ಗರುಡ ಮಾಲ್ ಬಳಿ ಬೇಕ್ ಮೇಲೆ ಹೊಸ ಪಟ್ಟಣ, ಬೆಂಗಳೂರು - 560064</t>
+    <t>Krishna Netralaya</t>
+  </si>
+  <si>
+    <t>No 10 1st floor 1st A main road Yelahanka New town above just bake near sharavathi bus stand and garuda mall Bangalore - 560064</t>
   </si>
   <si>
     <t>krishnanethralaya@gmail.com</t>
   </si>
   <si>
     <t>080-28563564 / 8749078556</t>
   </si>
   <si>
-    <t>ಲೇಡಿ ಕರ್ಜೆನ್ ಮತ್ತು ಬೌರಿಂಗ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು, ಲೇಡಿ ಕರ್ಜನ್ ಮತ್ತು ಬೌರಿಂಗ್ ಆಸ್ಪತ್ರೆ ಶಿವಾಜಿ ನಗರ, ಬೆಂಗಳೂರು</t>
+    <t>Lady Curzen and Bowring Hospital</t>
+  </si>
+  <si>
+    <t>Medical Superintendent ,Lady Curzen &amp; Bowring Hospital Shivaji Nagar,Bangalore</t>
   </si>
   <si>
     <t>bowringhospital@gmail.com</t>
   </si>
   <si>
     <t>25591362/25591804</t>
   </si>
   <si>
-    <t>ಎಂ.ಎಸ್. ರಾಮಯ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹಣಕಾಸು ವ್ಯವಸ್ಥಾಪಕ, ಎಂ.ಎಸ್.ರಾಮಯ್ಯ ಆಸ್ಪತ್ರೆ, ಎಂ.ಎಸ್.ಆರ್.ನಗರ ಎಂ.ಎಸ್.ಆರ್.ಐ.ಟಿ. ಅಂಚೆ, ಬೆಂಗಳೂರು-560 034</t>
+    <t>M.S. Ramaiah Hospital</t>
+  </si>
+  <si>
+    <t>Finance Manager,M.S.Ramaiah Hospital, M.S.R Nagar M.S.R.I.T. Post, Bangalore-560 034</t>
   </si>
   <si>
     <t>fm@msrhospital.com</t>
   </si>
   <si>
     <t>23609999/40502683, 9964072310,9535755462.</t>
   </si>
   <si>
-    <t>ಮಂಜುನಾಥ್ ಆಸ್ಪತ್ರೆ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.44, ಅಮ್ಮಾಜಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಭುವನೇಶ್ವರಿನಗರ, ಟಿ ದಾಸರಹಳ್ಳಿ, ಹೆಸರಘಟ್ಟ ಮುಖ್ಯರಸ್ತೆ, ಬೆಂಗಳೂರು-560057.</t>
+    <t>Manjunath Hospital Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>No.44, Ammaji Complex, Bhuvaneshwarinagar, T Dasarahalli, Hesaraghatta Main Road, Bangalore-560057.</t>
   </si>
   <si>
     <t>manjunthanethralaya@gmail.com</t>
   </si>
   <si>
     <t>9741758485</t>
   </si>
   <si>
-    <t>ಮಿಂಟೋ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಿಂಟೋ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಅಲ್ಲೂರು ವೆಂಕಟರಾವ್ ರಸ್ತೆ, ಚಾಮರಾಜಪೇಟೆ, ಬೆಂಗಳೂರು-2</t>
+    <t>Minto Eye Hospital</t>
+  </si>
+  <si>
+    <t>Minto Eye Hospital, Allur Venkata Rao Road,Chamarajpet, Bangalore-2</t>
   </si>
   <si>
     <t>mintobangalore@gmail.com</t>
   </si>
   <si>
     <t>26707176, 26702322</t>
   </si>
   <si>
-    <t>MVJ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಸಂಶೋಧನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>MVJ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಸಂಶೋಧನಾ ಆಸ್ಪತ್ರೆ ದಂಡುಪಾಳ್ಯ, ಕೊಳತ್ತೂರು ಪೋಸ್ಟ್, ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ, ಹೊಸಕೋಟೆ, ಬೆಂಗಳೂರು- 562114</t>
+    <t>MVJ Medical College and Research Hospital</t>
+  </si>
+  <si>
+    <t>MVJ Medical College and Research Hospital Dandupalya, Kolathur post, National Highway ,Hoskote,Bangalore- 562114</t>
   </si>
   <si>
     <t>ms@mvjmc.edu.in</t>
   </si>
   <si>
     <t>9972122886/080-27931645 Fax:080-27932244</t>
   </si>
   <si>
-    <t>ನೇತ್ರಧಾಮ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನೇತ್ರಧಾಮ ಆಸ್ಪತ್ರೆ, 256/14, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, 7ನೇ ಬ್ಲಾಕ್, ಜಯನಗರ, ಬೆಂಗಳೂರು-82</t>
+    <t>Nethradhama Hospital</t>
+  </si>
+  <si>
+    <t>Nethradhama Hospital, 256/14, Kankapura Main road, 7th block, Jayanagar, Bangalore-82</t>
   </si>
   <si>
     <t>corporates@nethradhama.org</t>
   </si>
   <si>
     <t>9845594735/26633533/ 26633609</t>
   </si>
   <si>
-    <t>ನೇತ್ರಧಾಮ ಆಸ್ಪತ್ರೆ, ಪೀಣ್ಯ</t>
-[...2 lines deleted...]
-    <t>ನೇತ್ರಧಾಮ ಆಸ್ಪತ್ರೆ,.77, "ಸುಮನಾ", 1ನೇ ಮುಖ್ಯರಸ್ತೆ, 2ನೇ ಬ್ಲಾಕ್, ಡಾ.ರಾಜ್‌ಕುಮಾರ್ ರಸ್ತೆ, ICICI ಬ್ಯಾಂಕ್ ಎದುರು, ರಾಜರಾಜೇಶ್ವರಿ ಕಲ್ಯಾಣ ಮಂಟಪದ ಪಕ್ಕ, ರಾಜಾಜಿನಗರ, ಬೆಂಗಳೂರು</t>
+    <t>Nethradhama Hospital, Peenya</t>
+  </si>
+  <si>
+    <t>Nethradhama Hospital,.77, "Sumana", 1st Main Road, 2nd Block, Dr.Rajkumar Road, Opp ICICI Bank, Next to Rajarajeshwari Kalyana mantap, Rajajinagar, Bangalore</t>
   </si>
   <si>
     <t>chairman@nethradhama.org</t>
   </si>
   <si>
     <t>28398946/47 9448606275</t>
   </si>
   <si>
-    <t>ನ್ಯೂ ವರಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#2,(ಹಳೆಯ #2944), ಮಹಾಕವಿ ಕುವೆಂಪು ರಸ್ತೆ, 2ನೇ ಹಂತ, ರಾಜಾಜಿನಗರ, ಬೆಂಗಳೂರು-560010</t>
+    <t>New Varalakshmi Hospital</t>
+  </si>
+  <si>
+    <t>#2,(Old #2944), Mahakavi Kuvempu Road,2nd Stage, Rajajinagar ,Bangalore-560010</t>
   </si>
   <si>
     <t>naveenkumarmc.678@gmail.com</t>
   </si>
   <si>
     <t>9845390002</t>
   </si>
   <si>
-    <t>Oncoville ಕ್ಯಾನ್ಸರ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನಂ-4,80 ಅಡಿ ರಸ್ತೆ, 7ನೇ ಬ್ಲಾಕ್, ನಾಗರಭಾವಿ 2ನೇ ಹಂತ, ಬೆಂಗಳೂರು -560072.</t>
+    <t>Oncoville Cancer hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>No-4,80 Feet Road, 7th Block, Nagarbhavi 2nd Stage, Bangalore -560072.</t>
   </si>
   <si>
     <t>oncoville.india@gmail.com</t>
   </si>
   <si>
     <t>9739080502</t>
   </si>
   <si>
-    <t>ಯಶಸ್ವಿನಿ ಮಲ್ಟಿಸ್ಪೆಷಿಯಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಅಥಣಿ</t>
-[...2 lines deleted...]
-    <t>ಶಿವಾಜಿ ವೃತ್ತ, ಮಿರಾಜ್ ರಸ್ತೆ, ಅಥಣಿ</t>
+    <t>YASHASWINI MULTISPECIALITY HOSPITAL , ATHANI</t>
+  </si>
+  <si>
+    <t>SHIVAJI CIRCLE, MIRAJ ROAD, ATHANI</t>
   </si>
   <si>
     <t>yashaswinihospital53@gmail.com</t>
   </si>
   <si>
     <t>9900575752 / 9449291849</t>
   </si>
   <si>
-    <t>ಪೀಪಲ್ ಟ್ರೀ ಆಸ್ಪತ್ರೆ,(TMI ಹೆಲ್ತ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#02, ತುಮಕೂರು ರಸ್ತೆ, ಗೊರಗುಂಟೆ ಪಾಳ್ಯ, ಬೆಂಗಳೂರು -560022.</t>
+    <t>People Tree Hospital,(Unit of TMI Health care Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>#02, Tumkur Road, Goragunte Palya, Bangalore -560022.</t>
   </si>
   <si>
     <t>Govindaraju@peopletreehospitals.com</t>
   </si>
   <si>
     <t>9844143542</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ಮೆಡಿಕಲ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.9/2, ಹೆಸರಘಟ್ಟ ಮುಖ್ಯರಸ್ತೆ, ವಿದ್ಯಾರಣ್ಯಪುರ ಪೋಸ್ಟ್, ವಡೇರಹಳ್ಳಿ, ಲಕ್ಷ್ಮೀಪುರ ಕ್ರಾಸ್, ಬೆಂಗಳೂರು -560097.</t>
+    <t>Prasad Medical Center.</t>
+  </si>
+  <si>
+    <t>No.9/2, Hesaraghatta Main Road,Vidyaranyapura Post, Vaderahalli,Lakshmipur Cross, Bangalore -560097. </t>
   </si>
   <si>
     <t>nihal_kashi@yahoo.co.in</t>
   </si>
   <si>
     <t>9986745205</t>
   </si>
   <si>
-    <t>ರಾಜರಾಜೇಶ್ವರಿ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಾಜರಾಜೇಶ್ವರಿ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ, ಕಂಬಿಪುರ, ಮೈಸೂರು ರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Rajarajewari Medical College &amp; Hospital</t>
+  </si>
+  <si>
+    <t>Rajarajeswari Medical College &amp; Hospital, Kambipura, Mysore Road, Bangalore</t>
   </si>
   <si>
     <t>Insurancemanager@rrmch.org</t>
   </si>
   <si>
     <t>080-65661805/ 9880947279/ 9972420887</t>
   </si>
   <si>
-    <t>ರಂಗಲಕ್ಷ್ಮಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ನಂ.2053,2054, 13ನೇ ‘ಬಿ’ ಮುಖ್ಯ, 3ನೇ ಕ್ರಾಸ್, ಮದರ್ ಡೈರಿ ಕ್ರಾಸ್ ಹತ್ತಿರ ಬಸ್ ನಿಲ್ದಾಣ.ಯಲಹಂಕ ನ್ಯೂಟೌನ್, ಬೆಂಗಳೂರು-560064.</t>
+    <t>Rangalakshmii Netralaya</t>
+  </si>
+  <si>
+    <t>No.2053,2054, 13th ‘B’ Main,3rd cross, Near Mother dairy cross Bus stop.Yelahanka Newtown, Bangalore-560064.</t>
   </si>
   <si>
     <t>rangalakshmiinetralaya@gmail.com</t>
   </si>
   <si>
     <t>9535097713</t>
   </si>
   <si>
-    <t>ಸಂಜಯ್ ಗಾಂಧಿ ಆರ್ಥೋಪೆಡಿಕ್ ಆಕ್ಸಿಡೆಂಟಲ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು, ಸಂಜಯ್ ಗಾಂಧಿ ಆರ್ಥೋಪೆಡಿಕ್ ಆಕ್ಸಿಡೆಂಟಲ್ ಸೆಂಟರ್, ಸ್ಯಾನಿಟೋರಿಯಂ, ಹೊಸೂರು ರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Sanjay Gandhi Orthopedic Accidental Center</t>
+  </si>
+  <si>
+    <t>Medical Superintendent, Sanjay Gandhi Orthopedic Accidental Center,Sanitorium, Hosur Road,Bangalore</t>
   </si>
   <si>
     <t>srimaruthinethralaya@gmail.com</t>
   </si>
   <si>
     <t>26564516/26562500</t>
   </si>
   <si>
-    <t>ಸಂಜೀವಿನಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂಜೀವಿನಿ ಆಸ್ಪತ್ರೆ, # 760, 7ನೇ ಮುಖ್ಯ, ಕೊನೆಯ ಬಸ್ ನಿಲ್ದಾಣ, ಸ್ವಿಮ್ಮಿಂಗ್ ಪೂಲ್ ಹತ್ತಿರ, ಮಹಾಲಕ್ಷ್ಮಿ ಲೇಔಟ್, ಬೆಂಗಳೂರು - 560086</t>
+    <t>Sanjeevini Hospital</t>
+  </si>
+  <si>
+    <t>Sanjeevini Hospital, # 760, 7th Main, Last Bus Stop, Near Swimming Pool, Mahalakshmi Layout, bangalore - 560086</t>
   </si>
   <si>
     <t>dr.subhash@sanjeevinihospital.com</t>
   </si>
   <si>
     <t>080-39213100, 9845189580</t>
   </si>
   <si>
-    <t>ಸಪ್ತಗಿರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಪ್ತಗಿರಿ ಆಸ್ಪತ್ರೆ, .15, ಚಿಕ್ಕಸಂದ್ರ, ಹೆಸರಗಟ್ಟಾ ಮುಖ್ಯರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Saptagiri Hospital</t>
+  </si>
+  <si>
+    <t>Saptagiri Hospital, .15, Chikkasandra, Hesaragatta Main Road, Bangalore</t>
   </si>
   <si>
     <t>samcosapthagiriblr@gmail.com</t>
   </si>
   <si>
     <t>28393393/9449206481 Fax:28393392</t>
   </si>
   <si>
-    <t>ಶಿರಡಿ ಸಾಯಿ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈ. ಲಿ</t>
-[...2 lines deleted...]
-    <t>ನಂ.519, 2ನೇ ಮುಖ್ಯ, ನೇತ್ರಾವತಿ ಬೀದಿ, ದವಸಂದ್ರ, ನ್ಯೂ ಬಿಇಎಲ್ ರಸ್ತೆ, ಬಿ-ಲೋರ್-560054.</t>
+    <t>Shirdi Sai Hospital Pvt Ltd</t>
+  </si>
+  <si>
+    <t>No.519, 2nd Main, Nethravathi Street, Davasandra, New BEL Road, B-lore-560054.</t>
   </si>
   <si>
     <t>shirdisaihsp@gmail.com</t>
   </si>
   <si>
     <t>9632969696</t>
   </si>
   <si>
-    <t>ಶ್ರದ್ಧಾ ಕಣ್ಣಿನ ಆರೈಕೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರದ್ಧಾ ನೇತ್ರ ಆರೈಕೆ, ಟ್ರಸ್ಟ್(ಆರ್), ಪದ್ಮನಾಭನಗರ ಬೆಂಗಳೂರು</t>
+    <t>Shraddha eye care</t>
+  </si>
+  <si>
+    <t>Shraddha eye care, trust(r), padmanabhanagar bangalore</t>
   </si>
   <si>
     <t>cr@shraddhaeyecaretrust.com</t>
   </si>
   <si>
     <t>080-26891816/9845555627</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನ ಹೃದಯ ಮತ್ತು ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, (ಸ್ಪಂದನಾ ಆರೋಗ್ಯ ವಿಜ್ಞಾನದ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#239/206/34A, ಟ್ರಿನಿಟಿ ಕಾಂಪ್ಲೆಕ್ಸ್ ಹತ್ತಿರ, ಸೋಂಪುರ ಗೇಟ್, ಸರ್ಜಾಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು-562125.</t>
+    <t>Spandana Heart &amp; Super Speciality Hospital,(A Unit Of Spandana Health Science)</t>
+  </si>
+  <si>
+    <t> #239/206/34A, Near Trinity Complex,Sompura Gate, Sarjapura Main Road,Bangalore-562125.</t>
   </si>
   <si>
     <t>spandanahealthsciences@gmail.com</t>
   </si>
   <si>
     <t>9739746109</t>
   </si>
   <si>
-    <t>ಸ್ಪೈನ್ ಕೇರ್ &amp; ಆರ್ಥೋ ಕೇರ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕ್ಲಿನಿ &amp; ಆರ್‌ಸಿ</t>
-[...2 lines deleted...]
-    <t>#1003/25, 5ನೇ C ಕ್ರಾಸ್, 4ನೇ M ಬ್ಲಾಕ್, ರಾಜಾಜಿ ನಗರ ಪ್ರವೇಶ, ರಾಜಾಜಿ ನಗರ, ಬೆಂಗಳೂರು,</t>
+    <t>Spine Care &amp; Ortho Care Super Speciality Clini &amp; RC</t>
+  </si>
+  <si>
+    <t>#1003/25, 5th C Cross, 4th M Block, Rajaji Nagar Entrance,Rajaji Nagar, Bangalore,</t>
   </si>
   <si>
     <t>kodlady_rotary@rediffmail.com</t>
   </si>
   <si>
     <t>23389357,23389366/ 9620215967/9620215968.</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಐ ಕೇರ್ ಲೇಸರ್ ಎಂಡ್ ಸರ್ಜಿಕಲ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಐ ಕೇರ್, # 118, 1 ನೇ ಹಂತ, 1 ನೇ ಬ್ಲಾಕ್, HBR ಲೇಔಟ್ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು-560043</t>
+    <t>Sri Eye Care Laser And Surgical Centre</t>
+  </si>
+  <si>
+    <t>Sri Eye Care, # 118, 1st Stage, 1st Block, HBR Layout main road, Bengaluru-560043</t>
   </si>
   <si>
     <t>centrehead@srieye.care</t>
   </si>
   <si>
     <t>0422-4242000, 094443317791</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಜಯದೇವ ಹೃದಯರಕ್ತನಾಳದ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನೆ ಮತ್ತು ಕೆಸಿ ಜನರಲ್ ಆಸ್ಪತ್ರೆ ಆವರಣ</t>
-[...2 lines deleted...]
-    <t>ಉಪಗ್ರಹ ಕೇಂದ್ರ, 2ನೇ ಮಹಡಿ, ಕೆಸಿ ಜನರಲ್ ಆಸ್ಪತ್ರೆ ಆವರಣ, ಮಲ್ಲೇಶ್ವರಂ, ಬೆಂಗಳೂರು -560003.</t>
+    <t>Sri Jayadeva Institute of Cardiovascular Sciences &amp; Research &amp; KC General Hospital Premeses</t>
+  </si>
+  <si>
+    <t>Satellite Center, 2nd Floor, KC General Hospital Premises, Malleshwaram, Bangalore -560003.</t>
   </si>
   <si>
     <t>director@jayadevacardilogy.com</t>
   </si>
   <si>
     <t>080-22977278</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#301,3 ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಹಳೆಯ ವಿಸ್ತರಣೆ, ಕೆ ಆರ್ ಪುರಂ, ಬೆಂಗಳೂರು</t>
+    <t>Sri Lakshmi Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#301,3rd Main road, Old Extension,K R Puram, Bangalore</t>
   </si>
   <si>
     <t>ceolakshmihospitals@gmail.com</t>
   </si>
   <si>
     <t>9901711716</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಿದ್ಧಾರ್ಥ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಟಿ ಬೇಗೂರು, ನೆಲಮಗಲ ತಾಲೂಕು, ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ ಜಿಲ್ಲೆ -562123</t>
+    <t>Sri Siddhartha Institute of Medical Science Hospital &amp; Research Centre</t>
+  </si>
+  <si>
+    <t>T Begur, Nelamagala Taluk, Bangalore Rural District -562123</t>
   </si>
   <si>
     <t>ms@ssimrc.in</t>
   </si>
   <si>
     <t>080-27733</t>
   </si>
   <si>
-    <t>SS ಸ್ಪರ್ಶ ಆಸ್ಪತ್ರೆ RR ನಗರ</t>
-[...2 lines deleted...]
-    <t>8, 4ನೇ ಅಡ್ಡರಸ್ತೆ, ಜವರಂದದೊಡ್ಡಿ, RR ನಗರ, ಬೆಂಗಳೂರು, ಕರ್ನಾಟಕ 560098</t>
+    <t>SS SPARSH HOSPITAL RR Nagar</t>
+  </si>
+  <si>
+    <t>8, 4th Cross Rd, Javarandoddi, RR Nagar, Bengaluru, Karnataka 560098</t>
   </si>
   <si>
     <t>saleem.m@sparshhospital.com</t>
   </si>
   <si>
     <t>7411737775</t>
   </si>
   <si>
-    <t>ಸುನೇತ್ರಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸುನೇತ್ರಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 519/34, 2 ನೇ ಕ್ರಾಸ್, 10 ನೇ ಮುಖ್ಯ, 2 ನೇ ಬ್ಲಾಕ್, BSK 1 ನೇ ಹಂತ, ಬೆಂಗಳೂರು</t>
+    <t>Sunetra Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sunetra Eye Hospital, # 519/34, 2nd Cross, 10th Main, 2nd Block, BSK 1st Stage, Bangalore</t>
   </si>
   <si>
     <t>sunetraeyehospital@hotmail.com</t>
   </si>
   <si>
     <t>080-22410500, 9880931032</t>
   </si>
   <si>
-    <t>ಸುವೀಕ್ಷಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಜಯಪುರ, ದೇವನಹಳ್ಳಿ (ತ), ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ -562135.</t>
+    <t>Suviksha Hospital</t>
+  </si>
+  <si>
+    <t>Vijayapura, Devanahalli (T),Bangaluru Rural -562135.</t>
   </si>
   <si>
     <t>suvikshahospital@gmail.com</t>
   </si>
   <si>
     <t>9731345727</t>
   </si>
   <si>
-    <t>ಆಕ್ಸ್‌ಫರ್ಡ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಯಡವನಹಳ್ಳಿ ಗ್ರಾಮ, ಅತ್ತಿಬೆಲೆ ಹೋಬಳಿ, ಆನೇಕಲ್ Tq, ಬೆಂಗಳೂರು.</t>
+    <t>The Oxford Medical College Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>Yadavanahalli Village, Attibele Hobli, Anekal Tq, Bengaluru.</t>
   </si>
   <si>
     <t>insurance.tomch@theoxford.edu</t>
   </si>
   <si>
     <t>080-39419000</t>
   </si>
   <si>
-    <t>ಆಘಾತ ಮತ್ತು ತುರ್ತು ನಿಗಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಬೆಂಗಳೂರು ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ, ಬೆಂಗಳೂರು</t>
+    <t>Trauma and Emergency Care Centre</t>
+  </si>
+  <si>
+    <t>Bangalore Medical College and Research Institute, Bangalore</t>
   </si>
   <si>
     <t>traumacareblr123@gmail.com</t>
   </si>
   <si>
     <t>080-26802725</t>
   </si>
   <si>
-    <t>ಸೃಷ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>605/A, ತರಳಬಾಳು ಬಡಾವಣೆ, 2 ನೇ ಹಂತದ ರಸ್ತೆ, ಹದಡಿ ರಸ್ತೆ, ದಾವಣಗೆರೆ  -577005.</t>
+    <t>Srushti Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Davangere</t>
+  </si>
+  <si>
+    <t>605/A, Taralabalu Badavane,2nd Stage Road, Hadadi Road,Davangere  -577005.</t>
   </si>
   <si>
     <t>dr.vijayabg@gmail.com</t>
   </si>
   <si>
     <t>9742109312</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಬಾಣಸವಾಡಿ (HRBR ಲೇಔಟ್)</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, 4 ನೇ ಕ್ರಾಸ್, 3 ನೇ ಬ್ಲಾಕ್, HRBR ಲೇಔಟ್, ಹೆಣ್ಣೂರು ಬಸ್ ಡಿಪೋ ಹತ್ತಿರ, ಬಾಣಸವಾಡಿ, ಬೆಂಗಳೂರು</t>
+    <t>Vasan Eye Care Hospital, Banaswadi (HRBR Layout)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasan Eye Care Hospital, 4th Cross, 3rd Block, HRBR Layout, Near Hennur bus depot, Banaswadi, Bangalore </t>
   </si>
   <si>
     <t xml:space="preserve">hrbrlayout.ka@vasaneye.in </t>
   </si>
   <si>
     <t xml:space="preserve">080-39890600 </t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಬೊಮ್ಮನಹಳ್ಳಿ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಶ್ರೀ ಮಾರುತಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹೊಸೂರು ಮುಖ್ಯ ರಸ್ತೆ, ಬೊಮ್ಮನಹಳ್ಳಿ, ಬೆಂಗಳೂರು</t>
+    <t>Vasan Eye Care Hospital, Bommanahalli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasan Eye Care Hospital, Sri maruthi Complex, hosur main road, bommanahalli, Bangalore </t>
   </si>
   <si>
     <t xml:space="preserve">bommanahalli.ka@vasaneye.in </t>
   </si>
   <si>
     <t xml:space="preserve">080-39890950 </t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಎಚ್‌ಎಸ್‌ಆರ್ ಲೇಔಟ್</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಬಿಡಿಎ ಕಾಂಪ್ಲೆಕ್ಸ್ ಹತ್ತಿರ, ಎಚ್‌ಎಸ್‌ಆರ್ ಲೇಔಟ್, ಬೆಂಗಳೂರು</t>
+    <t>Vasan Eye Care Hospital, HSR Layout</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasan Eye Care Hospital, Near BDA complex, HSR Layout, bangalore </t>
   </si>
   <si>
     <t>hsrlayout.ka@vasaneye.in</t>
   </si>
   <si>
     <t xml:space="preserve">080-39890000 </t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಜಯನಗರ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ .28 &amp; 29, 7ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಕರ್ಣೀಯ ರಸ್ತೆ, 4ನೇ ಬ್ಲಾಕ್, ಜಯನಗರ, ಬೆಂಗಳೂರು - 560011</t>
+    <t>Vasan Eye Care Hospital, Jayanagar</t>
+  </si>
+  <si>
+    <t>Vasan Eye Care Hospital .28 &amp; 29, 7th Main Road, Diagonal Road, 4th Block, Jayanagar, Bangalore - 560011</t>
   </si>
   <si>
     <t>Jayanagar.ka@vasaneye.in</t>
   </si>
   <si>
     <t>8095589951,9620231085,(080)39890500,(080)26542829,30414200</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಕೋರಮಂಗಲ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, 80 ಅಡಿ ರಸ್ತೆ, IBP ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಎದುರು, ಕೋರಮಂಗಲ, ಬೆಂಗಳೂರು</t>
+    <t>Vasan Eye Care Hospital, Koramangala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasan Eye Care Hospital, 80 Feet Road, Opp IBP Petrol Bunk, Koramangala, Bangalore </t>
   </si>
   <si>
     <t>koramangala.ka@vasaneye.in</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಮಾರ್ತಹಳ್ಳಿ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಹೊರ ವರ್ತುಲ ರಸ್ತೆ, ಮಾರ್ತಹಳ್ಳಿ, ಬೆಂಗಳೂರು</t>
+    <t>Vasan Eye Care Hospital, marthahalli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasan Eye Care Hospital, Outer Ring Road, Marthahalli, bangalore </t>
   </si>
   <si>
     <t xml:space="preserve">marathalli.ka@vasaneye.in </t>
   </si>
   <si>
     <t xml:space="preserve">080-39890700 </t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಆರ್ ಟಿ ನಗರ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್, 533, 108 ಬಿ ಸರ್ಕಲ್, ವಿಜಯಲಕ್ಷ್ಮಿ ಆರ್ಕೋಡ್, ಆರ್ ಟಿ ನಗರ, ಬೆಂಗಳೂರು - 560098</t>
+    <t>Vasan Eye Care Hospital, R T Nagar</t>
+  </si>
+  <si>
+    <t>Vasan Eye Care Hospital,  533, 108 B Circle, Vijayalakshmi Arcode, R T Nagar, Bangalore - 560098</t>
   </si>
   <si>
     <t>rtnagar.ka@vasaneye.in</t>
   </si>
   <si>
     <t>080-25443380</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ರಾಜಾಜಿನಗರ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, 46, 19ನೇ ಮುಖ್ಯ, 1ನೇ ಬ್ಲಾಕ್, ರಾಜಾಜಿನಗರ, ಬೆಂಗಳೂರು - 560010</t>
+    <t>Vasan Eye Care Hospital, Rajajinagar</t>
+  </si>
+  <si>
+    <t>Vasan Eye care Hospital,  46, 19th Main, 1st Block, Rajajinagar, Bangalore - 560010</t>
   </si>
   <si>
     <t>rajajinagar.ka@vasaneye.in</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ರಾಜರಾಜೇಶ್ವರಿನಗರ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, 483, 16ನೇ ಕ್ರಾಸ್, ಸೀತಾ ಕಾಂಪ್ಲೆಕ್ಸ್, 18ನೇ ಮುಖ್ಯ, ರಾಜರಾಜೇಶ್ವರಿನಗರ, ಬೆಂಗಳೂರು-560098</t>
+    <t>Vasan Eye Care Hospital, Rajarajewarinagar</t>
+  </si>
+  <si>
+    <t>Vasan Eye Care Hospital,  483, 16th Cross, Seetha Complex, 18th Main, Rajarajewarinagar, Bangalore-560098</t>
   </si>
   <si>
     <t>rrnagar.ka@vasaneye.in</t>
   </si>
   <si>
     <t>080-39890300</t>
   </si>
   <si>
-    <t>ವಿಕ್ಟೋರಿಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಕ್ಟೋರಿಯಾ ಆಸ್ಪತ್ರೆ ಕೆಆರ್ ಮಾರುಕಟ್ಟೆ ಬೆಂಗಳೂರು - 560002</t>
+    <t>Victoria Hospital</t>
+  </si>
+  <si>
+    <t>Victoria Hospital KR Market Bangalore - 560002</t>
   </si>
   <si>
     <t>samcovictoriablr@gmail.com</t>
   </si>
   <si>
     <t>9480819685</t>
   </si>
   <si>
-    <t>ವಿಕ್ಟೋರಿಯಾ ಆಸ್ಪತ್ರೆ ಕ್ಯಾಂಪಸ್</t>
+    <t>Victoria Hospital Campus</t>
   </si>
   <si>
     <t>vanivilas.bmcri@gmail.com</t>
   </si>
   <si>
     <t>080-26702487 / 9449487592</t>
   </si>
   <si>
-    <t>ವಿಜಯ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ವಿಜಯ ನೇತ್ರಾಲಯ, # 5, 20 ನೇ ಕ್ರಾಸ್, ಮಾಳಗಾಲ ಅಂಡರ್ ಪಾಸ್, ರಿಂಗ್ ರಸ್ತೆ, ನಾಗರಭಾವಿ 2 ನೇ ಹಂತ ಬೆಂಗಳೂರು 560091</t>
+    <t>Vijaya Nethralaya</t>
+  </si>
+  <si>
+    <t>Vijaya Nethralaya, # 5, 20th Cross, Malagala under pass, ring road, Nagarbhavi 2nd stage Bangalore 560091</t>
   </si>
   <si>
     <t>vijayanethralaya@hotmail.com</t>
   </si>
   <si>
     <t>26679135/9886847703/08023183834</t>
   </si>
   <si>
-    <t>ವಿಟ್ಟಲ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಠ್ಠಲ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಸಿಎ ಸೈಟ್ .1, 2ನೇ ಕ್ರಾಸ್ 2ನೇ ಮೇನ್, 7ನೇ ಬ್ಲಾಕ್ ಬನಶಂಕರಿ 3ನೇ ಹಂತ, ಹೊಸಕೆರೆಹಳ್ಳಿ, ಬೆಂಗಳೂರು-560 085.</t>
+    <t>Vittal Super Specialty Eye Hospital</t>
+  </si>
+  <si>
+    <t>Vittala Super Speciality Eye Hospital, CA Site .1, 2nd Cross 2nd Main, 7th Block Banashankari 3rd Stage, Hosakerehalli, Bangalore-560 085.</t>
   </si>
   <si>
     <t> info@viio.org</t>
   </si>
   <si>
     <t>26722213/14/15</t>
   </si>
   <si>
-    <t>ವೈದೇಹಿ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನಗಳ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಪ್ರಶಾಂತ್, ವೈದೇಹಿ ಇನ್ಸ್ಟಿಟ್. ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ,#82, ಇಪಿಐಪಿ, ನಲ್ಲೂರ ಹಳ್ಳಿ, ಕೆ.ಆರ್ ಪುರಂ ಹೋಬಳಿ ಮಹದೇವಪುರ ಪೋಸ್ಟ್, ವೈಟ್‌ಫೀಲ್ಡ್ ರಸ್ತೆ, ಬೆಂಗಳೂರು</t>
+    <t>Vydehi Institute of Medical Sciences</t>
+  </si>
+  <si>
+    <t>Dr. Prashanth,Vydehi Inst. Of Medical Sciences &amp; Research Centre,#82, EPIP, Nallura Halli,K.R Puram Hobli Mahadevapura Post,Whitefield Road, Bangalore</t>
   </si>
   <si>
     <t>mhc_bachali3004@vimsmail.com</t>
   </si>
   <si>
     <t>080-28413381/85/ 9880795803 FAX: 080- 28412956</t>
   </si>
   <si>
-    <t>ಆರೋಗ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>8-11-571, ಭಗತ್ ಸಿಂಗ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಅಶೋಕ ಹೋಟೆಲ್ ಎದುರು, ಬೀದರ್ -585401.</t>
+    <t>Aarogya Hospital </t>
+  </si>
+  <si>
+    <t>Bidar</t>
+  </si>
+  <si>
+    <t>8-11-571,Near Bhagat singh Circle,Opp:Ashoka Hotel, Bidar -585401.</t>
   </si>
   <si>
     <t>argbidar@gmail.com</t>
   </si>
   <si>
     <t>9448219944</t>
   </si>
   <si>
-    <t>ಅಪೆಕ್ಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಪೆಕ್ಸ್ ಆಸ್ಪತ್ರೆ
+    <t>Apex Hospital</t>
+  </si>
+  <si>
+    <t>APEX HOSPITAL
 8-11-58/1
-ಹೊಸ ಹೌಸಿಂಗ್ ಕಾಲೋನಿ
-[...1 lines deleted...]
-ಬೀದರ್-585401</t>
+NEW HOUSING COLONY
+BESIDE SAI PUSHPANJALI FUNCTION HALL
+BIDAR-585401</t>
   </si>
   <si>
     <t>apexhospital9@gmail.com</t>
   </si>
   <si>
     <t>9036360396, 9916807217,8123427711,8123427722</t>
   </si>
   <si>
-    <t>ಬಸವಜ್ಯೋತಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಬಸ್ವಜ್ಯೋತಿ ನೇತ್ರಾಲಯ, ಸ್ಟೇಡಿಯಂ ರಸ್ತೆ, ಬೀದರ್ - 580401</t>
+    <t>Basavajyothi Nethralya</t>
+  </si>
+  <si>
+    <t>Basvajyothi Nethralya, Stadium Road, Bidar - 580401</t>
   </si>
   <si>
     <t>drmallikarjuneyehospital@gmail.com</t>
   </si>
   <si>
     <t>9880887906</t>
   </si>
   <si>
-    <t>ದೇಶಪಾಂಡೆ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಕರ್ಣಾಟಕ ಬ್ಯಾಂಕ್ ಹಳೆ ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ ಬೀದರ್ ಹತ್ತಿರ-585401</t>
+    <t>Deshpande Nethralaya</t>
+  </si>
+  <si>
+    <t>Near Karnataka Bank Old Busstand Road Bidar-585401</t>
   </si>
   <si>
     <t>despandehospitalbidar@gmail.com</t>
   </si>
   <si>
     <t>08482-234789, 8861449056, 9449936720</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕ ಸರ್ಕಾರಿ ಜನರಲ್ ಆಸ್ಪತ್ರೆ ಬಸವೇಶ್ವರ ವೃತ್ತ ಮುಖ್ಯ ರಸ್ತೆ ಬೀದರ್</t>
+    <t>District Surgeon Government General Hospital Basaveshwar Circle Main Road Bidar</t>
   </si>
   <si>
     <t>directorbrimsbidar@gmail.com</t>
   </si>
   <si>
     <t>08482-225474, 228366, 240322</t>
   </si>
   <si>
-    <t>ಡಾ ಜಾಧವ್ ಆಸ್ಪತ್ರೆ ಭಾಲ್ಕಿ</t>
-[...2 lines deleted...]
-    <t>ಆರ್ ಎನ್ ಜಾಧವ್ ಆಸ್ಪತ್ರೆ, ಮಿನಿ ವಿಧಾನ ಸೌಧದ ಹತ್ತಿರ, ಮುಖ್ಯ ರಸ್ತೆ, ಭಾಲ್ಕಿ, ಬೀದರ್</t>
+    <t>DR JADHAV HOSPITAL BHALKI</t>
+  </si>
+  <si>
+    <t>R N Jadhav Hospital, near to mini vidhana soudha,main road,bhalki, Bidar</t>
   </si>
   <si>
     <t>Dr.jadhavhospital2016@gmail.com</t>
   </si>
   <si>
     <t>08482-228247</t>
   </si>
   <si>
-    <t>ಡಾ. ಕೃಷ್ಣಮೂರ್ತಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ರೆಹಬಾ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ನಾಯಕಮಾನ್ ಒಳಗೆ, ಬಸವೇಶ್ವರ ವೃತ್ತದ ಹತ್ತಿರ ಬೀದರ್- 585401</t>
+    <t>DR KRISHNAMURTHYS HOSPITAL &amp;REHBA CENTER</t>
+  </si>
+  <si>
+    <t>Inside Nayakaman,Near Basaveshwar Circle Bidar- 585401</t>
   </si>
   <si>
     <t>khrcbidar@gmail.com</t>
   </si>
   <si>
     <t>9110819366</t>
   </si>
   <si>
-    <t>ದುರ್ಗೆ ಕ್ಲಿನಿಕ್ &amp; ಫರ್ಟಿಲಿಟಿ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>KHB ಕಾಲೋನಿ, MIG-II-19, ಶಿವಾಜಿ ಪಾರ್ಕ್ ಹಿಂದೆ, ಹಾಲಯ್ಯ ಚೌಕ್ ಹತ್ತಿರ, ಕಸವ ಕಲ್ಯಾಣ್, ಬೀದರ್ ಜಿಲ್ಲೆ-585328.</t>
+    <t>Durgae Clinic &amp; Fertility Centre</t>
+  </si>
+  <si>
+    <t>KHB Colony, MIG-II-19, Behind Shivaji Park, Near Halayya Chowk, Kasava Kalyan, Bidar Dist-585328.</t>
   </si>
   <si>
     <t>drshantad@gmail.com</t>
   </si>
   <si>
     <t>08482-222244</t>
   </si>
   <si>
-    <t>ಗುಡಗೆ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>8-11-4, ಕ್ರೀಡಾಂಗಣ ರಸ್ತೆ, ಕೆನರಾ ಬ್ಯಾಂಕ್ ಎದುರು, 585401</t>
+    <t>Gudage Hospital</t>
+  </si>
+  <si>
+    <t>8-11-4 , stadium road , opp Canara Bank , 585401</t>
   </si>
   <si>
     <t>drgudage.hospital@gmail.com</t>
   </si>
   <si>
     <t>08482-226841</t>
   </si>
   <si>
-    <t>ಗುರುನಾನಕ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಗುರು ನಾನಕ್ ಆಸ್ಪತ್ರೆ ಗುರುದ್ವಾರ ಶ್ರೀ ನಾನಕ್ ಜೀರಾ ಸಾಹೇಬ್ ಬೀದರ್</t>
+    <t>Gurunanak Hospital</t>
+  </si>
+  <si>
+    <t>GURU NANAK HOSPITAL GURUDWARA SRI NANAK JHIRA SAHEB BIDAR</t>
   </si>
   <si>
     <t>gurunanakhospitalb@gmail.com</t>
   </si>
   <si>
     <t>08482-228247, 9731972028</t>
   </si>
   <si>
-    <t>ಗುರುಪಾದಪ್ಪ ನಾಗಮಾರಪಳ್ಳಿ ಮಲ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕೋ-ಆಪರೇಟಿವ್ ಹಾಸ್ಪಿಟಲ್ &amp; ರಿಸರ್ಚ್ ಸೆಂಟರ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ಗುರು ನಾನಕ್ ಆಸ್ಪತ್ರೆ</t>
+    <t>Gurupadappa Nagamarapalli Multi Super Speciality Co-operative Hospital &amp; Research centre Ltd</t>
+  </si>
+  <si>
+    <t>GURU NANAK HOSPITAL</t>
   </si>
   <si>
     <t>gnhospital888@gmail.com</t>
   </si>
   <si>
     <t>08482-223038, 8762642930</t>
   </si>
   <si>
-    <t>ಹೀಲಿಂಗ್ ಟ್ರೀ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>100 ಹಾಸಿಗೆಗಳ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
+    <t>Healing Tree Hospital</t>
+  </si>
+  <si>
+    <t>A 100 Bedded Multi Speciality Hospital</t>
   </si>
   <si>
     <t>jaris02@gmail.com</t>
   </si>
   <si>
     <t>8867819394</t>
   </si>
   <si>
-    <t>ಕಣ್ಮಣಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಶೋಕ್ ಟಗರೆ ಕಾಂಪ್ಲೆಕ್ಸ್, ಉದ್ಗೀರ್ ರಸ್ತೆ, ಬೀದರ್ - 585401</t>
+    <t>Kanmani Eye Hospital</t>
+  </si>
+  <si>
+    <t>Ashok Tagare Complex, Udgir Road, Bidar - 585401</t>
   </si>
   <si>
     <t>Vikrambhalke@gmail.com</t>
   </si>
   <si>
     <t>9823327134</t>
   </si>
   <si>
-    <t>ಕಸ್ತೂರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಗುರುದ್ವಾರ ಶ್ರೀ ನಾನಕ್ ಜೀರಾ ಸಾಹೇಬ್, ಬೀದರ್</t>
+    <t>Kasturi Hospital</t>
+  </si>
+  <si>
+    <t>Gurudwara Sri Nanak Jhira Saheb, BIDAR</t>
   </si>
   <si>
     <t>drshivkumar81@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">08394-228784, 9844256034/9844256034 </t>
   </si>
   <si>
-    <t>ಮೇಗೂರ್ ಐ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಅಕ್ಕಮಹಾದೇವಿ ಕಾಲೇಜು ಪಕ್ಕ, ಕೆಬ್ ರಸ್ತೆ, ಬೀದರ್-585401.</t>
+    <t>Megur Eye Care Center</t>
+  </si>
+  <si>
+    <t>Beside Akkamahadevi College, Keb Road,Bidar-585401.</t>
   </si>
   <si>
     <t>umegur@rediffmail.com</t>
   </si>
   <si>
     <t>8884484206</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಖಾನೆಲ್ವೆ ಗಲ್ಲಿ, ನ್ಯೂ ಥಾಸಿಲ್ ಆಫೀಸ್ ಹಿಂದೆ, ಭಾಲ್ಕಿ, ಬೀದರ್ -585328.</t>
+    <t>Patil Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Khanelve Galli, Behind New Thasil Office, Bhalki,Bidar -585328.</t>
   </si>
   <si>
     <t>drkavitapatil29@gmail.com</t>
   </si>
   <si>
     <t>9448403444</t>
   </si>
   <si>
-    <t>ಪ್ರಭಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ರಭಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಇಂಡಿಯನ್ ಗ್ಯಾಸ್ ಎದುರು, LIG ಕಾಲೋನಿ, ಮಡಿವಾಳ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಬೀದರ್.</t>
+    <t>Prabha Eye Hospital</t>
+  </si>
+  <si>
+    <t>Prabha Eye Hospital, indian Gas opposite,LIG Colony, Near Madiwal Circle,Bidar.</t>
   </si>
   <si>
     <t>ratkalashwini18@gmail.com</t>
   </si>
   <si>
     <t>9035572325</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಗಜಾನನ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಗಜಾನನ ಆಸ್ಪತ್ರೆ, ದೇವಿ ಕಾಲೋನಿ, ಎಸ್ ಆರ್ ಪಾಟೀಲ್ ದಂತ ಆಸ್ಪತ್ರೆ ಹಿಂದೆ, ಬೀದರ್ - 585401</t>
+    <t>Shree Gajanana Hospital</t>
+  </si>
+  <si>
+    <t>Shree Gajanana Hospital, Devi Colony, Behind S R Patil Dental Hospital, Bidar - 585401</t>
   </si>
   <si>
     <t>drjayashreebembalkar@gmail.com</t>
   </si>
   <si>
     <t>080-26608322, 9845029974</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಆಸ್ಪತ್ರೆ, ಅಕ್ಕಮಹಾದೇವಿ ಕಾಲೇಜು ಹಿಂದೆ, ಮೇಗೂರು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಹತ್ತಿರ, ಬೀದರ್-585401</t>
+    <t>Shree Hospital,Behind Akkamahadevi College,Near Megur Eye Hospital,Bidar-585401</t>
   </si>
   <si>
     <t>shreehospital.bcs@gmail.com</t>
   </si>
   <si>
     <t>8880002002, 8550002002,</t>
   </si>
   <si>
-    <t>ಸಿದ್ದರೋಡ್ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿದ್ದರೋಡ್ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ, ಸಿದ್ಧಾರೂಢ ಮಠದ ಕ್ಯಾಂಪಸ್, ಮನ್ನಳ್ಳಿ ರಸ್ತೆ, ಬೀದರ್</t>
+    <t>Siddaroad Charitable Hospital</t>
+  </si>
+  <si>
+    <t>Siddaroad Charitable Hospital,Siddharoodh Math Campus,Mannalli Road,Bidar</t>
   </si>
   <si>
     <t>08482-234111/ 08482-234849</t>
   </si>
   <si>
-    <t>ತಲವಾಡೆ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತಾಳವಾಡಿ ಆಸ್ಪತ್ರೆ, ಭಾಲ್ಕಿ, ಬೀದರ್ ಜಿಲ್ಲೆ</t>
+    <t>Talwade Hospital</t>
+  </si>
+  <si>
+    <t>Talwadi Hospital, Bhalki, Bidar District</t>
   </si>
   <si>
     <t>talwadehospital2003@gmail.com</t>
   </si>
   <si>
     <t>08484-262610/ 9035069490/ 9480323469/8484262610</t>
   </si>
   <si>
-    <t>ಹೀರಾಲಾಲ್ ಪನ್ನಾಲಾಲ್ ಹೈಸ್ಕೂಲ್ ಎದುರು, ಬೀದರ್ -585401.</t>
+    <t>Opp.Hiralal Pannalal High School,Bidar -585401.</t>
   </si>
   <si>
     <t>talwadehospitalbdr@gmail.com</t>
   </si>
   <si>
     <t>9538312999</t>
   </si>
   <si>
-    <t>ವಾಸು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾಸು ಆಸ್ಪತ್ರೆ, ಮೈಲೂರು ಕ್ರಾಸ್ ಹತ್ತಿರ, ಬಿವಿಬಿ ಕಾಲೇಜು ರಸ್ತೆ, ಬೀದರ್</t>
+    <t>Vasu Hospital</t>
+  </si>
+  <si>
+    <t>Vasu Hospital, Near Mailoor Cross, B V B College Road, Bidar</t>
   </si>
   <si>
     <t>vasuhospital123@gmail.com</t>
   </si>
   <si>
     <t>9379201341</t>
   </si>
   <si>
-    <t>Velemegna ಗುಡ್ ನ್ಯೂಸ್ ಸೊಸೈಟಿ</t>
-[...2 lines deleted...]
-    <t>ವೇಲೆಮೇಘನ ಗುಡ್ ನ್ಯೂಸ್ ಸೊಸೈಟಿ, ಗೋಲೇಖಾನ, ಬೀದರ್-585401</t>
+    <t>Velemegna Good News Society</t>
+  </si>
+  <si>
+    <t>Velemegna Good News Society , Golekhana,Bidar-585401</t>
   </si>
   <si>
     <t>velemegnabidar@gmail.com</t>
   </si>
   <si>
     <t>08482-230467/ 230460, 9620722152</t>
   </si>
   <si>
-    <t>ವಿವೇಕ್ ಸರ್ಜಿಕಲ್ &amp; ಮೆಟರ್ನಿಟಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>MIG 9, KHB ಕಾಲೋನಿ ಬೀದರ್</t>
+    <t>Vivek Surgical &amp; Maternity Nursing Home</t>
+  </si>
+  <si>
+    <t>MIG 9,KHB Colony Bidar</t>
   </si>
   <si>
     <t>drviveknimboor@yahoo.co.in</t>
   </si>
   <si>
     <t>9036774838</t>
   </si>
   <si>
-    <t>ಯಶೋಸಾಯಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ 3, ಬಸವ ಕಾಂಪ್ಲೆಕ್ಸ್, ಕೆಇಬಿ ರಸ್ತೆ, ಎದುರು. GESCOM, ಬ್ಯಾಂಕ್ ಕಾಲೋನಿ, ಬೀದರ್, ಕರ್ನಾಟಕ 585401</t>
+    <t>Yashosai Hospital</t>
+  </si>
+  <si>
+    <t>Plot No 3, Basava Complex, KEB Rd, opp. GESCOM, Bank colony, Bidar, Karnataka 585401</t>
   </si>
   <si>
     <t>hospitalyashosai@gmail.com</t>
   </si>
   <si>
     <t>8884808808</t>
   </si>
   <si>
-    <t>ಬಸವರಾಜೇಂದ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>#728, ನಂಜನಗೂಡು ಮುಖ್ಯ ರಸ್ತೆ, ಮರಿಯಾಯಾ.</t>
+    <t>Basavarajendra Hospital</t>
+  </si>
+  <si>
+    <t>Chamarajanagar</t>
+  </si>
+  <si>
+    <t>#728,Nanjangud main road, Mariyaia.</t>
   </si>
   <si>
     <t>ssrhospital@gmail.com</t>
   </si>
   <si>
     <t>08226-226699</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಚಾಮರಾಜನಗರ</t>
+    <t>District Surgeon, District Hospital, Chamarajanagar</t>
   </si>
   <si>
     <t>dschamarajanagar@gmail.com</t>
   </si>
   <si>
     <t>9845638929, 8618246155</t>
   </si>
   <si>
-    <t>ಜೆಎಸ್ಎಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜೆಎಸ್‌ಎಸ್ ಆಸ್ಪತ್ರೆ, ಬಿ.ಆರ್. ರಸ್ತೆ, ಚಾಮರಾಜನಗರ-571313</t>
+    <t>JSS Hospital</t>
+  </si>
+  <si>
+    <t>JSS Hospital, B.R. Road, Chamrajanagar-571313</t>
   </si>
   <si>
     <t>jsschcorp@gmail.com</t>
   </si>
   <si>
     <t>08226-222201</t>
   </si>
   <si>
-    <t>ಶಾಸ್ತಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಓಲ್ಡ್ ಯೂನಿಯನ್ ಬ್ಯಾಂಕ್ ಕಟ್ಟಡ, BSNL ಕಚೇರಿಯ ಹಿಂದೆ, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಯಳಂದೂರು, ಚಾಮರಾಜನಗರ -571441.</t>
+    <t>Shastha Eye Hospital</t>
+  </si>
+  <si>
+    <t>Old Union Bank Building,Behind BSNL Office,Near Bus stand, Yelandur,Chamarajanagar -571441.</t>
   </si>
   <si>
     <t>natarajuyb4@gmail.com</t>
   </si>
   <si>
     <t>9964248539</t>
   </si>
   <si>
-    <t>VAM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಗಿರಿಧರ್, ವಿಎಎಂ ಆಸ್ಪತ್ರೆ, ಊಟಿ ಮೈಸೂರು ರಸ್ತೆ (ಕೆಪಿಟಿಸಿಎಲ್ ಹತ್ತಿರ) ಗುಂಡ್ಲುಪೇಟೆ-571111 ಚಾಮರಾಜನಗರ</t>
+    <t>VAM Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Giridhar, VAM Hospital, Ooty Mysore Road (Near KPTCL)Gundlupet-571111 Chamarajnagar</t>
   </si>
   <si>
     <t>vamhgpt@gmail.com</t>
   </si>
   <si>
     <t>08224-254848/ 9448066720</t>
   </si>
   <si>
-    <t>ಚೈತನ್ಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಹಳೆಯ ಪ್ರೇಮ್ ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ, ಅಭಿಲಾಷ್ ಲೇಔಟ್, ಬಿಎಚ್ ರಸ್ತೆ, ಗೌರಿಬಿದನೂರು, ಚಿಕ್ಕಬಳ್ಳಾಪುರ-561208</t>
+    <t>Chaitanya Eye Hospital</t>
+  </si>
+  <si>
+    <t>Chikkaballapur</t>
+  </si>
+  <si>
+    <t>Old Prem Hospital Building, Abhilash Layout, BH Road, Gauribidanur, Chikkaballapur-561208</t>
   </si>
   <si>
     <t>Insurance.cehgbd@gmail.com</t>
   </si>
   <si>
     <t>7639829012</t>
   </si>
   <si>
-    <t>ಡೆಕ್ಕನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡೆಕ್ಕನ್ ಆಸ್ಪತ್ರೆ, K.S.R.T.C ಡಿಪೋ ಎದುರು, ಚಿಂತಾಮಣಿ-563125, ಚಿಕ್ಕಬಳ್ಳಾಪುರ ಜಿಲ್ಲೆ.</t>
+    <t>Deccan Hospital</t>
+  </si>
+  <si>
+    <t>Deccan Hospital, Opp.K.S.R.T.C Depot, Chintamani-563125,Chikkaballapur district.</t>
   </si>
   <si>
     <t>deccanhospital@gmail.com</t>
   </si>
   <si>
     <t>08152-251328/ 9845610296</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕ ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>District Surgeon District Hospital Chikkaballapura</t>
   </si>
   <si>
     <t>dscbpur@gmail.com</t>
   </si>
   <si>
     <t>08156-271222 / 9611843935</t>
   </si>
   <si>
-    <t>ಜೈನ್ ಮಿಷನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#412/32/2, ಕರ್ನಾಟಕ ಸೀಡ್ಸ್ ಕಾರ್ಪೊರೇಷನ್ ಪಕ್ಕದಲ್ಲಿ, ಬಿಬಿ ರಸ್ತೆ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>Jain Mission Hospital</t>
+  </si>
+  <si>
+    <t>#412/32/2, Beside karnataka Seeds Corporation, BB Road, Chikkaballapura</t>
   </si>
   <si>
     <t>pdns2004@gmail.com</t>
   </si>
   <si>
     <t>9448168137</t>
   </si>
   <si>
-    <t>ಜೀವನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜೀವನ್ ಆಸ್ಪತ್ರೆ, ಬಿ.ಬಿ.ರಸ್ತೆ, ಸಿಡ್ಲಘಟ್ಟ ವೃತ್ತ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>Jeevan Hospital</t>
+  </si>
+  <si>
+    <t>Jeevan Hospital, B.B. Road, Sidlaghatta Circle, Chikkaballapura</t>
   </si>
   <si>
     <t>Nagaraj.gangangoudar@gmail.com</t>
   </si>
   <si>
-    <t>ಲಕ್ಷ್ಮಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 433, ಕರ್ನಾಟಕ ಬ್ಯಾಂಕ್ ಪಕ್ಕದಲ್ಲಿ, CSI ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>Lakshmi Eye Hospital, Chikkaballapura</t>
+  </si>
+  <si>
+    <t>Lakshmi Eye Hospital, # 433, Beside Karnataka Bank, CSI Hospital Rd, Chikkaballapura</t>
   </si>
   <si>
     <t>ranganathsvr1990@gmail.com</t>
   </si>
   <si>
     <t>9591872299, 8971528825</t>
   </si>
   <si>
-    <t>ಮಾನಸ ಆಸ್ಪತ್ರೆ, ಗೌರಿಬದನೂರು</t>
-[...2 lines deleted...]
-    <t>ಮಾನಸ ಆಸ್ಪತ್ರೆ B. H. ರಸ್ತೆ ಗೌರಿಬಿದನೂರು, ಚಿಕ್ಕಬಳ್ಳಾಪುರ ಜಿಲ್ಲೆ</t>
+    <t>Manasa Hospital, Gouribadanur</t>
+  </si>
+  <si>
+    <t>Manasa Hospital B. H. Road Gowribidanur,Chikkaballapur district</t>
   </si>
   <si>
     <t>manasa_hospital@ymail.com</t>
   </si>
   <si>
     <t>08155-284150/7760404131</t>
   </si>
   <si>
-    <t>ಮಂಜುಳಾ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಮಂಜುಳಾ ನೇತ್ರಾಲಯ ಎ ಎಂ ಎನ್ ಕಾಂಪ್ಲೆಕ್ಸ್ ಎದುರು ಸೇಂಟ್ ಜೋಸೆಫ್ ಕಾನ್ವೆಂಟ್ ಶಾಲೆ ಶಿಡ್ಲಗಟ್ಟಾ ರಸ್ತೆ ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>Manjula Nethralaya</t>
+  </si>
+  <si>
+    <t>Manjula Nethralaya A M N complex opposite st's joseph convent school shidlagatta road chikkaballapur</t>
   </si>
   <si>
     <t>manjulanethralaya@gmail.com</t>
   </si>
   <si>
     <t>9986637153/8156273506/7829914506</t>
   </si>
   <si>
-    <t>ಮೈಸೂರು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮೈಸೂರು ಆಸ್ಪತ್ರೆ, ಸಾಮ್ರಾಟ್ ಕಾಲೇಜು ಎದುರು, ವೆಂಕಟೇಶ್ವರ ವಿಸ್ತರಣೆ, ಚಿಂತಾಮಣಿ - 563125</t>
+    <t>Mysore Hospital</t>
+  </si>
+  <si>
+    <t>Mysore Hospital, Opp Samrat College, Venkateshwara Extention, Chintamani - 563125</t>
   </si>
   <si>
     <t>mysorehospital2@gmail.com</t>
   </si>
   <si>
     <t>08154-252158, 9972822443</t>
   </si>
   <si>
-    <t>ಪೂರ್ಣಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪೂರ್ಣ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಬೆಸ್ಕಾಂ ಕಚೇರಿಯ ಹಿಂಭಾಗ, ಚಿಂತಾಮಣಿ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ</t>
+    <t>Poorna Eye Hospital</t>
+  </si>
+  <si>
+    <t>Poorna Eye Hospital, behand Bescom office,Chintamani, Chickballapur</t>
   </si>
   <si>
     <t>poornaeyehospitalchintamani@gmail.com</t>
   </si>
   <si>
     <t>08267-221643/ 222847</t>
   </si>
   <si>
-    <t>ಆರ್.ಎಸ್.ಎಲ್. ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>RSL ನರ್ಸಿಂಗ್ ಹೋಮ್, ಚಿಂತಾಮಣಿ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ ಜಿಲ್ಲೆ.</t>
+    <t>R.S.L. Nusing Home</t>
+  </si>
+  <si>
+    <t>RSL Nursing Home, Chintamani, Chikkaballapur district.</t>
   </si>
   <si>
     <t>rslnursinghome@gmail.com</t>
   </si>
   <si>
     <t>9448155506</t>
   </si>
   <si>
-    <t>ರಾಧಾ ಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ನಂ.10, N R ವಿಸ್ತರಣೆ, ಮುನ್ಸಿಪಲ್ ಪಾರ್ಕ್ ಹಿಂದೆ, ಶ್ರೀ ರಾಮ ಮಂದಿರದ ಹತ್ತಿರ, ಚಿಂತಾಮಣಿ -563125.</t>
+    <t>Radhaa Krishna Hospital</t>
+  </si>
+  <si>
+    <t>Ward no.10, N R Extension,Behind Muncipal Park, Near Sri Rama Mandir,Chintamani -563125.</t>
   </si>
   <si>
     <t>drsnehas1908@gmail.com</t>
   </si>
   <si>
     <t>9880621777</t>
   </si>
   <si>
-    <t>ಸೌಮ್ಯಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸೌಮ್ಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 14, BB ರಸ್ತೆ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ, ಕರ್ನಾಟಕ 562101.</t>
+    <t>Soumya Eye Hospital</t>
+  </si>
+  <si>
+    <t>Soumya Eye Hospital,14, BB Rd, Chikkaballapur, Karnataka 562101.</t>
   </si>
   <si>
     <t>drsharan_2006@rediffmail.com</t>
   </si>
   <si>
     <t>9845702027</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>B.H ರಸ್ತೆ ಎದುರು: Sti Krishna Grand Hotel Gowribidanur - 561208</t>
+    <t>Sri Sai Nethralaya</t>
+  </si>
+  <si>
+    <t>B.H Road Opp: Sti Krishna Grand Hotel Gowribidanur - 561208</t>
   </si>
   <si>
     <t>srisainethralaya@gmail.com</t>
   </si>
   <si>
     <t>97433839070</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸತ್ಯ ಸಾಯಿ ಸರಳಾ ಮೆಮೋರಿಯಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸತ್ಯಸಾಯಿ ಗ್ರಾಮ, ಮುದ್ದೇನಹಳ್ಳಿ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ -562101.</t>
+    <t>Sri Sathya Sai Sarala Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Sathya Sai Grama, Muddenahalli, Chikkaballapur -562101.</t>
   </si>
   <si>
     <t>ashimavo.dutta@smsimsr.org</t>
   </si>
   <si>
     <t>9845032785</t>
   </si>
   <si>
-    <t>ಆದರ್ಶ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಆದರ್ಶ ಆಸ್ಪತ್ರೆ, ಅಂಬೇಡ್ಕರ್ ರಸ್ತೆ, ಮೇಲಿನ ಪೇಟೆ, ಕೊಪ್ಪ, ಚಿಕ್ಕಮಂಗಳೂರು</t>
+    <t>Adarsha Hospital</t>
+  </si>
+  <si>
+    <t>Chikkamagaluru</t>
+  </si>
+  <si>
+    <t>Adarsha Hospital, Ambedkar Road, Upper pet, Koppa,Chikkamangalur</t>
   </si>
   <si>
     <t>drnataraj68@gmail.com</t>
   </si>
   <si>
     <t>9481653362</t>
   </si>
   <si>
-    <t>ಆಶ್ರಯ ಆಸ್ಪತ್ರೆ, ಚಿಕ್ಕಮಗಳೂರು</t>
-[...2 lines deleted...]
-    <t>ಆಶ್ರಯ ಆಸ್ಪತ್ರೆ, ಪಿ ಬಿ 77, ನಾಯ್ಡು ಸ್ಟ್ರೀಟ್, ಚಿಕ್ಕಮಗಳೂರು - 577101</t>
+    <t>Ashraya Hospital,Chickmagalur</t>
+  </si>
+  <si>
+    <t>Ashraya Hospital, P B  77, Naidu Street, Chikmagalur - 577101</t>
   </si>
   <si>
     <t>ashrayahospitalckm@gmail.com</t>
   </si>
   <si>
     <t>7891011393 , 9036461934</t>
   </si>
   <si>
-    <t>ಬಾಲಾಜಿ ನರ್ಸಿಂಗ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಬಾಲಾಜಿ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಟಿ.ಬಿ. ರಸ್ತೆ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು</t>
+    <t>Balaji Nursisng Hospital</t>
+  </si>
+  <si>
+    <t>Balaji Nursisng Home T.B. Road, Kadur, Chickmagalore</t>
   </si>
   <si>
     <t>balajinh1980kadur@gmail.com</t>
   </si>
   <si>
     <t>08267-221320</t>
   </si>
   <si>
-    <t>ಚೇತನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>NH 206, B.H ರಸ್ತೆ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು -577548</t>
+    <t>Chetana Hospital</t>
+  </si>
+  <si>
+    <t>NH 206, B.H Road,Kadur, Chikmaglur -577548</t>
   </si>
   <si>
     <t>way2manoj@yahoo.co.in</t>
   </si>
   <si>
     <t>9742507281</t>
   </si>
   <si>
-    <t>ದರ್ಶನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ ಚಿಕ್ಕಮಗಳೂರು</t>
-[...2 lines deleted...]
-    <t>ದರ್ಶನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಕೆಎಸ್ಆರ್ಟಿಸಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಯುಬಿ ರಸ್ತೆ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು</t>
+    <t>Dharshan Eye Care Hospital Chickmagalur</t>
+  </si>
+  <si>
+    <t>Dharshan Eye Care Hospital, Near KSRTC Bus Stand, UB Road, Kadur, Chickmagalur</t>
   </si>
   <si>
     <t>kadurdarshaneyecare@gmail.com</t>
   </si>
   <si>
     <t>7019534263</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಚಿಕ್ಕಮಗಳೂರು</t>
+    <t>District Surgeon,District Hospital,Chikmagalur</t>
   </si>
   <si>
     <t>dschikmagalur@gmail.com</t>
   </si>
   <si>
     <t>8310160860</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಮೆಮೋರಿಯಲ್ ಚಾರಿಟೇಬಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಕಾವೇರಿ ಮೆಮೋರಿಯಲ್ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ, ಮಹಾವೀರ್ ರಸ್ತೆ, ಕಳಸ, ಮೂಡಿಗೆರೆ ತಾಲೂಕು, ಚಿಕ್ಕಮಗಳೂರು</t>
+    <t>Kaveri Memorial Charitable Hospital</t>
+  </si>
+  <si>
+    <t>Kaveri Memorial Charitable Hospital, Mahaveer Road, Kalasa, Mudigere Taluk, Chikmagalur</t>
   </si>
   <si>
     <t>vikramprabhukp@gmail.com</t>
   </si>
   <si>
     <t>9480923200 , 9481671986</t>
   </si>
   <si>
-    <t>KRS ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ಬಸವನಹಳ್ಳಿ ಮುಖ್ಯ ರಸ್ತೆ, ಚಿಕ್ಕಮಗಳೂರು</t>
+    <t>KRS Multispeciality Hospital Pvt ltd</t>
+  </si>
+  <si>
+    <t>Basavanahalli Main Road, Chikkamagalure</t>
   </si>
   <si>
     <t>krshealth79@gmail.com</t>
   </si>
   <si>
     <t>9880917940</t>
   </si>
   <si>
-    <t>ಮಧು ಆರ್ಥೋ ಮತ್ತು ಟ್ರಾಮಾ ಸೆಂಟರ್, ಕಡೂರು</t>
-[...2 lines deleted...]
-    <t>#3ನೇ ಕ್ರಾಸ್, ಯುಬಿ ರಸ್ತೆ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು -577548</t>
+    <t>Madhu Ortho &amp; Trauma Centre, Kadur</t>
+  </si>
+  <si>
+    <t>#3rd Cross, UB Road, Kadur, Chickmagalur -577548</t>
   </si>
   <si>
     <t>madhuorthotrauma@gmail.com</t>
   </si>
   <si>
     <t>9036510396</t>
   </si>
   <si>
-    <t>ಪ್ರಶಮಣಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ರಶಾಮಣಿ ಆಸ್ಪತ್ರೆ, ಬಾಲ್ಗಡಿ ರಸ್ತೆ, ಕೊಪ್ಪ. ಕೊಪ್ಪ ತಾಲೂಕು, ಚಿಕ್ಕಮಗಳೂರು ಜಿಲ್ಲೆ.</t>
+    <t>Prashamani Hospital</t>
+  </si>
+  <si>
+    <t>Prashamani Hospital, Balgadi Road,Koppa. Koppa Taluk, Chikkamagalore Dist.</t>
   </si>
   <si>
     <t>prashamanihospital07@gmail.com</t>
   </si>
   <si>
     <t>9353958181</t>
   </si>
   <si>
-    <t>ಪುಷ್ಪಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮುಖ್ಯರಸ್ತೆ, ಅಗ್ರಹಾರ, ನರಸಿಂಹರಾಜಪುರ, ಚಿಕ್ಕಮಗಳೂರು.</t>
+    <t>Pushpa Hospital</t>
+  </si>
+  <si>
+    <t>Main Road, Agrahara, Narasimharajapura, Chikkamagalur.</t>
   </si>
   <si>
     <t>pushpacharitabletrust@yahoo.co.in</t>
   </si>
   <si>
     <t>8088749346</t>
   </si>
   <si>
-    <t>ಆರ್ಸಿಎಸ್ ಹರ್ಷಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತ್ಯಾಗರಾಜ ರಸ್ತೆ, ಕೊಪ್ಪ, ಚಿಕ್ಕಮಗಳೂರು -577126.</t>
+    <t>RCS Harshalakshmi Hospital</t>
+  </si>
+  <si>
+    <t>Thayagaraja road, Koppa,Chikkamagaluru -577126.</t>
   </si>
   <si>
     <t>harshalakshmihospitalkoppa@gmail.com</t>
   </si>
   <si>
     <t>9448025780</t>
   </si>
   <si>
-    <t>ರೆಟಿಕಾರ್ನ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, ಕೃಷ್ಣ ಆರ್ಕೇಡ್, ಮಲ್ಲಂದೂರು ರಸ್ತೆ, ಚಿಕಮಗಳೂರು -577101.</t>
+    <t>Reticorn Eye Hospital</t>
+  </si>
+  <si>
+    <t>1st Floor, Krishna Arcade,Mallandur Road, Chikamagalur -577101.</t>
   </si>
   <si>
     <t>docsachi@gmail.com</t>
   </si>
   <si>
     <t>9482852884</t>
   </si>
   <si>
-    <t>ರೋಟರಿ ಶ್ರೀಮತಿ. ಧನ್ನಿದೇವಿ ಸಿಪಾನಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರೋಟರಿ ಶ್ರೀಮತಿ. ಧನ್ನಿದೇವಿ ಸಿಪಾನಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಜೀವನ್ ಸಂಧ್ಯಾ, ಕದ್ರಿಮಿದ್ರಿ, ಮುಗ್ತಿಹಳ್ಳಿ ಅಂಚೆ, ಚಿಕ್ಕಮಗಳೂರು - 577133</t>
+    <t>Rotary  Smt. Dhannidevi Sipani Eye Hospital</t>
+  </si>
+  <si>
+    <t>Rotary  Smt. Dhannidevi Sipani Eye Hospital, Jeevan Sandhya, Kadrimidri, Mugthihalli Post, Chickkamagalur - 577133</t>
   </si>
   <si>
     <t>jeevan_sandhya@rediffmail.com</t>
   </si>
   <si>
     <t>8310687216</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಿತ ಆಸ್ಪತ್ರೆ (ಆರೋಗ್ಯ ಸುರಕ್ಷಿತ ಆಸ್ಪತ್ರೆ ಆರೈಕೆಯ ಘಟಕ &amp; ಪರಿಹಾರಗಳು ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್)</t>
-[...2 lines deleted...]
-    <t>ಜೋಲ್ಡಾಲ್ ಹೆಲ್ತ್‌ಕೇರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ರತ್ನಗಿರಿ ರಸ್ತೆ, ಚಿಕ್ಕಮಗಳೂರು -577101.</t>
+    <t>Secure Hospital(A Unit of health secure hospital care  &amp; Solutions pvt ltd)</t>
+  </si>
+  <si>
+    <t>Joldal healthcare complex , Rathnagiri road,Chikkamagalure -577101.</t>
   </si>
   <si>
     <t>dranilbidri@securehospitals.in</t>
   </si>
   <si>
     <t>9741272222</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಅಭಿನವ ವಿದ್ಯಾತೀರ್ಥ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಪಿ.ಬಿ. ನಂ-13, ವಿದ್ಯಾರಣ್ಯಪುರ ಗ್ರಾಮ, ಶೃಂಗೇರಿ-577139.</t>
+    <t>Sri Abhinava Vidyatirtha Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>P.B. No-13, Vidyaranyapura Village,Sringeri-577139.</t>
   </si>
   <si>
     <t>Insurancesavmh@gmail.com</t>
   </si>
   <si>
     <t>7760324544</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ರಾಘವೇಂದ್ರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಸ್‌ಬಿಕೆ ಟವರ್, 2ನೇ ಮಹಡಿ, ಚೆಕ್ ಪೋಸ್ಟ್ ಹತ್ತಿರ, ಯುಬಿ ರಸ್ತೆ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು -577548.</t>
+    <t>Sri Raghavendra Eye Hospital</t>
+  </si>
+  <si>
+    <t>SBK Tower, 2nd Floor, Near Check  post, UB Road,Kadur, Chikkamaguluru -577548.</t>
   </si>
   <si>
     <t>raghavendraeyehospital2023@gmail.com</t>
   </si>
   <si>
     <t>9972201696</t>
   </si>
   <si>
-    <t>ಅಕ್ಷಯ್ ಗ್ಲೋಬಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...5 lines deleted...]
-    <t>ಎದುರು ಶ್ರೀರಾಮ ಕಲ್ಯಾಣ ಮಂಟಪ, ಚಳ್ಳಕೆರೆ ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ-577501</t>
+    <t>Akshay Global Hospital</t>
+  </si>
+  <si>
+    <t>Chitradurga</t>
+  </si>
+  <si>
+    <t>Opp. Sri Rama Kalyana Mantap, Challakere Road, Chitradurga-577501</t>
   </si>
   <si>
     <t>bmchrccta@gmail.com</t>
   </si>
   <si>
     <t>9845200810</t>
   </si>
   <si>
-    <t>ಬಸಪ್ಪ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ತುರುವನೂರು ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>Basappa Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Turuvanur Road,Chitradurga -577501.</t>
   </si>
   <si>
     <t>basappahospitals@gmail.com</t>
   </si>
   <si>
     <t>9591123223</t>
   </si>
   <si>
-    <t>ಬಸವೇಶ್ವರ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು</t>
-[...2 lines deleted...]
-    <t>ಬಸವೇಶ್ವರ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು SJM ಕ್ಯಾಂಪಸ್, ಚಿತ್ರದುರ್ಗ-577502</t>
+    <t>Basaveswara Medical College</t>
+  </si>
+  <si>
+    <t>Basaveshwara Medical College SJM Campus,Chitradurga-577502</t>
   </si>
   <si>
     <t>9663108899</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಚಿತ್ರದುರ್ಗ-577501</t>
+    <t>District Surgeon,District Hospital,Chitradurga-577501</t>
   </si>
   <si>
     <t>dschitradurga@gmail.com</t>
   </si>
   <si>
     <t>9886371242</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದುರ್ಗದಸಿರಿ ಕಾಂಪ್ಲೆಕ್ಸ್, RTO ಆಫೀಸ್ ಹತ್ತಿರ ತುರುವನೂರು ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ.</t>
+    <t>Drishti Eye Hospital</t>
+  </si>
+  <si>
+    <t>Durgadasiri Complex, Near RTO Office Turuvanuru Road, Chitradurga.</t>
   </si>
   <si>
     <t>sandeep.aithal@drishticare.org</t>
   </si>
   <si>
     <t>9060321255</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ಧಾಮಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಸಂಗೀತ ಶೋರೂಮ್, ಕೆನರಾ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಮುಖ್ಯ ರಸ್ತೆ, ಹಿರಿಯೂರು.</t>
+    <t>Dristi Dhama eye Hospital</t>
+  </si>
+  <si>
+    <t>Opp: sangeetha showroom, Near canara bank , Main Road, Hiriyur.</t>
   </si>
   <si>
     <t>drishtidhama.hiriyur@gmail.com</t>
   </si>
   <si>
     <t>9620445409</t>
   </si>
   <si>
-    <t>ಲಕ್ಷ್ಮಿ ಶ್ರೀನಿವಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮಿ ಶ್ರೀವಿನಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಸೋಮುಗುಡ್ಡ ರಸ್ತೆ, ಟಿ.ಬಿ ಹತ್ತಿರ. ಚಳ್ಳಕೆರೆ, ಚಿತ್ರದುರ್ಗ- ಜಿಲ್ಲೆ.</t>
+    <t>Laksmi Srinivasa Nursing Home</t>
+  </si>
+  <si>
+    <t>Lakshmi Srivinasa Nursing Home, Somugudda Road,Near T.B. Challakere,Chitradurga- dist.</t>
   </si>
   <si>
     <t>lsnhbhs@yahoo.com</t>
   </si>
   <si>
     <t>08195-250953/ 9845307653</t>
   </si>
   <si>
-    <t>ನೇತ್ರಜೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನೇತ್ರಜೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಹೀರೋ ಹೋಂಡಾ ಶೋ ರೂಮ್ ಹತ್ತಿರ, ಹೊಸ ನೀರಿನ ಟ್ಯಾಂಕ್ ಎದುರು, ತುರುವನೂರು ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ</t>
+    <t>Nethrajothi Eye Hospital</t>
+  </si>
+  <si>
+    <t>Nethrajothi Eye Hospital, Near Hero Honda Show room, Opp New water Tank, Turuvanur Road, Chitradurga</t>
   </si>
   <si>
     <t>Dr_kmurthy@hotmail.com</t>
   </si>
   <si>
     <t>9448154572/ 08194230456</t>
   </si>
   <si>
-    <t>ನೇತ್ರಾಲಯ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಮಾರುತಿ ಕಾಂಪ್ಲೆಕ್ಸ್, OPP SJM ಕಾಲೇಜು ಮಾರುತಿ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಪಕ್ಕದಲ್ಲಿ, ಖಾಸಗಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಹೊಸದುರ್ಗ.</t>
+    <t>Nethralaya Eye Hospital</t>
+  </si>
+  <si>
+    <t>Maruthi Complex, OPP SJM College Beside Maruthi Nursing Home, Near Private Bus Stand, Hosadurga.</t>
   </si>
   <si>
     <t>Nethralayaeyehospitalhosadurga@gmail.com</t>
   </si>
   <si>
     <t>9035631004</t>
   </si>
   <si>
-    <t>ತಿರುಮಲ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ತಿರುಮಲ ಆಸ್ಪತ್ರೆ, ಶಾಂತಿ ನಗರ, ಎಲ್‌ಐಸಿ ಕಚೇರಿ ಹಿಂಭಾಗ, ಚಳ್ಳಕೆರೆ, ಚಿತ್ರದುರ್ಗ.</t>
+    <t>Thirumala Hospital</t>
+  </si>
+  <si>
+    <t>Sri Thirumala Hospital, Shanthi Nagara, Behind LIC Office, Challakere, Chitradurga.</t>
   </si>
   <si>
     <t>drvsvas@gmail.com</t>
   </si>
   <si>
     <t>9686145664</t>
   </si>
   <si>
-    <t>ವಿನಾಯಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>SJM ಲೇಔಟ್, ಖಾಸಗಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಹೊಸದುರ್ಗ -577527.</t>
+    <t>Vinayaka Hospital</t>
+  </si>
+  <si>
+    <t>SJM Layout,Near Private Bus stand,Hosadurga -577527.</t>
   </si>
   <si>
     <t>vinayakachildrenshospital@gmail.com</t>
   </si>
   <si>
     <t>9663584807</t>
   </si>
   <si>
-    <t>ವಿಶ್ವಬಂಧು ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ರುಕ್ಕ ಏಲಮ್ಮ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಶಾರದಮ್ಮ ರುದ್ರಪ್ಪ ಕಲ್ಯಾಣ ಮಂಟಪದ ಪಕ್ಕ, ಹೊಳಲ್ಕೆರೆ ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ</t>
+    <t>Vishwabandhu Nethralaya</t>
+  </si>
+  <si>
+    <t>Near Rukka Yelamma Temple, Beside Sharadhamma Rudrappa Kalyana Mantapa, Holalkere road, Chitradurga</t>
   </si>
   <si>
     <t>onneshdvg@gmai.com</t>
   </si>
   <si>
     <t>7795087120</t>
   </si>
   <si>
-    <t>ಆಳ್ವಾಸ್ ಆರೋಗ್ಯ ಕೇಂದ್ರ (ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ)</t>
-[...5 lines deleted...]
-    <t>ISO ಪ್ರಮಾಣೀಕೃತ 9001:2015:QACS-A-AHC-08.16.022), ಮೂಡುಬಿದಿರೆ -574227,(D.K)</t>
+    <t>Alvas Health Centre (Multispeciality Hospital)</t>
+  </si>
+  <si>
+    <t>Dakshina Kannada</t>
+  </si>
+  <si>
+    <t>ISO Certified 9001:2015:QACS-A-AHC-08.16.022), Moodbidri -574227,(D.K)</t>
   </si>
   <si>
     <t>ahc@alvas.org</t>
   </si>
   <si>
     <t>9971702217</t>
   </si>
   <si>
-    <t>ಬೆನಕ ಆರೋಗ್ಯ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಬೆನಕ ಆಸ್ಪತ್ರೆ, ಮುಖ್ಯ ರಸ್ತೆ ಉಯಿಜ್ರೆ ದ.ಕ</t>
+    <t>Benaka Health Center</t>
+  </si>
+  <si>
+    <t>Benaka Hospital,Main Road Uijre D.K</t>
   </si>
   <si>
     <t>benaka.health@gmail.com</t>
   </si>
   <si>
     <t>9448153242</t>
   </si>
   <si>
-    <t>ಕಾನ್ಸೆಟ್ಟಾ ಆಸ್ಪತ್ರೆ, ದಕ್ಷಿಣ ಕನ್ನಡ</t>
-[...2 lines deleted...]
-    <t>ಕಾನ್ಸೆಟ್ಟಾ ಆಸ್ಪತ್ರೆ, ಕಿನ್ನಿಗೋಳಿ ಅಂಚೆ, ಮಂಗಳೂರು ತಾಲೂಕು, ದ.ಕ - 574150</t>
+    <t>Concetta Hospital ,Dakshina Kannada</t>
+  </si>
+  <si>
+    <t>Concetta Hospital, Kinnigoli Post, Mangalore Taluk, DK - 574150</t>
   </si>
   <si>
     <t>hospitalconcetta@gmail.com</t>
   </si>
   <si>
     <t>0824-2295121, 9481443312</t>
   </si>
   <si>
-    <t>ಫಾದರ್ ಮುಲ್ಲರ್ ಚಾರಿಟಬಲ್ ಸಂಸ್ಥೆಗಳು</t>
-[...2 lines deleted...]
-    <t>ಫಾ. ಸ್ಟ್ಯಾನಿ ಟೌರೊ Fr ಮುಲ್ಲರ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ, Fr. ಮುಲ್ಲರ್ ರಸ್ತೆ, ಕಂಕನಾಡಿ, ಮಂಗಳೂರು-575002 ದ.ಕ</t>
+    <t>Father Muller Charitable institutions</t>
+  </si>
+  <si>
+    <t>Fr. Stany Tauro Fr Muller Medical College &amp; Hospital, Fr. Muller road, Kankanady, Mangalore-575002 DK</t>
   </si>
   <si>
     <t>inchargemullercredit@fathermuller.in</t>
   </si>
   <si>
     <t>0824-2238134/ 9900459074</t>
   </si>
   <si>
-    <t>ಫಾದರ್ ಮುಲ್ಲರ್ ಆಸ್ಪತ್ರೆ, ತುಂಬೆ</t>
-[...2 lines deleted...]
-    <t>ಫಾದರ್ ಮುಲ್ಲರ್ ಆಸ್ಪತ್ರೆ, ತುಂಬೆ, ಕಂಕನಾಡಿ ಅಂಚೆ, ಮಂಗಳೂರು – 575002</t>
+    <t>Father Muller Hospital, Thumbay</t>
+  </si>
+  <si>
+    <t>Father Muller Hospital, Thumbay, Kankanady Post, Mangalore – 575002</t>
   </si>
   <si>
     <t>fmhthumbay@gmail.com</t>
   </si>
   <si>
     <t>0824-2238334 / 2238134</t>
   </si>
   <si>
-    <t>Fr LM ಪಿಂಟೋ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>Fr LM ಪಿಂಟೋ ಆಸ್ಪತ್ರೆ, ಬದ್ಯಾರ್ ಪಡಂಗಡಿ ಪೊ, ಬೆಳ್ತಂಗಡಿ Tq, ದಕ್ಷಿಣ ಕನ್ನಡ</t>
+    <t>Fr LM Pinto Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fr LM Pinto Hospital, Badyar padangady Po, Belthangadi Tq, Dakshina Kannada </t>
   </si>
   <si>
     <t>lmpintobadyar@gmail.com</t>
   </si>
   <si>
     <t>9481764141</t>
   </si>
   <si>
-    <t>ಇಂಡಿಯಾನಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಹೃದಯ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಇಂಡಿಯಾನಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಹೃದಯ ಸಂಸ್ಥೆ, ಮಹಾವೀರ್ ಸರ್ಕಲ್, ಪಂವೆಲ್, ಕಂಕನಾಡಿ, ಮಂಗಳೂರು - 02</t>
+    <t>Indiana Hospital &amp; Heart Institute</t>
+  </si>
+  <si>
+    <t>Indiana Hospital &amp; Heart Institute, Mahaveer Circle, Pumwell, Kankanadi, Mangalore - 02</t>
   </si>
   <si>
     <t>insurance@indianahospital.in</t>
   </si>
   <si>
     <t>9019021918</t>
   </si>
   <si>
-    <t>ನ್ಯಾಯಮೂರ್ತಿ ಕೆ.ಎಸ್. ಹೆಗ್ಡೆ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನ್ಯಾಯಮೂರ್ತಿ ಕೆ.ಎಸ್. ಹೆಗ್ಡೆ ಚಾರಿಟೇಬಲ್ ಆಸ್ಪತ್ರೆ, ವಿಶ್ವವಿದ್ಯಾಲಯ ರಸ್ತೆ, ದೇರಳಕಟ್ಟೆ-574160 ದ.ಕ.</t>
+    <t>Justice K.S. Hegde Charitable Hospsital</t>
+  </si>
+  <si>
+    <t>Justice K.S. Hegde Charitable Hospsital, University Road, Deralakatte-574160 DK</t>
   </si>
   <si>
     <t>ins.jkshch@nitte.edu.in</t>
   </si>
   <si>
     <t>8971206037</t>
   </si>
   <si>
-    <t>ಕಣಚೂರ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಕಣಚೂರು ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ವಿಶ್ವವಿದ್ಯಾಲಯ ರಸ್ತೆ, ದೇರಳಕಟ್ಟೆ, ಮಂಗಳೂರು - 575008</t>
+    <t>Kanachur Hospital &amp; Research Center</t>
+  </si>
+  <si>
+    <t>Kanachur Hospital &amp; Research Center, Situated in University Road, Deralakatte, Mangalore – 575008</t>
   </si>
   <si>
     <t>insurance@kanachur.edu.in</t>
   </si>
   <si>
     <t>9741138075</t>
   </si>
   <si>
-    <t>ಒಮೆಗಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಒಮೆಗಾ ಆಸ್ಪತ್ರೆ, ಮಹಾವೀರ ಸರ್ಕಲ್, ಕಂಕನಾಡಿ, ಮಂಗಳೂರು ದ.ಕ</t>
+    <t>Omega Hospital</t>
+  </si>
+  <si>
+    <t>Omega Hospital, Mahaveera Circle, Kankanady, Mangalore D.K</t>
   </si>
   <si>
     <t>claimphotos27@gmail. com</t>
   </si>
   <si>
     <t>8242340000</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ ದಕ್ಷಿಣ ಕನ್ನಡ</t>
-[...2 lines deleted...]
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ, ಶ್ರೀ ಕೃಷ್ಣ ಪ್ರಸಾದ್ ಕಟ್ಟಡ, ಎಂ ಜಿ ರಸ್ತೆ, ಲಾಲ್ಬಾಗ್, ಮಂಗಳೂರು</t>
+    <t>Prasad Nethralaya Dakshina Kannada</t>
+  </si>
+  <si>
+    <t>Prasad Nethralaya, Shree Krishna Prasad Building, M G Road, Lalbagh, Mangalore</t>
   </si>
   <si>
     <t>insurance.pnmlr@gmail.com</t>
   </si>
   <si>
     <t>8095246565</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಸುಳ್ಯ</t>
-[...2 lines deleted...]
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಜನತಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗಾಂಧಿನಗರ, ಸುಳ್ಯ - 574239</t>
+    <t>Prasad Netralaya Superspecialty Eye Hospital, Sullia</t>
+  </si>
+  <si>
+    <t>Prasad Netralaya Superspecialty Eye Hospital, Situated in Janatha Complex, Gandhinagar, Sullia - 574239</t>
   </si>
   <si>
     <t>prasadnetralayasullia@gmail.com</t>
   </si>
   <si>
     <t>8748938629</t>
   </si>
   <si>
-    <t>ಸೋಮಯಾಜಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ರಮೇಶಾನಂದ ಸೋಮಯಾಜಿ ಸೋಮಯಜ್ಜಿ ಆಸ್ಪತ್ರೆ, ಬಿ.ಸಿ ರೋಡ್, ಜೋಡುಮಾರ್ಗ, ಬಂಟ್ವಾಳ-574219 ದ.ಕ.</t>
+    <t>Somayaji Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Ramesananda Somayaji Somayajji Hospital,B.C Road, Jodumarga,Bantwal-574219 DK</t>
   </si>
   <si>
     <t>somayajihospital@gmail.com</t>
   </si>
   <si>
     <t>9448462487</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಕ್ಕಿಂಜೆ -574228, ಬೆಳತಂಗಡಿ, TQ, ದ.ಕ. ಜಿಲ್ಲೆ</t>
+    <t>Sri Krishna Hospital</t>
+  </si>
+  <si>
+    <t>Kakkinje -574228, Belathangadi,TQ, DK District</t>
   </si>
   <si>
     <t>sk.hospital@hotmail.com</t>
   </si>
   <si>
     <t>9480763232</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು, ಮುಕ್ಕ ಸುರತ್ಕಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀನಿವಾಸ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಮುಕ್ಕ ಗ್ರಾಮ, ಸುರತ್ಕಲ್, ಮುಲ್ಕಿ ತಾಲೂಕು, ಮಂಗಳೂರು-574146</t>
+    <t>Srinivasa Medical College, Mukka Suratkal</t>
+  </si>
+  <si>
+    <t>Srinivasa Institute of Medical Science and Research Centre, Mukka Village, Surathkal, Mulki Taluk, Mangalore-574146</t>
   </si>
   <si>
     <t>marketinghospital@srinivasgroup.com</t>
   </si>
   <si>
     <t>7760259448</t>
   </si>
   <si>
-    <t>ಯೆನೆಪೋಯ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಿತ್ಯಾನಂದ ನಗರ, ದೇರಳಕಟ್ಟೆ, ಮಂಗಳೂರು-18</t>
+    <t>Yenepoya Medical College Hospital</t>
+  </si>
+  <si>
+    <t>Nityanand Nagar,Deralakatte, Manglore-18</t>
   </si>
   <si>
     <t>tpa@yenepoya.edu.in</t>
   </si>
   <si>
     <t>"0824-2204668/69/70,</t>
   </si>
   <si>
-    <t>ಯೆನೆಪೋಯ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಯೆನೆಪೊಯ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಕೊಡಿಯಾಲ್ ಬೈಲ್, ಮಂಗಳೂರು, ದ.ಕ</t>
+    <t>Yenepoya Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Yenepoya Speciality Hospital, Kodial Bail, Mangalore, D.K</t>
   </si>
   <si>
     <t>yenepoyahospital@gmail.com</t>
   </si>
   <si>
     <t>9845895028/4238855</t>
   </si>
   <si>
-    <t>ಆರೈಕೆ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಆರೈಕೆ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, # 1683/1, 16 ಮತ್ತು 17 ನೇ ಕ್ರಾಸ್ ನಡುವೆ, ಮೋತಿ ದೊಡ್ಡಪ್ಪ ಲೇಔಟ್, ಕ್ರೀಡಾಂಗಣದ ಎದುರು, ಹದಡಿ ರಸ್ತೆ, ದಾವಣಗೆರೆ - 577002</t>
+    <t>Aaraike Superspeciality Hospital</t>
+  </si>
+  <si>
+    <t>Davanagere</t>
+  </si>
+  <si>
+    <t>Aaraike Superspeciality Hospital, # 1683/1, Between 16 &amp; 17th Cross, Mothi Doddappa Layout, Opp to Stadium, Hadadi Road, Davanagere - 577002</t>
   </si>
   <si>
     <t>drraavijlr@yahoo.co.in</t>
   </si>
   <si>
     <t>8970408976</t>
   </si>
   <si>
-    <t>ಅನುಪ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">   #9/548, ಚರ್ಚ್ ರಸ್ತೆ, ರಾಮ್ &amp; ಕೋ, ಸರ್ಕಲ್, ಪಿ ಜೆ ಎಕ್ಸ್‌ಟೆನ್ಶನ್, ದಾವಣಗೆರೆ.</t>
+    <t>Anupa Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  #9/548, Church Road, Ram &amp; Co, Circle,  P J Extention, Davangere.</t>
   </si>
   <si>
     <t>anupahospital@gmail.com</t>
   </si>
   <si>
     <t>9206855910</t>
   </si>
   <si>
-    <t>ಆಶ್ರಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆಶ್ರಯ ಆಸ್ಪತ್ರೆ, 1977/1 &amp;2, M.C.C A, ಬ್ಲಾಕ್, ದಾವಣಗೆರೆ</t>
+    <t>Ashraya Hospital</t>
+  </si>
+  <si>
+    <t>Ashraya Hospital, 1977/1 &amp;2, M.C.C A, Block, Davangere</t>
   </si>
   <si>
     <t>ashraya@ymail.com</t>
   </si>
   <si>
     <t>08192-224679</t>
   </si>
   <si>
-    <t>ಬಾಪೂಜಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಸತ್ಯನಾರಾಯಣ. ಟಿ ಬಾಪೂಜಿ ಆಸ್ಪತ್ರೆ ದಾವಣಗೆರೆ-577 004</t>
+    <t>BapujiHospital</t>
+  </si>
+  <si>
+    <t>Dr. Sathyanarayana. T Bapuji Hospital Davangere-577 004</t>
   </si>
   <si>
     <t>bapujihospital@rediffmail.com</t>
   </si>
   <si>
     <t>9449055011</t>
   </si>
   <si>
-    <t>ಬಸವೇಶ್ವರ ಆರೋಗ್ಯ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>#310, ಶಿವಸದನ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹೆಗ್ಡೆ ಎಕ್ಸ್-ರೋಡ್ ಹತ್ತಿರ, ಪೆವಿಲಿಯನ್ ರಸ್ತೆ, ದಾವಣಗೆರೆ -577002.</t>
+    <t>Basaveshwara Health Centre</t>
+  </si>
+  <si>
+    <t>#310, Shivasadana Complex, Near Hegde  X- Road,Pavilion Road,Davangere -577002.</t>
   </si>
   <si>
     <t>basaveshwarahealthcentre23@gmail.com</t>
   </si>
   <si>
     <t>8073171871</t>
   </si>
   <si>
-    <t>ಸಿಗಟೇರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಷಣ್ಮುಕಪ್ಪ ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕ ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ದಾವಣಗೆರೆ %77002</t>
+    <t>Cigateri Hospital</t>
+  </si>
+  <si>
+    <t>Dr. shanmukappa District Surgeon Govt Hospital  Govt Hospital Davanagere %77002</t>
   </si>
   <si>
     <t>dsdavangere@gmail.com</t>
   </si>
   <si>
     <t>9449843168</t>
   </si>
   <si>
-    <t>ಸಿಟಿ ಸೆಂಟ್ರಲ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, ದಾವಣಗೆರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಟಿ ಸೆಂಟ್ರಲ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, # 17, ಅಕ್ಕಮಹಾದೇವಿ ರಸ್ತೆ, ಪಿ ಜೆ ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ - 577002</t>
+    <t>City Central Hospital Pvt Ltd., Davanagere</t>
+  </si>
+  <si>
+    <t>City Central Hospital Pvt Ltd., # 17, Akkamahadevi Road, P J Extension, Davanagere - 577002</t>
   </si>
   <si>
     <t>cchdvg@yahoo.co.in</t>
   </si>
   <si>
     <t>9916588908</t>
   </si>
   <si>
-    <t>ದಾವಣಗೆರೆ ನೇತ್ರಾಲಯ, ದಾವಣಗೆರೆ</t>
-[...2 lines deleted...]
-    <t>ದಾವಣಗೆರೆ ನೇತ್ರಾಲಯ, # 2708/1-4-5, M C C 'B' ಬ್ಲಾಕ್, ಗುಂಡಿ ಮಹದೇವಪ್ಪ ಚೌಲ್ಟ್ರಿ ಪಕ್ಕ, ದಾವಣಗೆರೆ 577004</t>
+    <t>Davanagere Netralaya,Davanagere</t>
+  </si>
+  <si>
+    <t>Davanagere Netralaya, #  2708/1-4-5, M C C 'B' Block, Beside Gundi Mahadevappa Choultry, Davanagere 577004</t>
   </si>
   <si>
     <t>davangerenetralaya@gmail.com</t>
   </si>
   <si>
     <t>9880708289, 9880750565</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ವಿಶೇಷ ಕಣ್ಣಿನ ಕ್ಲಿನಿಕ್</t>
-[...2 lines deleted...]
-    <t>ದೃಷ್ಟಿ ವಿಶೇಷ ಕಣ್ಣಿನ ಚಿಕಿತ್ಸಾಲಯ, 4 ನೇ ಮುಖ್ಯ, P.J. ವಿಸ್ತರಣೆ, ವಿಶ್ವೇಶ್ವರಯ್ಯ ಪಾರ್ಕ್ ಹಿಂಭಾಗ, ದಾವಣಗೆರೆ</t>
+    <t>Drishti Speciality Eye Clinic</t>
+  </si>
+  <si>
+    <t>Dristhti Speciality Eye Clinic, 4th Main, P.J. Extension, Behind Vishveshwaraiah Park, Davangere</t>
   </si>
   <si>
     <t>drishtidavangere@gmail.com</t>
   </si>
   <si>
     <t>08192-251584</t>
   </si>
   <si>
-    <t>ಕಣ್ಣಿನ ಆರೈಕೆ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>#311/B, ಪೆವಿಲಿಯನ್ ರಸ್ತೆ, P.J.ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ -577004.</t>
+    <t>Eye Care Center</t>
+  </si>
+  <si>
+    <t>#311/B, Pavilion road, P.J.Extension, Davangere -577004.</t>
   </si>
   <si>
     <t>drugsdvg@gmail.com</t>
   </si>
   <si>
     <t>9901395230</t>
   </si>
   <si>
-    <t>ಗುರುಶ್ರೀ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಗುರುಶ್ರೀ ಆಸ್ಪತ್ರೆ, # 180, 3 ನೇ ಮುಖ್ಯ ರಸ್ತೆ, 9 ನೇ ಕ್ರಾಸ್, ಪಿ ಜೆ ಎಕ್ಸ್‌ಟೆನ್, ದಾವಣಗೆರೆ - 577002</t>
+    <t>Gurushree Hospital</t>
+  </si>
+  <si>
+    <t>Gurushree Hospital, # 180, 3th Main Road, 9th Cross, P J Exten, Davanagere - 577002</t>
   </si>
   <si>
     <t>gurushreehospitaldvg@gmail.com</t>
   </si>
   <si>
     <t>9886269062</t>
   </si>
   <si>
-    <t>ಕಡ್ಲಿ ನಿಂಗಮ್ಮ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಡ್ಲಿ ನಿಂಗಮ್ಮ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, 2667/3,4ನೇ ಕ್ರಾಸ್, M.C.C.'B' ಬ್ಲಾಕ್, ದಾವಣಗೆರೆ-577004</t>
+    <t>Kadli Ningamma Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Kadli Ningamma Memorial Hospital,2667/3,4th Cross,M.C.C.'B' Block,Davangere-577004</t>
   </si>
   <si>
     <t>kadliningamma@gmail.com</t>
   </si>
   <si>
     <t>9449835764</t>
   </si>
   <si>
-    <t>ಮೃತ್ಯುಂಜಯ ಸ್ಮಾರಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮೃತ್ಯುಂಜಯ ಸ್ಮಾರಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, #424, 4ನೇ ಮುಖ್ಯ, 8ನೇ ಕ್ರಾಸ್, P.J ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ -577002</t>
+    <t>Mruthyunjaya Memorial Eye Hospital</t>
+  </si>
+  <si>
+    <t>Mruthyunjaya Memorial Eye Hospital, #424, 4th Main, 8th Cross, P.J Extension ,Davanagere -577002</t>
   </si>
   <si>
     <t>sanshivas@gmail.com</t>
   </si>
   <si>
     <t>9448110488/ 9844118814/ 08192-270226 Fax:256488</t>
   </si>
   <si>
-    <t>ನಂಜಪ್ಪ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#605, ಮಾಗನೂರು ಬಸಪ್ಪ ರಸ್ತೆ, ತರಳಬಾಳು ಲೇಔಟ್, ದಾವಣಗೆರೆ -577005</t>
+    <t>Nanjappa  Hospital</t>
+  </si>
+  <si>
+    <t>#605,Maganur Basappa Road, Taralabalu Layout, Davangere -577005</t>
   </si>
   <si>
     <t>coo.dvg@nanjappahospitals.com</t>
   </si>
   <si>
     <t>9980042787</t>
   </si>
   <si>
-    <t>ನವೋದಯ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಪ್ರಾದೇಶಿಕ ಟ್ರಾಮಾ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>#1997, ವಿನಾಯಕ ಕಾಂಪ್ಲೆಕ್ಸ್, MCC "A" ಬ್ಲಾಕ್, ದಾವಣಗೆರೆ -577004.</t>
+    <t>Navodaya Hospital &amp; Regional Trauma care centre</t>
+  </si>
+  <si>
+    <t>#1997, Vinayaka complex, MCC  "A" Block, Davangere -577004.</t>
   </si>
   <si>
     <t>Navodayatraumacare@gmail.com</t>
   </si>
   <si>
     <t>9901332242</t>
   </si>
   <si>
-    <t>ನಯನಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನಯನಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ,.2658, 1ನೇ ಮುಖ್ಯ, M.C.C. 'ಬಿ' ಬ್ಲಾಕ್, ದಾವಣಗೆರೆ-577004</t>
+    <t>Nayana Super Speciality Eye Hospital &amp; Research Centre</t>
+  </si>
+  <si>
+    <t>Nayana Super Speciality Eye Hospital &amp; Research Centre,.2658, 1st main, M.C.C. 'B' Block, Davangere-577004</t>
   </si>
   <si>
     <t>nayananov1@gmail.com</t>
   </si>
   <si>
     <t>9343990040,08192-220088 Fax: 08192-220078</t>
   </si>
   <si>
-    <t>S.S. ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಮೆಡಿಕಲ್ ಸೈನ್ಸಸ್ &amp; RC</t>
-[...2 lines deleted...]
-    <t>S.S. ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಮೆಡಿಕಲ್ ಸೈನ್ಸಸ್ &amp; RC, NH-14, ಬೈಪಾಸ್ ರಸ್ತೆ, ದಾವಣಗೆರೆ-577005</t>
+    <t>S.S.Institute of Medical Sciences &amp; RC</t>
+  </si>
+  <si>
+    <t>S.S.Institute of Medical Sciences &amp; RC,NH-14,Bypass Road,Davangere-577005</t>
   </si>
   <si>
     <t>ssimsrchealthcare@gmail.com</t>
   </si>
   <si>
     <t>08192-297217/326100/ 326040</t>
   </si>
   <si>
-    <t>ಸಂಜೀವನಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t># SIC,SID, ಎಸ್.ನಿಜಲಿಂಗಪ್ಪ ಬಡವಾಣೆ, ರಿಂಗ್ ರೋಡ್ ಹತ್ತಿರ, ದಾವಣಗೆರೆ-577004</t>
+    <t>Sanjeevani Hospital</t>
+  </si>
+  <si>
+    <t># SIC,SID, S.NIJALINGAPPA BADAVANE, NEAR RING ROAD, DAVANGERE-577004</t>
   </si>
   <si>
     <t>sanjeevinihospitaldvg@gmail.com</t>
   </si>
   <si>
     <t>8105818853</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಭಗವಾನ್ ಮಹಾವರ್ ಜೈನ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#47/1, AVK ಕಾಲೇಜು ರಸ್ತೆ, P J ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ -577002.</t>
+    <t>Shree Bhagwan Mahaver Jain Hospital</t>
+  </si>
+  <si>
+    <t>#47/1, AVK college road,P J Extension,Davangere -577002.</t>
   </si>
   <si>
     <t>sbmjhospital@gmail.com</t>
   </si>
   <si>
     <t>9481671954</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನಾ ಮೂತ್ರಶಾಸ್ತ್ರ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ISIRI, 663/2-3, ಅರುಣ್ ಟಾಕೀಸ್ ರಸ್ತೆ, 8 ನೇ ಮುಖ್ಯ, P J ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ</t>
+    <t>Spandana Urology Centre</t>
+  </si>
+  <si>
+    <t>ISIRI,663/2-3,Arun Talkies road, 8th main, P J Extention, Davangere</t>
   </si>
   <si>
     <t>spandanaclinicdvg@gmail.com</t>
   </si>
   <si>
     <t>9380016895</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ದುರ್ಗಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#1461\6,8ನೇ ಕ್ರಾಸ್, ಸಿದ್ದವೀರಪ್ಪ ಬಡವಾಣೆ, ಬಾಪೂಜಿ ಬ್ಯಾಂಕ್ ಸಮುದಾಯ ಭವನ ಎದುರು, ಶಾಮನೂರು ಮುಖ್ಯರಸ್ತೆ, ದಾವಣಗೆರೆ -577004.</t>
+    <t>Sri Durga Hospital</t>
+  </si>
+  <si>
+    <t>#1461\6,8th cross, Siddaveerappa Badavane, Opp Bapuji Bank Samudaya Bhavana, Shamanurr Main Road, Davangere -577004.</t>
   </si>
   <si>
     <t>Sridurgahospital02@gmail.com</t>
   </si>
   <si>
     <t>7411481965</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸೋಮೇಶ್ವರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#1252,13C, ಶಿವಕುಮಾರ್ ಸ್ವಾಮಿ ಲೇಔಟ್, ಹದಡಿ ರಸ್ತೆ, ದಾವಣಗೆರೆ-577005.</t>
+    <t>Sri Someshwara Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#1252,13C, Shivakumar swamy layout,Hadadi road, Davangere-577005.</t>
   </si>
   <si>
     <t>ssmsclaims@gmail.com</t>
   </si>
   <si>
     <t>9686748362</t>
   </si>
   <si>
-    <t>Ssms-ಸ್ಪರ್ಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜ್ಞಾನಶಂಕರ, ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ-4 ಬೈಪಾಸ್ ರಸ್ತೆ ದಾವಣಗೆರೆ-577005</t>
+    <t>Ssms-Sparsh Hospital</t>
+  </si>
+  <si>
+    <t>Jnanashankara, NH-4 Bypass Road Davanagere-577005</t>
   </si>
   <si>
     <t>pro.dvg@sparshhospital.com</t>
   </si>
   <si>
     <t>080-3328053,28192-266200,8861200108</t>
   </si>
   <si>
-    <t>ಸುಕ್ಷೇಮಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸುಕ್ಷೇಮಾ ಆಸ್ಪತ್ರೆ, ಶಾಮನೂರು ರಸ್ತೆ, ದಾವಣಗೆರೆ- 577 004</t>
+    <t>Sukshema Hospital</t>
+  </si>
+  <si>
+    <t>Sukshema Hospital,Shamanur Road,Davangere- 577 004</t>
   </si>
   <si>
     <t>sukshemahospital@yahoo.com</t>
   </si>
   <si>
     <t>08192-222310,223863/ 9740091523/9901174446 Fax No: 08192-222872</t>
   </si>
   <si>
-    <t>ಸೂರ್ಯೋದಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#310/B, ಶಿವ ಸದನ, ಪೆವಿಲಿಯನ್ ರಸ್ತೆ, P.J.ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ -577002.</t>
+    <t>suryodaya Hospital</t>
+  </si>
+  <si>
+    <t>#310/B,Shiva sadana, Pavilion road, P.J.Extension, Davangere -577002.</t>
   </si>
   <si>
     <t>ukkingatti@gmail.com</t>
   </si>
   <si>
     <t>9972523910</t>
   </si>
   <si>
-    <t>ಸುಶ್ರುತಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕರು ಸುಶ್ರುತಾ ಐ ಕ್ಲಿನಿ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್, 212/1ಎ 3ನೇ ಮೇನ್, ಪಿ.ಜೆ. ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ</t>
+    <t>Susrutha Eye Hospital</t>
+  </si>
+  <si>
+    <t>Medical Director Susruta Eye Clini &amp; Laser Centre,212/1A 3rd Main,P.J. Extn,Davangere</t>
   </si>
   <si>
     <t>jyothimnadiger@gmail.com</t>
   </si>
   <si>
     <t>9448821279</t>
   </si>
   <si>
-    <t>ವಾಗೀಶ್ ಐ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#175,3ನೇ ಮುಖ್ಯ, ಪಿ ಜೆ ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ.</t>
+    <t>Vageesh Eye Superspeciality care Hospital</t>
+  </si>
+  <si>
+    <t>#175,3rd Main, P J Extention, Davangere.</t>
   </si>
   <si>
     <t>vageeshar@gmail.com</t>
   </si>
   <si>
     <t>7760484814</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>. 336/1-2-3, ಸಿ ಜಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, 9ನೇ ವಿಭಾಗ, 5ನೇ ವಾರ್ಡ್, ಪಿ.ಜೆ. ವಿಸ್ತರಣೆ ದಾವಣಗೆರೆ</t>
+    <t>Vasan Eye Care Hospital</t>
+  </si>
+  <si>
+    <t>. 336/1-2-3,C G Hospital Road,9th Division,5th Ward, P. J. Extension Davangere</t>
   </si>
   <si>
     <t>davanagere.ka@vasaneye.in</t>
   </si>
   <si>
     <t>9844689868</t>
   </si>
   <si>
-    <t>ವಿಶ್ವಾರಾಧ್ಯ ಕ್ಯಾನ್ಸರ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>#167, ಪಿಬಿ ರಸ್ತೆ, ಆವರಗೆಯ, ಬಡಾ ಕ್ರಾಸ್, ದಾವಣಗೆರೆ -577001.</t>
+    <t>Vishwaaradhya Cancer Hospital &amp; Research Institute</t>
+  </si>
+  <si>
+    <t>#167, PB Road, Avarageya, Bada Cross, Davangere -577001.</t>
   </si>
   <si>
     <t>vishwaradhyacancerhospital2019@gmail.com</t>
   </si>
   <si>
     <t>9480777755</t>
   </si>
   <si>
-    <t>ವಿಶ್ವಾಸ್ ಲೈಫ್ ಕೇರ್</t>
-[...2 lines deleted...]
-    <t>ವಿದ್ಯಾರ್ಥಿ ಭವನ ವೃತ್ತ, ಹದಡಿ ರಸ್ತೆ, ದಾವಣಗೆರೆ -577002.</t>
+    <t>Vishwas Life care</t>
+  </si>
+  <si>
+    <t>Vidyarthi Bhavan circle,Hadadi road,Davangere -577002.</t>
   </si>
   <si>
     <t>vishwaslifecare.insurance2022@gmail.com</t>
   </si>
   <si>
     <t>9740558941</t>
   </si>
   <si>
-    <t>ಅಶೋಕ ಆಸ್ಪತ್ರೆ ಧಾರವಾಡ</t>
-[...5 lines deleted...]
-    <t>ಅಶೋಕ ಆಸ್ಪತ್ರೆ, ಅಮೃತ್ ಥಿಯೇಟರ್ ಹಿಂದೆ MTS, ವಿದ್ಯಾನಗರ, ಹುಬ್ಬಳ್ಳಿ - 580021</t>
+    <t>Ashoka Hospital Dharwad</t>
+  </si>
+  <si>
+    <t>Dharwad</t>
+  </si>
+  <si>
+    <t>Ashoka Hospital, Behind Amruth Theatre MTS, Vidyanagar, Hubli - 580021</t>
   </si>
   <si>
     <t>ashokahospitalhbl@gmail.com</t>
   </si>
   <si>
     <t>9886668536, 2373778</t>
   </si>
   <si>
-    <t>ಬಾಲಾಜಿ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ನ್ಯೂರೋ ಸೈನ್ಸ್ ಮತ್ತು ಟ್ರಾಮಾ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಹೊಸೂರು ಉಣಕಲ್ ರಸ್ತೆ, ವಿದ್ಯಾ ನಗರ, ಹೊಸೂರು KSRTC ಡಿಪೋ ಹಿಂದೆ, ಹುಬ್ಬಳ್ಳಿ, ಕರ್ನಾಟಕ 580021</t>
+    <t>Balaji Institute of Neuro Science And Trauma Center</t>
+  </si>
+  <si>
+    <t>Hosur Unkal Road, Vidya Nagar, Behind Hosur KSRTC Depot, Hubballi, Karnataka 580021</t>
   </si>
   <si>
     <t>insurance@balajineuroinstitute.com</t>
   </si>
   <si>
     <t>0836-2374444</t>
   </si>
   <si>
-    <t>ದಿಶಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಧಾರವಾಡ</t>
-[...2 lines deleted...]
-    <t>ದಿಶಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, 3 ನೇ ಮಹಡಿ, ವಿಷ್ಣುಪ್ರಿಯಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ವಿವೇಕಾನಂದ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ದೇಶಪಾಂಡೆನಗರ, ಹುಬ್ಬಳ್ಳಿ - 580029</t>
+    <t>Disha Superspeciality Eye Hospital &amp; Research Center, Dharwad</t>
+  </si>
+  <si>
+    <t>Disha Superspeciality Eye Hospital &amp; Research Center, 3rd Floor, Vishnupriya Complex, Vivekananda Hospital Road, Deshpandenagar, Hubli - 580029</t>
   </si>
   <si>
     <t>dishaeye2014@gmail.com</t>
   </si>
   <si>
     <t>0836-2256655, 9845344969, 8050034975</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಧಾರವಾಡ</t>
+    <t>District Surgeon,District Hospital,Dharwad</t>
   </si>
   <si>
     <t>dsdharwad@gmail.com</t>
   </si>
   <si>
     <t>0836-2741277</t>
   </si>
   <si>
-    <t>ದಿವ್ಯ ಜ್ಯೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದಿವ್ಯ ಜ್ಯೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಕಿರೇಸೂರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಆಕ್ಸಿಸ್ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಉಣಕಲ್ ಕ್ರಾಸ್, ಹುಬ್ಬಳ್ಳಿ - 580031</t>
+    <t>Divya Jyothi Eye Hospital</t>
+  </si>
+  <si>
+    <t>Divya Jyothi Eye Hospital, Kiresur Complex, Near Axis Bank, Unkal Cross, Hubli - 580031</t>
   </si>
   <si>
     <t>divyajyothieye@gmail.com</t>
   </si>
   <si>
     <t>0836-2222345, 9480459058</t>
   </si>
   <si>
-    <t>ಡಾ. ಅಗರ್ವಾಲ್ಸ್ ಹೆಲ್ತ್ ಕೇರ್ ಲಿಮಿಟೆಡ್.</t>
-[...2 lines deleted...]
-    <t>ರಾಜ್ ಪ್ಲಾಜಾ, CTS : 163/34B, ಮುಖ್ಯ ರಸ್ತೆ, ದೇಶಪಾಂಡೆ ನಗರ, ಹುಬ್ಬಳ್ಳಿ-580 029</t>
+    <t xml:space="preserve">Dr. Agarwal’s Health Care Ltd., </t>
+  </si>
+  <si>
+    <t>Raj Plaza, CTS : 163/34B, Main Road, Deshpande Nagar, Hubballi-580 029</t>
   </si>
   <si>
     <t>ch.hubli@dragarwal.com</t>
   </si>
   <si>
     <t>0836-2250003,8884477952</t>
   </si>
   <si>
-    <t>ಜಿ.ವಿ. ಐ ವರ್ಲ್ಡ್</t>
-[...2 lines deleted...]
-    <t>ಜಿವಿ ಐ ವರ್ಲ್ಡ್, ಯೆಲಮಲಿ ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ (ಲ್ಯಾಮಿಂಗ್ಟನ್ ರಸ್ತೆ, ಮಿನಿ ವಿಧಾನ ಸೌಧ ಎದುರು, ಹುಬ್ಬಳ್ಳಿ -580020</t>
+    <t xml:space="preserve">G.V. Eye World </t>
+  </si>
+  <si>
+    <t>GV Eye World, Yelamali Hospital Building (Lamington Road, Opp. Mini Vidhana Soudha, Hubballi -580020</t>
   </si>
   <si>
     <t>eyeworld.tpa@gmail.com</t>
   </si>
   <si>
     <t>0836-4261010,9880190027</t>
   </si>
   <si>
-    <t>ಹುಬ್ಬಳ್ಳಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹನ್ಸ್ ಹೋಟೆಲ್ ಹಿಂದೆ, ರಂಭಾಪುರಿ ಕಲ್ಯಾಣ ಮಂಟಪದ ಹತ್ತಿರ, ಕಲ್ಯಾಣ ನಗರ, ವಿದ್ಯಾ ನಗರ, ಹುಬ್ಬಳ್ಳಿ -580031.</t>
+    <t>Hubli Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Behind Hans Hotel, Near Rambhapuri Kalyan Mantap, Kalyan Nagar, Vidya Nagar, Hubli -580031.</t>
   </si>
   <si>
     <t>hbIspI.tpa@gmail.com</t>
   </si>
   <si>
-    <t>ಜಯಪ್ರಿಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜಯಪ್ರಿಯಾ ಆಸ್ಪತ್ರೆ, ಬೈಲಪ್ಪನವರ್ ನಗರ, ಹುಬ್ಬಳ್ಳಿ-29 ಧಾರವಾಡ</t>
+    <t>Jayapriya Hospital</t>
+  </si>
+  <si>
+    <t>Jayapriya Hospital,Bailappanavar Nagar,Hubli-29 Dharwad</t>
   </si>
   <si>
     <t>prabhanjan_sk@yahoo.co.in</t>
   </si>
   <si>
     <t>0836-2351766/ 2251011/9343405538</t>
   </si>
   <si>
-    <t>ಕರ್ನಾಟಕ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಕರ್ನಾಟಕ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆ ಪಿ.ಬಿ ರಸ್ತೆ, ವಿದ್ಯಾನಗರ ಹುಬ್ಬಳ್ಳಿ</t>
+    <t>Karnataka Institute of Medical Sciences</t>
+  </si>
+  <si>
+    <t>Karnataka Institute of Medical Sciences P. B Road, Vidyanagar Hubballi</t>
   </si>
   <si>
     <t>directorkimshubli@gmail.com; samcokimsdwd@gmail.com</t>
   </si>
   <si>
     <t>0836-2373348,8151054542</t>
   </si>
   <si>
-    <t>ಎಂ ಎಂ ಜೋಶಿ ನೇತ್ರಾಲಯ, ಧಾರವಾಡ</t>
-[...2 lines deleted...]
-    <t>ಎಂ ಎಂ ಜೋಶಿ ನೇತ್ರ ಸಂಸ್ಥೆ, ಸೋಮೇಶ್ವರ ಹೈಟ್ಸ್, ಹಳೆ ಡಿಎಸ್ಪಿ ಕಚೇರಿ ಹತ್ತಿರ, ಪಿ ಬಿ ರಸ್ತೆ, ಧಾರವಾಡ</t>
+    <t>M M Joshi Eye Institute ,Dharwad</t>
+  </si>
+  <si>
+    <t>M M Joshi Eye Institute, Someshwar Heights, Near Old DSP Office, P B Road, Dharwad</t>
   </si>
   <si>
     <t>mmjoshieyeinstitute@gmail.com</t>
   </si>
   <si>
     <t>0836-2792222, 9986975501</t>
   </si>
   <si>
-    <t>ಎಂ.ಎಂ. ಜೋಶಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಂ.ಎಂ. ಜೋಶಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಗೋಕುಲ್ ರಸ್ತೆ, ಹೊಸೂರು ಹುಬ್ಬಳ್ಳಿ, ಧಾರವಾಡ.</t>
+    <t>M.M. Joshi Eye Hospital</t>
+  </si>
+  <si>
+    <t>M.M. Joshi Eye Hospital,Gokul Road, Hosur Hubli, Dharwad.</t>
   </si>
   <si>
     <t>mmjoshi_hubli@rediffmail.com</t>
   </si>
   <si>
     <t>0836-2228431/32/33</t>
   </si>
   <si>
-    <t>ನಲ್ವಾಡ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆರ್.ಸಿ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕ ನಲ್ವಾಡ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಏರ್ ಪೋರ್ಟ್ ರಸ್ತೆ, ವಿಕಾಸನಗರ, ಹುಬ್ಬಳ್ಳಿ, ಧಾರವಾಡ-21</t>
+    <t>Nalwad Multispeciality Hospital &amp; R.C</t>
+  </si>
+  <si>
+    <t>Medical Director Nalwad Multispeciality Hospital,Air Port Road,Vikasnagar,Hubli,Dharwad-21</t>
   </si>
   <si>
     <t>mcnalwad@yahoo.com</t>
   </si>
   <si>
     <t>0836-2372694</t>
   </si>
   <si>
-    <t>ತತವದರ್ಶ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತತವದರ್ಶ ಆಸ್ಪತ್ರೆ, ತತ್ವದರ್ಶ ಹೆಲ್ತ್ ಕೇರ್ ಸೊಲ್ಯೂಷನ್ ಪಿ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ, ಎಮ್ ಟಿ ಸಾಗರ್, ಶ್ರೇಯಾನಗರ ಹತ್ತಿರ, ಉಣಕಲ್ ಹೆಗ್ಗರಿ ರಸ್ತೆ, ಕೆಎಸ್‌ಆರ್‌ಟಿಸಿ ಡಿಪೋ ಎದುರು, ಗೋಕುಲ್ ರಸ್ತೆ, ಹುಬ್ಬಳ್ಳಿ - 580030</t>
+    <t>Tatawadarsha Hospital</t>
+  </si>
+  <si>
+    <t>Tatawadarsha Hospital, A Unit of Tatwadarsha Health care Solution P Ltd, M T Sagar, Near Shreyanagar, Unkal Heggari Road, Opp KSRTC Depo, Gokul Road, Hubli - 580030</t>
   </si>
   <si>
     <t>kulgod@hotmail.com</t>
   </si>
   <si>
     <t>0836-2234465</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಕರುಣಾಕರ ಶೆಟ್ಟಿ ಕಟ್ಟಡ, ರಾಘವೇಂದ್ರ ಆರ್ಕೇಡ್, ಪಶು ಆಸ್ಪತ್ರೆ ಹತ್ತಿರ, ಸಿವಿಲ್ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ ಧಾರವಾಡ</t>
+    <t>Vasan Eye Care Hospital, Karunakar shetty Building, Raghavendra Arcade,Near Veternary Hospital, Civil Hospital Road Dharwad</t>
   </si>
   <si>
     <t>dharwad.tpa@vasaneye.com</t>
   </si>
   <si>
     <t>0836-2444100, 2444300, 7829996704</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಹುಬ್ಬಳ್ಳಿ</t>
-[...2 lines deleted...]
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಕೋರ್ಟ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ರೇವಣಕರ್ ಕಾಂಪ್ಲೆಕ್ಸ್ ಹುಬ್ಬಳ್ಳಿ ಧಾರವಾಡ</t>
+    <t>Vasan Eye care Hospital, Hubli</t>
+  </si>
+  <si>
+    <t>Vasan Eye Care Hospital, Near Court Circle, Revankar Complex Hubli Dharawad</t>
   </si>
   <si>
     <t>vasanech@gmail.com</t>
   </si>
   <si>
     <t>0836-4269666</t>
   </si>
   <si>
-    <t>ವಿಹಾನ್ ಹಾರ್ಟ್ ಕೇರ್ ಎಂಡ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>#3 ನೇ ಮಹಡಿ, ಗೋಕುಲ್ ಐಸಿಯು, ವಿವೇಕಾನಂದ ಜನರಲ್ ಆಸ್ಪತ್ರೆ, ದೇಶಪಾಂಡೆ ನಗರ, ಹುಬ್ಬಳ್ಳಿ.</t>
+    <t>Vihaan Heart Care And Super Speciality Centre</t>
+  </si>
+  <si>
+    <t>#3rd Floor, Gokul ICU,Vivekananda General Hospital, Deshapande nagar , Hubli.</t>
   </si>
   <si>
     <t>vihantpa123@gmail.com</t>
   </si>
   <si>
     <t>8951431151</t>
   </si>
   <si>
-    <t>ವಿಠ್ಠಲ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಾನಿಯಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಕೊಪ್ಪಿಕರ್ ರಸ್ತೆ, ದಾಜಿಬಾನ್ ಪೇಠ್, ಹೊಸ ಹುಬ್ಬಳ್ಳಿ, ಹುಬ್ಬಳ್ಳಿ, ಕರ್ನಾಟಕ 580020</t>
+    <t>Vithoba Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Maniya Complex, Koppikar Rd, Dajiban Peth, New Hubli, Hubballi, Karnataka 580020</t>
   </si>
   <si>
     <t>ashokrevankar1@gmail.com</t>
   </si>
   <si>
     <t>0836-4253595</t>
   </si>
   <si>
-    <t>ಗದಗ</t>
-[...2 lines deleted...]
-    <t>ಆಶ್ರಯ ಆಸ್ಪತ್ರೆ, ಟ್ಯಾಗೋರ್ ರಸ್ತೆ, 1ನೇ ಕ್ರಾಸ್, ಗದಗ</t>
+    <t>Aashraya Hospital</t>
+  </si>
+  <si>
+    <t>Gadag</t>
+  </si>
+  <si>
+    <t>Aashraya Hospital, Tagore Road, 1st Cross, Gadag</t>
   </si>
   <si>
     <t>aashrayahospitalgadag@gmail.com</t>
   </si>
   <si>
     <t>08372-277009</t>
   </si>
   <si>
-    <t>ಅಗಡಿ ಸನ್‌ರೈಸ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈ. ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ಅಗಡಿ ಸನ್‌ರೈಸ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈ. ಲಿಮಿಟೆಡ್, ಸವಣೂರು ರಸ್ತೆ, ಲಕ್ಷ್ಮೇಶ್ವರ-582116</t>
+    <t>Agadi Sunrise Hospital Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>Agadi Sunrise Hospital Pvt. Ltd.,Savanur Road, Laxmeshwara-582116</t>
   </si>
   <si>
     <t>ashplacs@gmail.com</t>
   </si>
   <si>
     <t>9740503304</t>
   </si>
   <si>
-    <t>ಬಾಬಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆದಾಯ ತೆರಿಗೆ ಕಚೇರಿ ಹತ್ತಿರ, ಕೆ.ಸಿ.ರಾಣಿ ರಸ್ತೆ, ಹತಲಗರಿ ನಾಕಾ, ಗದಗ -582101.</t>
+    <t>BABA Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Income Tax Office,K.C.Rani Road, Hatalagari Naka,Gadag -582101.</t>
   </si>
   <si>
     <t>babahospitalgadag@gmail.com</t>
   </si>
   <si>
     <t>9448390547</t>
   </si>
   <si>
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು ಮತ್ತು ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, GIMS ಕ್ಯಾಂಪಸ್, ರಾಜ್ಯ ಹೆದ್ದಾರಿ 6, ಮಲ್ಲಸಮುದ್ರ, ಗದಗ, ಕರ್ನಾಟಕ, 582103</t>
+    <t>Medical Superintendent and District Surgeon,District Hospital, GIMS Campus, State Highway 6, Mallasamudra, Gadag, Karnataka, 582103</t>
   </si>
   <si>
     <t>dsgadag@gmail.com</t>
   </si>
   <si>
     <t>08487-294422,/9448477563</t>
   </si>
   <si>
-    <t>ಡಾ ಎನ್ ಬಿ ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ ಎನ್ ಬಿ ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ, ಮುಳಗುಂದ ನಾಕಾ, ಗದಗ - 582103</t>
+    <t>Dr N B Patil Hospital</t>
+  </si>
+  <si>
+    <t>Dr N B Patil Hospital, Mulgund Naka, Gadag - 582103</t>
   </si>
   <si>
     <t>drnbpatilhospital@gmail.com</t>
   </si>
   <si>
     <t>6364149150</t>
   </si>
   <si>
-    <t>ಡಾ.ಜೆ.ಎಚ್. ಮೆಹರ್ವಾಡೆ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>4 ನೇ ಕ್ರಾಸ್, ವಿವೇಕಾನಂದ ರಸ್ತೆ, ಚೇತನಾ ಕ್ಯಾಂಟೀನ್ ಹತ್ತಿರ, ಮಸಾರಿ, ಗದಗ -582101.</t>
+    <t>Dr.J.H. Meharwade Eye Care Centre</t>
+  </si>
+  <si>
+    <t>4th Cross,Vivekananda Road, Near Chetana canteen, Masari, Gadag -582101.</t>
   </si>
   <si>
     <t>contact@drmeharwadeeyecare.com</t>
   </si>
   <si>
     <t>8147147213</t>
   </si>
   <si>
-    <t>ಕೆ.ಎಚ್.ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ &amp; ಆರ್.ಸಿ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ನಾಗೂರ್ ಕೆ.ಎಚ್.ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ, ಹುಲ್ಕೋಟಿ- 582205 ಗದಗ</t>
+    <t>K.H.Patil Hospital &amp; R.C</t>
+  </si>
+  <si>
+    <t>Dr.Nagaor K.H.Patil Hospital &amp; Research Institute,Hulkoti- 582205 Gadag</t>
   </si>
   <si>
     <t>rmsshulkoti@rediffmail.com</t>
   </si>
   <si>
     <t>944827890</t>
   </si>
   <si>
-    <t>ಕರುಡಗಿಮಠ ಆಸ್ಪತ್ರೆ ಗಜೇಂದ್ರಗಡ</t>
-[...2 lines deleted...]
-    <t>ಬನಶಂಕರಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗಜೇಂದ್ರಗಡ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ.</t>
+    <t>Karudagimath Hospital Gajendragad</t>
+  </si>
+  <si>
+    <t>Banashankari Complex, Near Bus stop Gajendragad.</t>
   </si>
   <si>
     <t>sunilk101066@gmail.com</t>
   </si>
   <si>
-    <t>ಎಲ್ ವೈ ದೇಸಾಯಿ ಮೆಮೋರಿಯಲ್ ಸ್ಪರ್ಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಎಲ್ ವೈ ದೇಸಾಯಿ ಸ್ಮಾರಕ ಸ್ಪರ್ಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಮುಳಗುಂದ ರಸ್ತೆ, ಡಾ. ಎಸ್ ರಾಧಾಕೃಷ್ಣನ್ ನಗರ, ಗದಗ</t>
+    <t>L Y Desai Memorial Sparsh Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>L Y Desai Memorial Sparsh Multispeciality Hospital, Mulgund Road, Dr. S Radhakrishnan Nagar, Gadag</t>
   </si>
   <si>
     <t>drdhaneshdesai@gmail.com</t>
   </si>
   <si>
     <t>9945133886</t>
   </si>
   <si>
-    <t>ಮಾರುತಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಮಾರುತಿ ನೇತ್ರಾಲಯ, ವಿದ್ಯಾನಗರ, 1ನೇ ಕ್ರಾಸ್, ಗದಗ-582101</t>
+    <t>Maruti Netralaya</t>
+  </si>
+  <si>
+    <t>Maruti Netralaya,Vidyanagar, 1st Cross,Gadag-582101</t>
   </si>
   <si>
     <t>vijugdg@gmail.com</t>
   </si>
   <si>
     <t>9886097472</t>
   </si>
   <si>
-    <t>6ನೇ ಕ್ರಾಸ್, ಕೆ.ಸಿ.ರಾಣಿ ರಸ್ತೆ, ಗದಗ -582101.</t>
+    <t>6th cross, K.C.Rani Road, Gadag -582101.</t>
   </si>
   <si>
     <t>uvdrcgoudap14@gmail.com</t>
   </si>
   <si>
     <t>9448480928</t>
   </si>
   <si>
-    <t>ರಾಜೀವ್ ಗಾಂಧಿ ಶಿಕ್ಷಣ ಸಂಸ್ಥೆಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಾಜೀವ್ ಗಾಂಧಿ ಎಡ್ಕೇಶನ್ ಸೊಸೈಟಿಯ ಆಸ್ಪತ್ರೆ, ರಾನ್ -582 209, ಗದಗ</t>
+    <t>Rajiv Gandhi Eudcation Society's Hospial</t>
+  </si>
+  <si>
+    <t>Rajiv Gandhi Eudcation Society's Hospital, Ron -582 209,Gadag</t>
   </si>
   <si>
     <t>dribkotturshetty@gmail.com</t>
   </si>
   <si>
     <t>08381- 267772/9448236038</t>
   </si>
   <si>
-    <t>ಸಂಗಮೇಶ್ವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಓಲ್ಡ್ ಸಂಗಮೇಶ್ವರ ಪ್ರಿಂಟಿಂಗ್ ಪ್ರೆಸ್, ಮರಾಠಾ ಮಂಡಲ್ ಎದುರು, 2ನೇ ಕ್ರಾಸ್, ಕೆ.ಸಿ ರಾಣಿ ರಸ್ತೆ, ಗದಗ. 582101</t>
+    <t>Sangameshwar Hospital</t>
+  </si>
+  <si>
+    <t>Old Sangameshwar  printing Press, Opp maratha Mandal , 2nd cross, K.C Rani road,gadag. 582101</t>
   </si>
   <si>
     <t>Sangmeshwarhospital2021@gmail.com</t>
   </si>
   <si>
     <t>9731810118</t>
   </si>
   <si>
-    <t>ಡಾ.ಶೇಖರ್ ಡಿ.ಸಜ್ಜಂಕರ್ ಸಂಜೀವಿನಿ ಆಸ್ಪತ್ರೆ, ಕೆ.ಸಿ. ರಾಣಿ ರಸ್ತೆ, ಗದಗ- 582 101</t>
+    <t>Dr. Shekar D. Sajjankar Sanjeevini Hospital, K.C. Rani Road,Gadag- 582 101</t>
   </si>
   <si>
     <t>drsajjanar2008@rediffmail.com</t>
   </si>
   <si>
     <t>8050311965</t>
   </si>
   <si>
-    <t>ಸಂಕಲ್ಪ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ &amp; ಹೆರಿಗೆ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಪಿಎಂಸಿ ಡಬಲ್ ರೋಡ್, ಓಲ್ಡ್ ಆಫೀಸ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಗದಗ -582101.</t>
+    <t>Sankalpa Superspeciality &amp; Maternity Hospital</t>
+  </si>
+  <si>
+    <t>APMC Double Road, Near Old office Circle,Gadag -582101.</t>
   </si>
   <si>
     <t>ssmhgadag@gmail.com</t>
   </si>
   <si>
     <t>7338546842</t>
   </si>
   <si>
-    <t>ಸಂಕನೂರು ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನಂ: 54/2, ಸಂಬಾಪುರ ರಸ್ತೆ ಗದಗ್, -582101.</t>
+    <t>Sankanur Hospital and Research centre</t>
+  </si>
+  <si>
+    <t>NO:54/2,Sambapur Road Gadag, -582101.</t>
   </si>
   <si>
     <t>shrcgadag@gmail.com</t>
   </si>
   <si>
     <t>9886974314</t>
   </si>
   <si>
-    <t>ಶೋಭಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮುಳಗುಂದ ರಸ್ತೆ, ಗದಗ</t>
+    <t>Shobha Hospital</t>
+  </si>
+  <si>
+    <t>Mulagund Road, Gadag.</t>
   </si>
   <si>
     <t>shobhahospitalgadag@gmail.com</t>
   </si>
   <si>
     <t>9448191171</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಅನಿಲ್ ಕಾಳೆ ಸ್ಮಾರಕ ಆಶೀರ್ವಾದ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಅನಿಲ ಕಾಳೆ ಸ್ಮಾರಕ ಆಶೀರ್ವಾದ ನರ್ಸಿಂಗ್ ಹೋಮ್, ನರೇಗಲ್, ರೋಣ ತಾಲೂಕಾ ಗದಗ</t>
+    <t>Shree Anil Kale Memorial Ashirwad Nursing Home</t>
+  </si>
+  <si>
+    <t>Shree Anil Kale Memorial Ashirwad Nursing Home, Naregal, Rona Taluka Gadag</t>
   </si>
   <si>
     <t>krishgkale@gmail.com</t>
   </si>
   <si>
     <t>08381-268624/9448236334</t>
   </si>
   <si>
-    <t>ಅಭಿಷೇಕ್ ನೇತ್ರಧಾಮ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, ಗಣೇಶ ದೇವಸ್ಥಾನದ ಪಕ್ಕ, ರೈಲ್ವೆ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಅರಿಸಿಕೆರೆ -573103, ಹಾಸನ</t>
+    <t>Abhishek Nethradhama Eye Hospital</t>
+  </si>
+  <si>
+    <t>Hassan</t>
+  </si>
+  <si>
+    <t>1st floor, Beside Ganesh temple, railway station road, Arisikere -573103, Hassan</t>
   </si>
   <si>
     <t>ANARSIKERE2001@gmail.com</t>
   </si>
   <si>
     <t>8892976064</t>
   </si>
   <si>
-    <t>ಅಮ್ಮಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#961/C SJ ಪಾರ್ಕ್ ರಸ್ತೆ, K R ಪುರಮ್, ಹಾಸನ.</t>
+    <t>Amma Eye Hospital</t>
+  </si>
+  <si>
+    <t>#961/C SJ Park Road, K R Purm, Hassan.</t>
   </si>
   <si>
     <t>ammasuperspecialityeyehospital@gmail.com</t>
   </si>
   <si>
     <t>8147019448</t>
   </si>
   <si>
-    <t>ಸರಕಾರ ಆಸ್ಪತ್ರೆ, ಹೊಳೆನರಸೀಪುರ</t>
-[...2 lines deleted...]
-    <t>ಸರಕಾರ ಆಸ್ಪತ್ರೆ, ಮೈಸೂರು ಮೇಡ್ ರಸ್ತೆ ಹೊಳೆನರಸೀಪುರ</t>
+    <t>Govt. Hospital, Holenarasipur</t>
+  </si>
+  <si>
+    <t>Govt. Hospital, Mysore Maid Road Holenarasipura</t>
   </si>
   <si>
     <t>ghhnpura@gmail.com</t>
   </si>
   <si>
     <t>9480368705</t>
   </si>
   <si>
-    <t>ಗ್ರಾಸ್ ಲೈಫ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತಾಲೂಕು ಕಛೇರಿ ಹಿಂದೆ, ಬೆಂಗಳೂರು ಸ್ಟೋರ್ಸ್ ಪಕ್ಕ, ಸಿ.ಆರ್.ಪಟ್ಟಣ, ಹಾಸನ -573116</t>
+    <t>Grass Life Hospital</t>
+  </si>
+  <si>
+    <t>Behind Taluk Office, Beside Bangalore Stores,C.R.Patna, Hassan -573116</t>
   </si>
   <si>
     <t>Grasslifehealthcare@gmail.com</t>
   </si>
   <si>
     <t>8618362123</t>
   </si>
   <si>
-    <t>ಹೇಮಾವತಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ರಾಮಕೃಷ್ಣ ಭಟ್ ಹೇಮಾವತಿ ಆಸ್ಪತ್ರೆ, ಹೇಮಾವತಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಉತ್ತರ ಎಕ್ಸ್‌ಟಿಎನ್, ಹಾಸನ-5732</t>
+    <t>Hemavathi Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Ramkrishna Bhat Hemavathy Hospital,Hemavathi Hospital Road,rthern Extn,Hassan-5732</t>
   </si>
   <si>
     <t>hemavathihospital@yahoo.com</t>
   </si>
   <si>
     <t>9448561604</t>
   </si>
   <si>
-    <t>ಹೊಯ್ಸಳ್ ಆಸ್ಪತ್ರೆ</t>
-[...14 lines deleted...]
-    <t>ಎಎಮ್ ಪ್ಲಾಜಾ, ಶಂಕರ್ ಮಠದ ರಸ್ತೆ, ಕೃಷ್ಣರಾಜಪುರ, ಹಾಸನ</t>
+    <t>I drishti Eye Hospital</t>
+  </si>
+  <si>
+    <t>AM Plaza , Shankar Mutt Road, Krishnarajapura, Hassan</t>
   </si>
   <si>
     <t>sujesh@drishticare.org</t>
   </si>
   <si>
     <t>9164115845</t>
   </si>
   <si>
-    <t>ಭಾರತೀಯ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಹೃದಯ ಕೇಂದ್ರ, (ಭಾರತೀಯ ಹೃದಯದ ಲೈಫ್‌ಲೈನ್ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ಸುಕ್ಲೈವಾ ಆರ್ಕೇಡ್, ಆರ್.ಸಿ. ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+    <t>Indian Hospital &amp; Heart Centre, (Unit of Indian Heart lifeline)</t>
+  </si>
+  <si>
+    <t>Suclaiva Arcade, R.C. Road, Hassan -573201.</t>
   </si>
   <si>
     <t>coo.hsn@indianaheartlifeline.com</t>
   </si>
   <si>
     <t>7618798531</t>
   </si>
   <si>
-    <t>ಜನಪ್ರಿಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜನಪ್ರಿಯ ಆಸ್ಪತ್ರೆ, ಶಂಕರ್ ಮಠದ ರಸ್ತೆ, 2ನೇ ಕ್ರಾಸ್, ಅಯ್ಯಪ್ಪಸ್ವಾಮಿ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಕೆ ಆರ್ ಪುರಂ, ಹಾಸನ-585401</t>
+    <t>Janapriya Hospital</t>
+  </si>
+  <si>
+    <t>Janapriya Hospital, Shankar Mutt Road, 2nd Cross, Near Ayyappaswamy Temple, K R Puram, Hassan-585401</t>
   </si>
   <si>
     <t>janapriyahospitalhsn@gmail.com</t>
   </si>
   <si>
     <t>7349099596</t>
   </si>
   <si>
-    <t>ಜನಪ್ರಿಯಾ ಇಂಡಿಯಾನಾ ಹಾರ್ಟ್ ಲೈಫ್‌ಲೈನ್</t>
-[...14 lines deleted...]
-    <t>ಶುಭೋದಯ ಕಲ್ಯಾಣ ಮಂಟಪ್ಪ ಎದುರು, ಶರೀಫ್ ಕಾಲೋನಿ, ಹಾಸನ -573201</t>
+    <t>Jeeva Jyothi Hospital</t>
+  </si>
+  <si>
+    <t>Opp Shubodaya kalyana mantappa, shariff colony, hassan -573201</t>
   </si>
   <si>
     <t>jeevajyothihospital@gmail.com</t>
   </si>
   <si>
     <t>9483898105</t>
   </si>
   <si>
-    <t>ಜೇನುಕಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ಎದುರು, ದರ್ಗಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಿ ಹೆಚ್ ರಸ್ತೆ, ಹಾಸನ</t>
+    <t>Jenukal Hospital</t>
+  </si>
+  <si>
+    <t>Opp  Govt Hospital, Darga Complex, B H Road, Hassan</t>
   </si>
   <si>
     <t>jenukalhospitalask16@rediffmail.com</t>
   </si>
   <si>
     <t>9844706040</t>
   </si>
   <si>
-    <t>ಕರ್ಣ ಮಲ್ಟಿಸ್ಪೆಷಿಯಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಶಂಕರ್ ಮಠದ ರಸ್ತೆ, ಕೆ ಆರ್ ಪುರಂ, ಹಾಸನ-573201.</t>
+    <t xml:space="preserve">Karna Multispciality Hospital &amp; Research Centre </t>
+  </si>
+  <si>
+    <t>shankar Mutt road, K R Puram, Hassan-573201.</t>
   </si>
   <si>
     <t>jeevan_dk@rediffimail.com</t>
   </si>
   <si>
     <t>949322882</t>
   </si>
   <si>
-    <t>ಕೇಶವ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಬಿ.ಎನ್. ಶಿವಪ್ರಸಾದ್ ಕೇಶವ ನೇತ್ರಾಲಯ, ಅಪೂರ್ವ ಹೋಟೆಲ್, ಹಾಸನ-573201</t>
+    <t>Keshava Netralaya</t>
+  </si>
+  <si>
+    <t>Dr. B. N. Shivaprasad Keshava Netralaya,Apoorva Hotel,Hassan-573201</t>
   </si>
   <si>
     <t>keshava.netralaya@gmail.com</t>
   </si>
   <si>
     <t>9480798764</t>
   </si>
   <si>
-    <t>ಕುಮಾರ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಕುಮಾರ್ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಹತ್ತಿರ ಹೇಮಾವತಿ ಕಲ್ಯಾಣ ಮಂಟಪ, ಮೈಸೂರು ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ ಹಾಸನ.</t>
+    <t>Kumar Nursing Home</t>
+  </si>
+  <si>
+    <t>Kumar Nursing Home Near Hemavathi Kalyana Mantap, Mysore Road, Channarayapatna Hassan.</t>
   </si>
   <si>
     <t>nekumarswamy@gmail.com</t>
   </si>
   <si>
     <t>9663406961</t>
   </si>
   <si>
-    <t>ಲಕ್ಷ್ಮಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಸರ್ಕಾರಿ ಕಾಲೇಜು ರಸ್ತೆ, N.C.C ಕಛೇರಿ ಹತ್ತಿರ ಹಾಸನ</t>
+    <t>Laxmi Nursing Home</t>
+  </si>
+  <si>
+    <t>Laxmi Nursing Home, Govt College Road,Near N.C.C Office Hassan</t>
   </si>
   <si>
     <t>lakshminursinghome97@gmail.com</t>
   </si>
   <si>
     <t>7019761790</t>
   </si>
   <si>
-    <t>ಮಹಾಲಕ್ಷ್ಮಿ ಮಂಜಪ್ಪ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸಂಪಿಗೆ ರಸ್ತೆ, ಕೃಷ್ಣರಾಜ ಪುರ, ಹಾಸನ, ಕರ್ನಾಟಕ 573201</t>
+    <t>Mahalakshmi Manjappa Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Sampige Road, Krishnaraja Pura, Hassan, Karnataka 573201</t>
   </si>
   <si>
     <t>rajeshdp3495@gmail.com</t>
   </si>
   <si>
     <t>9740202010</t>
   </si>
   <si>
-    <t>ಮಮತೆಯ ಮಡಿಲು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಮತೆಯ ಮಡಿಲು ಆಸ್ಪತ್ರೆ, ಬಾಲಾಜಿ ಟಾಕೀಸ್ ಪಕ್ಕ, KSRTC ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ - 573116</t>
+    <t>Mamatheya Madilu Hospital</t>
+  </si>
+  <si>
+    <t>Mamatheya Madilu Hospital, Beside Balaji Talkies, Near KSRTC Bus stand, Channarayapatna, Hassan - 573116</t>
   </si>
   <si>
     <t>mamateyamadiluhospital@gmail.com</t>
   </si>
   <si>
     <t>9620415720</t>
   </si>
   <si>
-    <t>ಮಂಗಳಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಅಶೋಕ್ ಗೌಡ ಮಂಗಳಾ ಆಸ್ಪತ್ರೆ, ಸಂಪಿಗೆ ರಸ್ತೆ, ಕೆ. ಆರ್. ಪುರಂ, ಹಾಸನ-573201</t>
+    <t>Mangala Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Ashok Gowda Mangala Hospital, Sampige Road,K. R. Puram,Hassan-573201</t>
   </si>
   <si>
     <t>tpa.mangalahospital@gmail.com</t>
   </si>
   <si>
     <t>8884833474</t>
   </si>
   <si>
-    <t>ಮಂಜುನಾಥ್ ಆಸ್ಪತ್ರೆ</t>
+    <t>Manjunath Hospital</t>
   </si>
   <si>
     <t>manjunathahospital@gmail.com</t>
   </si>
   <si>
     <t>9448126721</t>
   </si>
   <si>
-    <t>ನಾಗೇಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ನಾಗೇಶ್, ನಾಗೇಶ್ ಆಸ್ಪತ್ರೆ, ಮೈಸೂರು ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ-573116 ಹಾಸನ</t>
+    <t>Nagesh Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Nagesh,Nagesh Hospital,Mysore Road,channarayapatna-573116 Hassan</t>
   </si>
   <si>
     <t>nageshhospital@gmail.com</t>
   </si>
   <si>
     <t>7022787270</t>
   </si>
   <si>
-    <t>ಪುಣ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪುಣ್ಯ ಆಸ್ಪತ್ರೆ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ</t>
+    <t>Punya Hospital</t>
+  </si>
+  <si>
+    <t>Punya Hospital, Channarayapatna, Hassan</t>
   </si>
   <si>
     <t>punyahospitalcrp@gmail.com</t>
   </si>
   <si>
     <t>9019767149</t>
   </si>
   <si>
-    <t>ರಾಜೀವ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ರಾಜೀವ್.ಕೆ, ರಾಜೀವ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಜಿ.ಹೆಚ್. ರಸ್ತೆ, ಕೆ. ಆರ್.ಪುರಂ, ಹಾಸನ-೫೭೩ ೨೦೧</t>
+    <t>Rajiv Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. Rajeev.K , Rajeev Nursing Home,G.H. Road,K. R. Puram, Hassan-573 201</t>
   </si>
   <si>
     <t>rajeevhospital@rediffmail.com</t>
   </si>
   <si>
     <t>9743676160</t>
   </si>
   <si>
-    <t>ಸಹ್ಯಾದ್ರಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಭಾರತಿ ಹೆಲ್ತ್ ಕೇರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಸ್ಯಾಂಡಲ್ ಕೋಟೆ ಆರ್ ಸಿ ರಸ್ತೆ ಎದುರು, ಹಾಸನ</t>
+    <t xml:space="preserve">Sahyaadri Multispeciality Hospital </t>
+  </si>
+  <si>
+    <t>Bharathi health care complex, Opp Sandal Kote R C Road, Hassan</t>
   </si>
   <si>
     <t>sahyaadrihospital@gmail.com</t>
   </si>
   <si>
     <t>8884858685</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಚಾಮರಾಜೇಂದ್ರ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು (ಹಿಮ್ಸ್)</t>
-[...2 lines deleted...]
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಹಾಸನ</t>
+    <t>Shree Chamarajendra medical college(HIMS)</t>
+  </si>
+  <si>
+    <t>District Surgeon,District Hospital,Hassan</t>
   </si>
   <si>
     <t>schospital.hims@gmail.com</t>
   </si>
   <si>
     <t>9964547733</t>
   </si>
   <si>
-    <t>ಸ್ಪರ್ಶ ಆಸ್ಪತ್ರೆ</t>
-[...14 lines deleted...]
-    <t>ಸಿಲ್ವರ್ ಜುಬ್ಲಿ ಪಾರ್ಕ್ ರಸ್ತೆ, ಕೆ ಆರ್ ಪುರಂ, ಹಾಸನ</t>
+    <t xml:space="preserve">Sri Hasanamba Multispeciality Hospital </t>
+  </si>
+  <si>
+    <t>silver Jublee Park road, K R Purm, Hassan</t>
   </si>
   <si>
     <t>hasanambahospital@gmail.com</t>
   </si>
   <si>
     <t>9986679338</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದರ್ಗಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಿ ಎಚ್ ರಸ್ತೆ, ಜೆಸಿ ಆಸ್ಪತ್ರೆ ಎದುರು, ಅರಸೀಕೆರೆ, ಹಾಸನ.</t>
+    <t>Sri Lakshmi Eye Hospital</t>
+  </si>
+  <si>
+    <t>Darga Complex, B H Road,Opp Jc Hospital, Arsikere,Hassan.</t>
   </si>
   <si>
     <t>lakshipadma08@gmail.com</t>
   </si>
   <si>
     <t>8050237743</t>
   </si>
   <si>
-    <t>SSM ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್ PVT LTD</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕ ಎಸ್ ಎಸ್ ಎಂ ಆಸ್ಪತ್ರೆ, ಶಂಕರ್ ಮುಟ್ಟಿ ಎದುರು, ಕೆ. ಆರ್.ಪುರಂ, ಹಾಸನ</t>
+    <t>SSM Multi Speciality Hospital PVT LTD</t>
+  </si>
+  <si>
+    <t>Medical Director S S M Hospital,Opp Shankar Mutti,K. R. Puram, Hassan</t>
   </si>
   <si>
     <t>ssmhospitalhassan2001@gmail.com</t>
   </si>
   <si>
     <t>9844000896</t>
   </si>
   <si>
-    <t>ವರ್ಧಮಾನ್ ಜೈನ ನೇತ್ರಾಲಯ</t>
-[...14 lines deleted...]
-    <t>ಆದಿಚುಂಚನಗಿರಿ ಕಾಲೇಜು, ಮೈಸೂರು ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ-573116</t>
+    <t>Vinayaka Sparsh Hospital</t>
+  </si>
+  <si>
+    <t>Adichunchanagiri college, Mysore road, Channarayapatna , Hassan-573116</t>
   </si>
   <si>
     <t>vinayakasparshahospital@gmail.com</t>
   </si>
   <si>
     <t>9916191188</t>
   </si>
   <si>
-    <t>ಜಿ.ವಿ.ಪಂಡಿತ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆಯ ಡಾ</t>
-[...5 lines deleted...]
-    <t>ಡಾ.ಶ್ರವಣ ಡಾ.ಜಿ.ವಿ. ಪಂಡಿತ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ ಪಿ.ಬಿ. ರಸ್ತೆ, ಹಾವೇರಿ-581110</t>
+    <t>Dr. G.V.Pandit Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Haveri</t>
+  </si>
+  <si>
+    <t>Dr. Shravan Dr. G.V. Pandit Memorial Hospital P.B. Road,Haveri-581110</t>
   </si>
   <si>
     <t>drshravan.pandit@gmail.com</t>
   </si>
   <si>
     <t>9448066374</t>
   </si>
   <si>
-    <t>ಡಾ. ಹ್ಯಾಂಡ್ರಾಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಹ್ಯಾಂಡ್ರಾಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, (ಸೌಕ್ಯದ ಹೆಲ್ತ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ) ರಾಜೇಂದ್ರ ನಗರ, ಹಾವೇರಿ - 581110</t>
+    <t>Dr. Handral Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. Handral Nursing Home, (A Unit of Soukyada Health Care Pvt. Ltd) Rajendra Nagar, Haveri - 581110</t>
   </si>
   <si>
     <t>adminhaveri@soukhyadahospitals.com</t>
   </si>
   <si>
     <t>9448023377</t>
   </si>
   <si>
-    <t>ಹರ್ಷ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಹರ್ಷ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಬೆಂಚಮರಾಡಿ ರಸ್ತೆ ರಾಣಿಬೆನ್ನೂರು, ಹಾವೇರಿ</t>
+    <t>Harsha Nursing Home</t>
+  </si>
+  <si>
+    <t>Harsha Nursing Home, BENCHAMARADI ROAD Ranibennur, Haveri</t>
   </si>
   <si>
     <t>nsdoddamani@hotmail.com</t>
   </si>
   <si>
     <t>9731070498</t>
   </si>
   <si>
-    <t>ಜೆ.ಆರ್. ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಗುರುಭವನದ ಹತ್ತಿರ, ನವನಗರ, ಶಿಗ್ಗಾಂವ, ಹಾವೇರಿ</t>
+    <t>J.R.Nursing Home</t>
+  </si>
+  <si>
+    <t>Near Gurubhavan, Navanagar, Shiggaon, Haveri</t>
   </si>
   <si>
     <t>drjagadishib@gmail.com</t>
   </si>
   <si>
     <t>9448022797</t>
   </si>
   <si>
-    <t>ಕೆಲಗರ್ ವೈದ್ಯಕೀಯ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಬಸವರಾಜ. ಎಸ್.ಕೇಲ್ಗಾರ್, ಕೇಲಗರ್ ಮೆಡಿಕಲ್ ಸೆಂಟರ್ ವಿನಾಯಕ್ ನಗರ, ರಾಣೆಬೆನ್ನೂರು-5801115 ಹಾವೇರಿ</t>
+    <t>Kelagar Medical Center</t>
+  </si>
+  <si>
+    <t>Dr. Basavaraj. S. Kelgar,Kelagar Medical Center Vinayak Nagar, Ranebennur-5801115 Haveri</t>
   </si>
   <si>
     <t>cskelagar@yahoo.co.in</t>
   </si>
   <si>
     <t>9448745949</t>
   </si>
   <si>
-    <t>ಕುಲಕರ್ಣಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕುಲಕರ್ಣಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಪಿ.ಬಿ. ರಸ್ತೆ, ರಾಣೆಬೆನ್ನೂರು, ಹಾವೇರಿ</t>
+    <t>Kulkarni Eye Hospital</t>
+  </si>
+  <si>
+    <t>Kulkarni Eye Hospital P.B. Road, Ranebennur,Haveri</t>
   </si>
   <si>
     <t>susruta04@yahoo.com</t>
   </si>
   <si>
     <t>9448233481</t>
   </si>
   <si>
-    <t>ಮಲ್ಲಾಡದ ರುದ್ರಮ್ಮ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಲ್ಲಾಡದ ರುದ್ರಮ್ಮ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, ಕೆ.ಕೆ. ಆರ್ಕೇಡ್ (ಕಡ್ಲಿ ವಸತಿಗೃಹ), ಹಿರೇಗೌಡರ ಪೆಟ್ರೋಲ್ ಪಂಪ್ ಹತ್ತಿರ, ಪಿ.ಬಿ. ರಸ್ತೆ, ಹಾವೇರಿ - 581110</t>
+    <t>Malladada Rudramma Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Malladada Rudramma Memorial Hospital, K.K. Arcade (kadli lodge), Near Hiregowdar Petrol Pump, P.B. Road, Haveri - 581110</t>
   </si>
   <si>
     <t>dr3malladad@gmail.com</t>
   </si>
   <si>
     <t>9844535105</t>
   </si>
   <si>
-    <t>ಮೃತುಂಜಯ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಮಿಥುಂಜಯ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಜಯನಗರ ಶಿಗ್ಗಾಂವ್, ಹಾವೇರಿ</t>
+    <t>MRITHUNJAYA NURSING HOME</t>
+  </si>
+  <si>
+    <t>Mithunjaya Nursing Home, jayanagar shiggaon, Haveri</t>
   </si>
   <si>
     <t>mrithgss@yahoo.com</t>
   </si>
   <si>
     <t>8073436629</t>
   </si>
   <si>
-    <t>OM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>OM ಆಸ್ಪತ್ರೆ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ರಾಣೆಬೆನ್ನೂರು, ಹಾವೇರಿ</t>
+    <t>OM Hospital</t>
+  </si>
+  <si>
+    <t>OM hospital, Station road, Ranebennur, Haveri</t>
   </si>
   <si>
     <t>omhospitalrnr2014@gmail.com</t>
   </si>
   <si>
     <t>9901804333</t>
   </si>
   <si>
-    <t>ಪಾರ್ವತಮ್ಮ ಮಹದೇವಗೌಡ ಹೆಗ್ಗೆರೆ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪಾರ್ವತಮ್ಮ ಮಹದೇವಗೌಡ ಹೆಗ್ಗೆರೆ ಆಸ್ಪತ್ರೆ, ಶ್ರೀ ಸಾಯಿ ಪ್ಲಾಜಾ, ಹೊಸ ಜಿಲ್ಲಾ ನ್ಯಾಯಾಲಯದ ಪಕ್ಕ, ಪಿ.ಬಿ. ರಸ್ತೆ, ಹಾವೇರಿ</t>
+    <t>Parvathamma Mahadevagowda Heggere Hospital</t>
+  </si>
+  <si>
+    <t>Parvathamma Mahadevagowda Heggere Hospital, Sri Sai Plaza, Beside New District Court, P.B. Road, Haveri</t>
   </si>
   <si>
     <t>heggerihospital@gmail.com</t>
   </si>
   <si>
     <t>9611877445</t>
   </si>
   <si>
-    <t>ರೇಣುಕಾ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ರೇಣುಕಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ 1ನೇ ಮಹಡಿ, ಲಕ್ಷ್ಮಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಪಿ.ಬಿ.ರಸ್ತೆ, ಹಾವೇರಿ-581110</t>
+    <t>Renuka Eye Hosptil</t>
+  </si>
+  <si>
+    <t>Renuka Eye Hospital 1st Floor, Lakshmi Complex, P.B.Road, Haveri-581110</t>
   </si>
   <si>
     <t>Umesh2005@yahoo.com</t>
   </si>
   <si>
     <t>8073712817</t>
   </si>
   <si>
-    <t>ಶಕುಂತಲಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶಕುಂತಲಾ ಆಸ್ಪತ್ರೆ ರಾಣೆಬೆನ್ನೂರು, ಹಾವೇರಿ</t>
+    <t>Shakunthala Hospital</t>
+  </si>
+  <si>
+    <t>Shakunthala Hospital Ranebennur, Haveri</t>
   </si>
   <si>
     <t>prakashtandi51@gmail.com</t>
   </si>
   <si>
     <t>9900756562</t>
   </si>
   <si>
-    <t>ಶಿವಕೃಪಾ ಆಸ್ಪತ್ರೆ (ಹಾವೇರಿ)</t>
-[...2 lines deleted...]
-    <t>ಶಿವಕೃಪಾ ಆಸ್ಪತ್ರೆ, ಗೌಡಪ್ಪ ಗೌಡರ್ ಬಿಲ್ಡಿಂಗ್, ಮೃತಂಜಯ ನಗರ, ಪಿ ಬಿ ರಸ್ತೆ, ರೆನೆಬೆನ್ನೂರ್ - 581115</t>
+    <t>Shivakrupa Hospital (Haveri)</t>
+  </si>
+  <si>
+    <t>Shivakrupa Hospital, Goudappa Goudar Building, Mruthanjaya Nagar, P B Road, Renebennur - 581115</t>
   </si>
   <si>
     <t>patilnagraj70@gmail.com</t>
   </si>
   <si>
     <t>9448390240</t>
   </si>
   <si>
-    <t>ಶಿವಂ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#139/140RS.ಸಂಖ್ಯೆ 821. ಎದುರು: ಜನ್ನು ಪೆಟ್ರೋಲ್ ಬಂಕ್, ಪಿ ಬಿ ರಸ್ತೆ, ರಾಣೆಬೆನ್ನೂರು -581115.</t>
+    <t>Shivam Hospital</t>
+  </si>
+  <si>
+    <t>#139/140RS.No 821.Opp:Jannu Petrol Bank, P B Road, Ranebennur -581115.</t>
   </si>
   <si>
     <t>shivamhospitalsrnr@gmail.com</t>
   </si>
   <si>
     <t>9844278806</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಸರ್ಜಿಕಲ್, ಟ್ರಾಮಾ &amp; ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಸರ್ಜಿಕಲ್, ಟ್ರಾಮಾ ಮತ್ತು ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, 3ನೇ ಕ್ರಾಸ್, ವಿನಾಯಕ ನಗರ ರಾಣೆಬೆನ್ನೂರು-581115, ಹಾವೇರಿ</t>
+    <t>Shri Laxmi surgical, Trauma &amp; Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Shri Laxmi surgical, Trauma &amp; Multispeciality Hospital,3rd Cross,Vinayaka Nagar Ranebennur-581115, Haveri</t>
   </si>
   <si>
     <t>sanjeeva_mudri@redif.com</t>
   </si>
   <si>
     <t>9242215990</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸೂರ್ಯನಾರಾಯಣ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>1ನೇ ಮೇನ್, 1ನೇ ಕ್ರಾಸ್, ಅಶ್ವಿನಿ ನಗರ, ಹಾವೇರಿ</t>
+    <t>Shri Sooryanarayana Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1st Main, 1st Cross, Ashwini Nagar, Haveri </t>
   </si>
   <si>
     <t>drchinmaya11@gmail.com</t>
   </si>
   <si>
     <t>9741566262</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ನಂದಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರೆನೆಬೆನ್ನೂರು, ರಾಜ ರಾಜೇಶ್ವರಿ ನಗರ</t>
+    <t>Sri Nandi Hospital</t>
+  </si>
+  <si>
+    <t>renebennur, Raja Rajeshwari nagar</t>
   </si>
   <si>
     <t>drgirishspatil@yahoo.com</t>
   </si>
   <si>
     <t>9880108420</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಮೃತುಯಿಂಜಯ್ ನಗರ ರಾಣೆಬೆನ್ನೂರು ಹತ್ತಿರ, ವಿನಾಯಕ ನಗರ, ಪಿಬಿ ರಸ್ತೆ</t>
+    <t>Sri Sai Speciality Hospital</t>
+  </si>
+  <si>
+    <t>NEAR MRUTHUYINJAY NAGAR Ranebennur, Vinayak Nagar, PB Road</t>
   </si>
   <si>
     <t>srisaispeciality.rnr@gmail.com</t>
   </si>
   <si>
     <t>8884806393</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಾ ಟ್ರಾಮಾ ಮತ್ತು ಆರ್ಥೋಪೆಡಿಕ್ ಸರ್ಜಿಕಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸುರಕ್ಷಾ ಟ್ರಾಮಾ ಮತ್ತು ಆರ್ಥೋಪೆಡಿಕ್ ಸರ್ಜಿಕಲ್ ಆಸ್ಪತ್ರೆ. 2ನೇ ಕ್ರಾಸ್, ಅಶೋಕನಗರ, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ ರಾಣೆಬೆನ್ನೂರು-581115. ಹಾವೇರಿ.</t>
+    <t>Suraksha Trauma and Orthopedic Surgical Hospital</t>
+  </si>
+  <si>
+    <t>Suraksha Trauma and Orthopedic Surgical Hospital. 2nd cross, AshokNagar, Near Bus statnd Ranebennur-581115. Haveri.</t>
   </si>
   <si>
     <t>anilbennur69@gmail.com</t>
   </si>
   <si>
     <t>9448424864</t>
   </si>
   <si>
-    <t>ವೀರಾಪುರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೀರಾಪುರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಗುತ್ತಲ್, ಪಿ.ಬಿ. ರಸ್ತೆ, ಕೆಇಬಿ ಸಮುದಾಯ ಭವನದ ಹತ್ತಿರ, ಹಾವೇರಿ - 581110</t>
+    <t>Veerapur Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Veerapur Multispeciality Hospital, Guttal, P.B. Road, Near KEB Samudaya Bhavan, Haveri - 581110</t>
   </si>
   <si>
     <t>drbgveerapur@gmail.com</t>
   </si>
   <si>
     <t>8095441380</t>
   </si>
   <si>
-    <t>ಬಸವೇಶ್ವರ ಬೋಧನೆ ಮತ್ತು ಜನರಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಮಿಸ್. ವಿಜಯಲಕ್ಷ್ಮಿ ಬಸವೇಶ್ವರ ಬೋಧನಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಎಂ. ಆರ್.ಮಾರ್ಗ್, ಗುಲ್ಬರ್ಗಾ-585101</t>
+    <t>Basaveswara Teaching &amp; General Hospital</t>
+  </si>
+  <si>
+    <t>Kalaburagi</t>
+  </si>
+  <si>
+    <t>Miss. Vijayalakshmi Basaveshwara Teaching Hospital &amp; Research Centre,M. R. Marg ,Gulbarga-585101</t>
   </si>
   <si>
     <t>empnlbtgh@gmail.com</t>
   </si>
   <si>
     <t>7676233153</t>
   </si>
   <si>
-    <t>ಭೋರುಕ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಕೆಸರಟಗಿ ರಸ್ತೆ, ಆಲ್ ಇಂಡಿಯಾ ರೇಡಿಯೋ ಹಿಂಭಾಗ, ಕೊಟ್ನೂರು ಡಿ, ಕಲಬುರಗಿ -585102</t>
+    <t>Bhoruka Netralaya</t>
+  </si>
+  <si>
+    <t>Kesaratagi Road, Behind All India Radio, Kotnoor D, Kalaburagi -585102</t>
   </si>
   <si>
     <t>aehklb@gmail.com</t>
   </si>
   <si>
     <t>9986411501</t>
   </si>
   <si>
-    <t>ಸಿಟಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಸಿಟಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಜಾಗೃತಿ ಕಾಲೋನಿ, ಶಾದಬ ಹತ್ತಿರ, ಗಣೇಶ್ ನಗರ, ಹುಮ್ನಾಭಾದ್ - ರಿಂಗ್ ರೋಡ್, ಗುಲ್ಬರ್ಗಾ - 585105</t>
+    <t>City Nursing Home</t>
+  </si>
+  <si>
+    <t>City Nursing Home, Jagruthi Colony, Near Shadhaba, Ganesh Nagar, Humnabhad - Ring Road, Gulbarga - 585105</t>
   </si>
   <si>
     <t>drrjsp@gmail.com</t>
   </si>
   <si>
     <t>9449399598</t>
   </si>
   <si>
-    <t>ದೇವತಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದೇವತಾ ಆಸ್ಪತ್ರೆ, ಖೂಬಾ ಪ್ಲಾಟ್, ಗುಲ್ಬರ್ಗ</t>
+    <t>Devatha Hospital</t>
+  </si>
+  <si>
+    <t>Devatha Hospital, Khuba Plot, Gulbarga</t>
   </si>
   <si>
     <t>devatahospital@gmail.com</t>
   </si>
   <si>
     <t>08472-226973, 9449822973</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ (GIIMS)</t>
-[...2 lines deleted...]
-    <t>ಜಿಲ್ಲಾ ಸರ್ಜನ್, ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ಸೇಡಂ ರಸ್ತೆ ಗುಲ್ಬರ್ಗ</t>
+    <t>District Hospital (GIIMS)</t>
+  </si>
+  <si>
+    <t>District Surgeon, Government Hospital Sedam Road Gulbarga</t>
   </si>
   <si>
     <t>directorgimsgulbarga@gmail.com</t>
   </si>
   <si>
     <t>8472227252</t>
   </si>
   <si>
-    <t>ಡಾ. ಪಾಟೀಲರ E.N.T ಕ್ಲಿನಿಕ್, ಭಾಷಣ ಮತ್ತು ಶ್ರವಣ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಅಶೋಕ್ .ಟಿ. ಪಾಟೀಲ್, ಡಾ. ಪಾಟೀಲ್ ಅವರ E.N.T ಕ್ಲಿನಿಕ್, ಭಾಷಣ ಮತ್ತು ಶ್ರವಣ ಕೇಂದ್ರ 1-29/36 A, "ಗೀತಾ" ಕೌಂಟ್ ಹಿಂದೆ, ಗುಲ್ಬರ್ಗ</t>
+    <t>Dr. Patil's E.N.T clinic, speech &amp; Hearing Centre</t>
+  </si>
+  <si>
+    <t>Dr. Ashok .T. Patil,Dr. Patil's E.N.T clinic,speech &amp; Hearing Centre 1-29/36 A,"Geeta" Behind Count, Gulbarga</t>
   </si>
   <si>
     <t>drpatilsentclinicglb@rediffmail.com</t>
   </si>
   <si>
     <t>9980529998</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಿದ್ದರಾಮೇಶ್ವರ ದೃಷ್ಟಿ LLP, ಡಾ ಗಚಿಮಣಿ ಟವರ್, ಬಿಗ್ ಬಜಾರ್ ಎದುರು, ದರ್ಗಾ ರಸ್ತೆ,  ಜಗಪತ್, ಕಲ್ಬುರ್ಗಿ -585102</t>
+    <t>Sri Siddarameshwar Drishti LLP, Dr Gachimani Tower, Opp Big Bazzar, Darga Road,  Jagpat, Kalburgi -585102</t>
   </si>
   <si>
     <t>Kiran@drishticare.org</t>
   </si>
   <si>
     <t>9845182767</t>
   </si>
   <si>
-    <t>ಗುಲ್ಬರ್ಗ ಹಾರ್ಟ್ ಫೌಂಡೇಶನ್ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಗುಲ್ಬರ್ಗ ಹಾರ್ಟ್ ಫೌಂಡೇಶನ್ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, STBT ಕ್ರಾಸ್, ಬಿಗ್ ಬಜಾರ್ ಹತ್ತಿರ, ಕಲಬುರಗಿ-585101</t>
+    <t>Gulbarga Heart Foundation and Research Centre</t>
+  </si>
+  <si>
+    <t>Gulbarga Heart Foundation and Research Centre, STBT Cross, Near Big Bazaar, Kalaburagi-585101</t>
   </si>
   <si>
     <t>gulbargaheartfoundation@gmail.com</t>
   </si>
   <si>
     <t>08472-272777, 9986543344</t>
   </si>
   <si>
-    <t>ಕಾಮರೆಡ್ಡಿ ಆರ್ಥೋ &amp; ಟ್ರಾಮಾ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಾಮರೆಡ್ಡಿ ಆರ್ಥೋ ಮತ್ತು ಟ್ರಾಮಾ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಪ್ಲಾಟ್ 09, ವಸಂತ ನಗರ, ಸರ್ಕಾರಿ ITI ಕಾಲೇಜು ಎದುರು, ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಕಲ್ಬುರ್ಗಿ - 585102</t>
+    <t>Kamareddy Ortho &amp; Trauma Care Hospital</t>
+  </si>
+  <si>
+    <t>Kamareddy Ortho &amp; Trauma Care Hospital, Ploat  09, Vasanth Nagar, Opp to Govt ITI College, Bus Stand Road, Kalburgi - 585102</t>
   </si>
   <si>
     <t>rajsharan72@gmail.com</t>
   </si>
   <si>
     <t>9845918990, 08472-256163</t>
   </si>
   <si>
-    <t>ಕಾರಭಾರಿ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಿಲಗುಂಡಿಯ ಟೊಯೋಟಾ ಶೋರೂಮ್ ಹತ್ತಿರ K.H.B. ಶಾಪಿಂಗ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ರಿಂಗ್ ರೋಡ್ ಕಲಬುರಗಿ-585105</t>
+    <t>Karabhari Multi Specialty Hospital</t>
+  </si>
+  <si>
+    <t>Near Bilgundi's Toyota showroom opp K.H.B. Shopping Complex, Ring Road Kalaburagi-585105</t>
   </si>
   <si>
     <t>sharankarbhari@gmail.com</t>
   </si>
   <si>
     <t>08472-242242, 09845072005</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, ನಾಗಾರ್ಜುನ ಲಾಡ್ಜ್ ಹಿಂದೆ, ವೆಂಕಟೇಶ್ ನಗರ, ಗುಲ್ಬರ್ಗಾ</t>
+    <t>Patil Nursing Home,Behind Nagarjuna Lodge,Venkatesh Nagar,Gulbarga</t>
   </si>
   <si>
     <t>deeprosh48@yahoo.com</t>
   </si>
   <si>
     <t>9448132495/229495</t>
   </si>
   <si>
-    <t>ರಾಜಾ ಲಕ್ಷ್ಮಿ ಕಿಡ್ನಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ರಾಜಾ ಲಕ್ಷ್ಮಿ ಕಿಡ್ನಿ ಆಸ್ಪತ್ರೆ, ಹಳೆ ಜೇವರ್ಗಿ ರಸ್ತೆ, ಕಲ್ಬುರ್ಗಿ - 585102</t>
+    <t>Raja Lakshmi Kidney Hospital</t>
+  </si>
+  <si>
+    <t>Raja Lakshmi Kidney Hospital, Old Jevargi Road, Kalburgi - 585102</t>
   </si>
   <si>
     <t>rdranil@rediffmail.com</t>
   </si>
   <si>
     <t>9448130430, 08472-290014</t>
   </si>
   <si>
-    <t>ರುದ್ರವಾಡಿ ಆಸ್ಪತ್ರೆ</t>
-[...4 lines deleted...]
-                         </t>
+    <t>Rudrawadi Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">#1-949,Plot No.71/3A/15A,Balaji Nagar, Near P&amp; T Quarters,  Old jewargi Road, Kalaburgi -585102
+                        </t>
   </si>
   <si>
     <t>lakshya.28.29@gmail.com</t>
   </si>
   <si>
     <t>8867830677</t>
   </si>
   <si>
-    <t>ಶಿವ ಶಂಕರಪ್ಪ ನಂದ್ಯಾ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಶಿವಶಂಕರಪ್ಪ ನಂದ್ಯಾಲ್ ಐ ಕೇರ್ ಸೆಂಟರ್, ಎಸ್.ಬಿ.ಹೆಚ್ ಎದುರು ಬ್ಯಾಂಕ್, ಗುಂಜ್ ರಸ್ತೆ, ಗುಲ್ಬರ್ಗ-585 104.</t>
+    <t>Shiva Shankarappa Nandya Eye Care Center</t>
+  </si>
+  <si>
+    <t>Shiva Shankarappa Nandyal Eye Care Center, Opp S.B.H. Bank, Gunj Road, Gulbarga-585 104.</t>
   </si>
   <si>
     <t>drmahantappanandyal@gmail.com</t>
   </si>
   <si>
     <t>9880626415 / 08472-265754</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಬಸವಲಿಂಗಪ್ಪ ನಿಸ್ಟಿ ಮೆಮೋರಿಯಲ್ ಹಾರ್ಟ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಬಸವಲಿಂಗಪ್ಪ ನಿಸ್ಟಿ ಮೆಮೋರಿಯಲ್ ಹಾರ್ಟ್ ಸೆಂಟರ್, #15 &amp;16, ಲಾಹೋಟಿ ಎನ್‌ಕ್ಲೇವ್, ಮಹಾರಾಶಿ ವಿದ್ಯಾ ಮಂದಿರದ ಪಕ್ಕ, ಐವಾನ್-ಎ-ಶಾಹಿ ರಸ್ತೆ, ಗುಲ್ಬರ್ಗಾ-585102</t>
+    <t>Shree Basavalingappa Nisty Memorial Heart Centre</t>
+  </si>
+  <si>
+    <t>Shree Basavalingappa Nisty Memorial Heart Centre, #15 &amp;16, Lahoti Enclave,Beside Maharashi Vidya Mandir,Aiwan-e-Shahi Road,Gulbarga-585102</t>
   </si>
   <si>
     <t>shreenistyheartcenter@gmail.com</t>
   </si>
   <si>
     <t>08472-232596</t>
   </si>
   <si>
-    <t>ಸಿದ್ದಗಂಗಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಂ.ಎಸ್.ಕೆ. ಮಿಲ್ ರೋಡ್, ವಸಂತನಗರ, ಕಲಬುರಗಿ.</t>
+    <t>Siddaganga Hospital</t>
+  </si>
+  <si>
+    <t>M.S.K. Mill Road, Vasanth nagar, kalaburagi.</t>
   </si>
   <si>
     <t>drvikram1988@gmail.com</t>
   </si>
   <si>
     <t>9060926789</t>
   </si>
   <si>
-    <t>ಸಿದ್ಧರಾಮೇಶ್ವರ ನೇತ್ರ ಚಿಕಿತ್ಸಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಸಿದ್ಧರಾಮೇಶ್ವರ ನೇತ್ರ ಚಿಕಿತ್ಸಾಲಯ,#147, ಶಾಂತಿ ನಗರ, ಬಸ್ಟಾಂಡ್ ಎದುರು, ಗುಲ್ಬರ್ಗಾ</t>
+    <t>Siddharameshwar Eye Clinic</t>
+  </si>
+  <si>
+    <t>Siddharameshwar Eye Clinic,#147, Shanthi Nagar, Opp Bustand, Gulbarga</t>
   </si>
   <si>
     <t>sidrameshwareye22@gmail.com</t>
   </si>
   <si>
     <t>9449580706</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಜಯದೇವ ಹೃದಯರಕ್ತನಾಳದ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ (GIIMS)</t>
-[...2 lines deleted...]
-    <t>ಕಲಬುರ್ಗಿ ಶಾಖೆ GIIMS ಕ್ಯಾಂಪಸ್, ಸೇಡಂ ರಸ್ತೆ, ಕಲಬುರಗಿ-585105</t>
+    <t>Sri Jayadeva Institute of Cardiovascular Sciences and Research (GIIMS)</t>
+  </si>
+  <si>
+    <t>kalaburgi branch GIIMS campaus, sedam road, kalaburagi-585105</t>
   </si>
   <si>
     <t>sjicsr.kalaburagi23.04.2016@gmail.com</t>
   </si>
   <si>
     <t>9900520640/08472230501/9482114611</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವಿನಾಯಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ವಿನಾಯಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 1 ನೇ ಮಹಡಿ, ಬಾಗ್ಬನ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಸಿಟಿ ಬಸ್ ನಿಲ್ದಾಣದ ಎದುರು, ಎಸ್ ಬಿ ಟೆಂಪಲ್ ರಸ್ತೆ, ಕಲ್ಬುರ್ಗಿ - 585101</t>
+    <t>Sri Vinayaka Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sri Vinayaka Eye Hospital, 1st Floor, Bagban Complex, Opp City Bus Stand, S B Temple Road, Kalburgi - 585101</t>
   </si>
   <si>
     <t>kavitapatilsanjeev@gmail.com</t>
   </si>
   <si>
     <t>08472-231301, 9448786418</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಸಿದ್ದೇಶ್ವರ ಕಲ್ಯಾಣ ಮಂಟಪದ ಹತ್ತಿರ, ಹಳೆ ಜೇವರ್ಗಿ ರಸ್ತೆ, ಕಲಬುರಗಿ.</t>
+    <t>Srinivas Eye Hospital</t>
+  </si>
+  <si>
+    <t>Near Siddeshwar Kalyana Mantap, Old  jewargi Road, Kalaburagi.</t>
   </si>
   <si>
     <t>abhi.5555@gmail.com</t>
   </si>
   <si>
     <t>8050155550</t>
   </si>
   <si>
-    <t>ಯುನೈಟೆಡ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿದ್ಧಾರ್ಥ ಕಾನೂನು ಕಾಲೇಜು ಎದುರು, SVP ಚೌಕ್ ಗುಲ್ಬುರ್ಗಾ-585102</t>
+    <t>United Hospital</t>
+  </si>
+  <si>
+    <t>Opp Siddhartha Law college, SVP Chowk Gulburga-585102</t>
   </si>
   <si>
     <t>insuranceiduh@gmail.com</t>
   </si>
   <si>
     <t>08472-225006, 9886495773, 9880552655</t>
   </si>
   <si>
-    <t>ವಿ ಎಲ್ ಪಾಟೀಲ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸಾಯಿ ಮಂದಿರದ ಹತ್ತಿರ, ನೇತಾಜಿ ನಗರದ ಪಕ್ಕದಲ್ಲಿ, ಜೇವರ್ಗಿ ರಸ್ತೆ, ಕಲಬುರಗಿ -585102.</t>
+    <t>V L Patil Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Sai Mandir, Beside Netaji Nagar, Jewargi Road, Kalaburagi -585102.</t>
   </si>
   <si>
     <t>vasanthlaxmi48@gmail.com</t>
   </si>
   <si>
     <t>9686040293</t>
   </si>
   <si>
-    <t>ಕೊಡಗು</t>
-[...2 lines deleted...]
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ ಮಡಿಕೇರಿ .ಕೊಡಗು ಮಡಿಕೇರಿ</t>
+    <t>Kodagu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">District surgeon, District hospital Madikeri .Kodagu Madikeri </t>
   </si>
   <si>
     <t>dskodagu@gmail.com</t>
   </si>
   <si>
     <t>08272-223445</t>
   </si>
   <si>
-    <t>ಇಕ್ಷಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#134/34, ರೇಸ್ ಕೋರ್ಸ್ ರಸ್ತೆ, ಎಲ್ಐಸಿ ಕಚೇರಿ ಹತ್ತಿರ, ಮಡಿಕೇರಿ -571201.</t>
+    <t>Iksha Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>#134/34,Race course road, Near LIC office, Madikeri -571201.</t>
   </si>
   <si>
     <t>ikshaeye@gmail.com</t>
   </si>
   <si>
     <t>9566049030</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಆಸ್ಪತ್ರೆ, ಕುಶಾಲನಗರ</t>
-[...2 lines deleted...]
-    <t>ರಸೂಲ್ ರೆಸಿಡೆಂಟಲ್ ಎನ್‌ಕ್ಲೇವ್, ಕುಶಾಲನಗರ, ಕರ್ನಾಟಕ 571234</t>
+    <t>Kaveri Hospital, Kushalnagar</t>
+  </si>
+  <si>
+    <t>RASUL RESIDENTAL ENCLAVE, Kushalnagar, Karnataka 571234</t>
   </si>
   <si>
     <t>kaverihospital98@gmail.com</t>
   </si>
   <si>
     <t>9741909007</t>
   </si>
   <si>
-    <t>ಲೈಫ್ ಲೈನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ನಿರ್ದೇಶಕರು ಲೈಫ್ ಲೈನ್ ಆಸ್ಪತ್ರೆ, ಪೊನ್ನಪೇಟೆ ರಸ್ತೆ, ಗೋಣಿಕೊಪ್ಪಲು, ದಕ್ಷಿಣ ಕೊಡಗು</t>
+    <t>Life Line Hospital</t>
+  </si>
+  <si>
+    <t>Medical Director Life Line Hospital,Ponnapet road, gonikoppal, south kodagu</t>
   </si>
   <si>
     <t>gonikoppallifelinehospital@gmail.com</t>
   </si>
   <si>
     <t>8722860360</t>
   </si>
   <si>
-    <t>ಲೋಪಾಮುದ್ರಾ ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆತೂರು, ಪೊಲಿಬೆಟ್ಟ ರಸ್ತೆ, ಗೋಣಿಕೊಪ್ಪಲು, ಕೊಡಗು.</t>
+    <t>Lopamudra Drishti Eye Hospital</t>
+  </si>
+  <si>
+    <t>kodagu</t>
+  </si>
+  <si>
+    <t>Athur,Pollibetta Road, Gonikoppal, Kodagu.</t>
   </si>
   <si>
     <t>lopamudradrishti@gmail.com</t>
   </si>
   <si>
     <t>9886589043</t>
   </si>
   <si>
-    <t>ಸ್ಮಿತಾ ಐ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಕೂರ್ಗ್ ಐ ಕೇರ್ ಸೆಂಟರ್, ಜೂನಿಯರ್ ಕಾಲೇಜು ರಸ್ತೆ, ಮಡಿಕೇರಿ -571201.</t>
+    <t>Smitha Eye Care Centre</t>
+  </si>
+  <si>
+    <t>Coorg Eye care centre, Junior college road, Madikeri -571201.</t>
   </si>
   <si>
     <t>smithaeye@gmail.com</t>
   </si>
   <si>
     <t>8904149749</t>
   </si>
   <si>
-    <t>ತಾಲೂಕು ಜನರಲ್ ಆಸ್ಪತ್ರೆ ವಿರಾಜಪೇಟೆ</t>
-[...2 lines deleted...]
-    <t>ತಾಲೂಕು ಜನರಲ್ ಆಸ್ಪತ್ರೆ ವಿರಾಜಪೇಟೆ., ಕೊಡಗು ಜಿಲ್ಲೆ- 571218</t>
+    <t>Taluk General Hospital Virajpet</t>
+  </si>
+  <si>
+    <t>Taluk General Hospital Virajpet., Kodagu District- 571218</t>
   </si>
   <si>
     <t>surgeonvirajpet@gmail.com</t>
   </si>
   <si>
     <t>9483582013</t>
   </si>
   <si>
-    <t>ಮಹಾರ ಸಾಯಿಗೌಡ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಲ್ಯಾಪ್ರೋಸ್ಕೋಪಿಕ್ ತರಬೇತಿ ಕೇಂದ್ರದ ಡಾ</t>
-[...5 lines deleted...]
-    <t>ಡಾ. ದೊಡ್ಡಬಡ್ರೆ ಗೌಡ ಡಾ. ಮಹಾರಾ ಸಾಯಿ ಗೌಡ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಲ್ಯಾಪ್ರೊಕೊಪಿಕ್ ತರಬೇತಿ ಕೇಂದ್ರ, NH.-4, ಎದುರು. ತಪಾಸಣೆ ಬಂಗ್ಲೆ, ಮುಳಬಾಗಲು-563 131 ಕೋಲಾರ</t>
+    <t>Dr. Mahara Sai Gowda Memorial Hospital and Laparoscopic Training Centre</t>
+  </si>
+  <si>
+    <t>Kolar</t>
+  </si>
+  <si>
+    <t>Dr. Doddabadre Gowda Dr. Mahara Sai Gowda Memorial Hospital &amp; Laprocopic Training Centre, NH.-4, Opp. Inspection bunglow, Mulbagal-563 131 Kolar</t>
   </si>
   <si>
     <t>msgmhospital@gmail.com</t>
   </si>
   <si>
     <t>08159-242928/ 242202</t>
   </si>
   <si>
-    <t>ನ್ಯೂ ಕೋಲಾರ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಹೊಸ ಕೋಲಾರ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಪಲ್ಲವಿ ಟಾಕೀಸ್ ಹಿಂದೆ, KSRTC ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, II ಮುಖ್ಯ, ಕುವೆಂಪು ನಗರ, ಕೋಲಾರ</t>
+    <t>New Kolar Nursing Home</t>
+  </si>
+  <si>
+    <t>New Kolar Nursing Home Behind Pallavi Talkies,Near KSRTC Bus Stand,II main, Kuvempu Nagar, Kolar</t>
   </si>
   <si>
     <t>newkolarnh@gmail.com</t>
   </si>
   <si>
     <t>08152-883010</t>
   </si>
   <si>
-    <t>ಪೂರ್ಣಿಮಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಹೆರಿಗೆ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಪೂರ್ಣಿಮಾ ಪೂರ್ಣಿಮಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಹೆರಿಗೆ ಕೇಂದ್ರ, ಕೆಎಸ್‌ಆರ್‌ಟಿಸಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ ಮುಳಬಾಗಲು ಪಟ್ಟಣ - 563131 ಕೋಲಾರ</t>
+    <t>Poornima Hospital and and Maternity Centre</t>
+  </si>
+  <si>
+    <t>Dr.Poornima Poornima Hospital and Maternity Center, Near KSRTC Bus stand Mulbagal Town - 563131 Kolar</t>
   </si>
   <si>
     <t>vijaysnindia@gmail.com</t>
   </si>
   <si>
     <t>08159-247211</t>
   </si>
   <si>
-    <t>ಆರ್.ಎಲ್.ಜಾಲಪ್ಪ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆರ್.ಎಲ್.ಜಾಲಪ್ಪ ಆಸ್ಪತ್ರೆ, ಟಮಕ, ಕೋಲಾರ</t>
+    <t>R.L. Jalappa Hospital</t>
+  </si>
+  <si>
+    <t>R.L.Jalappa Hospital,Tamaka, Kolar</t>
   </si>
   <si>
     <t>msoffice@sduaher.ac.in</t>
   </si>
   <si>
     <t>08152-210604</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ನವರತ್ನ ಸರ್ಜಿಕಲ್ ಮತ್ತು ಮಾತೃತ್ವ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ನವರತ್ನ ಸರ್ಜಿಕಲ್ ಮತ್ತು ಹೆರಿಗೆ ನರ್ಸಿಂಗ್ ಹೋಮ್, .2, ಟೇಕಲ್ ರಸ್ತೆ, ಕೋಲಾರ-563101</t>
+    <t>Sri Navaratna Surgical &amp; Maternity Nursing Home</t>
+  </si>
+  <si>
+    <t>Sri Navaratna Surgical &amp; Maternity Nursing Home, .2,Tekal Road, Kolar-563101</t>
   </si>
   <si>
     <t>suryaeyeandskin18@gmail.com</t>
   </si>
   <si>
     <t>08152-222872</t>
   </si>
   <si>
-    <t>ಸೂರ್ಯ ನೇತ್ರ ಮತ್ತು ಸ್ಕಿನ್‌ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಿಹಾಲಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಎದುರು: ಸರ್ವಾಂಗಣ ಪಾರ್ಕ್, ಕೋಲಾರ -563101.</t>
+    <t>Surya Eye and Skincare Hospital</t>
+  </si>
+  <si>
+    <t>Nihala Complex, Opp: Sarvangna Park, Kolar -563101.</t>
   </si>
   <si>
     <t>9632392457</t>
   </si>
   <si>
-    <t>ಆನಂದ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...6 lines deleted...]
-ಕಂದಾಯ ಭವನ ಎದುರು, ಗಂಗಾವತಿ - 583227</t>
+    <t>Anand Nursing Home</t>
+  </si>
+  <si>
+    <t>Koppal</t>
+  </si>
+  <si>
+    <t>Anand Nursing Home, Hosalli Road, 
+Opp Kandaya Bhavana, Gangavathi - 583227</t>
   </si>
   <si>
     <t>gshashianh@gmail.com</t>
   </si>
   <si>
     <t>08533-230676 / 9845942608</t>
   </si>
   <si>
-    <t>ಅನ್ನಪೂರ್ಣ ಮಲ್ಟಿಸ್ಪೆಸಿಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅನ್ನಪೂರ್ಣ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ ಗಂಗಾವತಿ, ಕೊಪ್ಪಳ</t>
+    <t>Annapurna Multispecility Hospital</t>
+  </si>
+  <si>
+    <t>Annapurna  Multispeciality  Hospital, Bus stand Road Gangavathi, Koppal</t>
   </si>
   <si>
     <t>ANH.GVT@gmail.com</t>
   </si>
   <si>
     <t>9242882287</t>
   </si>
   <si>
-    <t>ಆರೋಗ್ಯ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಮತ್ತು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಧನ್ನಲಕ್ಷ್ಮಿ ಗೋಪುರ, ಗಂಗಾವತಿ ರಸ್ತೆ, ಕಾರಟಗಿ, ಕೊಪ್ಪಳ -583229.</t>
+    <t>Arogya Multispeciality and eye hospital</t>
+  </si>
+  <si>
+    <t>Shree dhannlaxmi tower,Gangavathi road,Karatagi,Koppal -583229.</t>
   </si>
   <si>
     <t>arogyahospitalkartagi@gmail.com</t>
   </si>
   <si>
     <t>9008919787</t>
   </si>
   <si>
-    <t>ಕೆ.ಎಸ್.ಆರೋಗ್ಯ ರಕ್ಷಣೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆ.ಎಸ್. ಹೆಲ್ತ್ ಕೇರ್, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಕೊಪ್ಪಳ -583231</t>
+    <t>K.S.Health care</t>
+  </si>
+  <si>
+    <t>K.S.Health care, Hospet Road,koppal -583231</t>
   </si>
   <si>
     <t>info@kshospitals.in</t>
   </si>
   <si>
     <t>6366399437</t>
   </si>
   <si>
-    <t>KBCIOT ಮತ್ತು KBCMC ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಚರ್ಚ್ ಹತ್ತಿರ, ಆರ್.ಜಿ. ರಸ್ತೆ, 3ನೇ ಎಪಿಎಂಸಿ ಗೇಟ್, ಗಂಗಾವತಿ</t>
+    <t>KBCIOT &amp; KBCMC Hospital</t>
+  </si>
+  <si>
+    <t>Near Church, R.G. Road, 3rd APMC Gate, Gangavathi</t>
   </si>
   <si>
     <t>drmanjulacpatil02@gmail.com</t>
   </si>
   <si>
     <t>08533-272630 / 9449023730</t>
   </si>
   <si>
-    <t>ಕೊಪ್ಪಳ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆ, ಕೊಪ್ಪಳ</t>
-[...2 lines deleted...]
-    <t>ಗಂಗಾವತಿ ರಸ್ತೆ, ಕಿಡ್ಡಿಡಾಲ್ ಗೇಟ್, ಭಾಗ್ಯನಗರ, ಕರ್ನಾಟಕ 583231</t>
+    <t>Koppal Institute Of Medical Scienceds, Koppal</t>
+  </si>
+  <si>
+    <t>Gangavathi Rd, Kiddidal Gate, Bhagyanagar, Karnataka 583231</t>
   </si>
   <si>
     <t>mskimskoppal@gmail.com</t>
   </si>
   <si>
     <t>7019694757</t>
   </si>
   <si>
-    <t>ಲಯನ್ಸ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಲಯನ್ಸ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಕಿನಾಲ್ ರಸ್ತೆ, ಸದಾಶಿವ ನಗರ, ಕೊಪ್ಪಳ, ಕರ್ನಾಟಕ 583231</t>
+    <t>Lions Eye Hospital</t>
+  </si>
+  <si>
+    <t>Lions Eye Hospital, Kinnal Road, Sadashiva Nagar, Koppal, Karnataka 583231</t>
   </si>
   <si>
     <t>lionseyeh@gmail.com</t>
   </si>
   <si>
     <t>08539-231485</t>
   </si>
   <si>
-    <t>ಎಂ.ಎಂ.ಜೋಶಿ ಐ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಪ್ರೈ. ಲಿ</t>
-[...2 lines deleted...]
-    <t>ಪವಾರ್ ಗ್ರ್ಯಾಂಡ್ ಹೋಟೆಲ್ ಪಕ್ಕದಲ್ಲಿ, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಗುಂಜ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಕೊಪ್ಪಳ -583231.</t>
+    <t>M.M.Joshi Eye Institute Pvt Ltd</t>
+  </si>
+  <si>
+    <t>Beside Pawar Grand Hotel, Hospet Road,Near Gunj Circle, Koppal -583231.</t>
   </si>
   <si>
     <t>KOPPALMMJOSHI@GMAIL.COM</t>
   </si>
   <si>
     <t>7259663444</t>
   </si>
   <si>
-    <t>ಮಾರುತಿ ನೇತ್ರ ಮತ್ತು ದಂತ ಆಸ್ಪತ್ರೆ</t>
-[...3 lines deleted...]
-  ಗಂಗಾವತಿ, ಕೊಪ್ಪಳ</t>
+    <t>Maruthi Eye and Dental Hospital</t>
+  </si>
+  <si>
+    <t>Maruthi Eye &amp; Dental Hospital,
+ Gangavathi, Koppal</t>
   </si>
   <si>
     <t>maruthieyedent2000@gmail.com</t>
   </si>
   <si>
     <t>9945605974</t>
   </si>
   <si>
-    <t>ನೇತ್ರಜ್ಯೋತಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ನೇತ್ರಜ್ಯೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಜುಲೈ ವೃತ್ತ,</t>
+    <t>Nethrajyothi Superspeciality Eye Hospital and Laser centre</t>
+  </si>
+  <si>
+    <t>Nethrajyoti eye hospital, July circle,
+ R G Road, Gangavathi-583227</t>
   </si>
   <si>
     <t>nethrajyoti@gmail.com</t>
   </si>
   <si>
     <t>9342282108, 
 08533200400, 
 08533270270</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಗಾಂಧಿನಗರ, ಗಂಗಾವತಿ-583 227 ಜಿಲ್ಲೆ: ಕೊಪ್ಪಳ ಲ್ಯಾಂಡ್‌ಮಾರ್ಕ್: ವಿಕಾಸ ಸೌಹಾರ್ದ ಕೋ-ಆಪ್ ಬ್ಯಾಂಕ್.</t>
+    <t>Patil Nursing Home, Bus Stand Road, Gandhinagar,Gangavati-583 227 Dist:Koppal Landmark: Vikas Souharda Co-Op Bank.</t>
   </si>
   <si>
     <t>patilgvt1@gmail.com</t>
   </si>
   <si>
     <t>9591620772, 9980085086</t>
   </si>
   <si>
-    <t>ಎಸ್.ಆರ್. ಯಶೋಧಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಗಂಗಾವತಿ</t>
+    <t>S.R. Yashodha Hospital</t>
+  </si>
+  <si>
+    <t>bus stand  Road,Gangavathi</t>
   </si>
   <si>
     <t>yashodhadiagnostics@gmail.com</t>
   </si>
   <si>
     <t>9480089042</t>
   </si>
   <si>
-    <t>ಸಹನಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ಹತ್ತಿರ, ಆರ್.ಜಿ. ಮನೆ ರಸ್ತೆ, ಕಾರಟಗಿ -583229.</t>
+    <t>Sahana Eye Hospital</t>
+  </si>
+  <si>
+    <t>Near, Govt Hospital,R.G. Mane Road,Karatagi -583229.</t>
   </si>
   <si>
     <t>Vishwanathamalipatil@gmail.com</t>
   </si>
   <si>
     <t>9964422837</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಿತ ಆಸ್ಪತ್ರೆ,( ಹೆಲ್ತ್ ಸೆಕ್ಯೂರ್ ಹಾಸ್ಪಿಟಲ್ ಕೇರ್ &amp; ಸಲ್ಯೂಷನ್ಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ,)</t>
-[...8 lines deleted...]
-    <t>ಅಮರ್ ಭಗತ್ ಸಿಂಗ್ ನಗರ, ಗಂಗಾವತಿ, ಕರ್ನಾಟಕ 583227</t>
+    <t>Secure Hospital,( A Unit of Health Secure Hospital care &amp; Solutions Pvt Ltd,)</t>
+  </si>
+  <si>
+    <t>Near Old DC Circle, Shivashanth Nagar,Hospet Road, Koppal -583231.</t>
+  </si>
+  <si>
+    <t>Shree Mallikarjuna Multispeciality Hospital Gangavathi</t>
+  </si>
+  <si>
+    <t>Amar Bhagat Singh Nagar, Gangavathi, Karnataka 583227</t>
   </si>
   <si>
     <t>smmhgvt2018@gmail.com</t>
   </si>
   <si>
     <t>9008181837, 
 9449213030</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವಿನಾಯಕ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...3 lines deleted...]
-ಬನ್ನಿಗಿಡ ಶಿಬಿರ, ಗಂಗಾವತಿ - 583227</t>
+    <t>Sri Vinayaka Nursing Home</t>
+  </si>
+  <si>
+    <t>Sri Vinayaka Nursing Home, Behind Shive Theatre, 
+Bannigida Camp, Gangavathi - 583227</t>
   </si>
   <si>
     <t>vinayaknursinghome0218@gmail.com</t>
   </si>
   <si>
     <t>9448133730</t>
   </si>
   <si>
-    <t>ವರಸಿದ್ದಿ ಆಸ್ಪತ್ರೆ &amp; MRC</t>
-[...2 lines deleted...]
-    <t>O.S.B (ವೀರಸಾವರ್ಕರ್) ರಸ್ತೆ, ಗಂಗಾವತಿ, ಕೊಪ್ಪಳ -583227.</t>
+    <t>Varasiddii Hospital &amp; MRC</t>
+  </si>
+  <si>
+    <t>O.S.B (Veerasavarkar) Road,Gangavathi, Koppal -583227.</t>
   </si>
   <si>
     <t>arjunhosalli111@gmail.com</t>
   </si>
   <si>
     <t>9148303234</t>
   </si>
   <si>
-    <t>ಆದಿಚುಂಚನಗಿರಿ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು ಆದಿಚುಂಚನಗಿರಿ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನಗಳ ಸಂಸ್ಥೆ ಆಸ್ಪತ್ರೆ, ಬಾಲಗಂಗಾಧರನಾಥ ನಗರ, ನಾಗಮಂಗಲ ತಾಲೂಕು, ಮಂಡ್ಯ</t>
+    <t>Adichunchanagiri Hospital</t>
+  </si>
+  <si>
+    <t>Mandya</t>
+  </si>
+  <si>
+    <t>Medical Superintendent Adichunchanagiri Institute of Medical Sciences Hospital, Balagangadharanatha Nagar, Nagamangala Taluk, Mandya</t>
   </si>
   <si>
     <t>ahrcyeshasvini@gmail.com</t>
   </si>
   <si>
     <t>9242713318</t>
   </si>
   <si>
-    <t>ಅರ್ಚನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅರ್ಚನಾ ಆಸ್ಪತ್ರೆ, ಅಶೋಕ್ ನಗರ, ಮಂಡ್ಯ</t>
+    <t>Archana Hospital</t>
+  </si>
+  <si>
+    <t>Archana Hospital, Ashok Nagara, Mandya</t>
   </si>
   <si>
     <t>archananursinghome@yahoo.in</t>
   </si>
   <si>
     <t>9845282147</t>
   </si>
   <si>
-    <t>ಆಸ್ಟರ್ ಜಿ ಮಾದೇಗೌಡ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#1889, ಭಾರತಿ ಶಿಕ್ಷಣ ಟ್ರಸ್ಟ್ ಸಂಕೀರ್ಣ, ಮದ್ದೂರು-ಮಳವಳ್ಳಿ ಮುಖ್ಯರಸ್ತೆ, ಭಾರತಿನಗರ (ಕೆ.ಎಂ.ದೊಡ್ಡಿ), ಮಂಡ್ಯ-571422.</t>
+    <t>Aster G Madegowda Hospital</t>
+  </si>
+  <si>
+    <t>#1889, Bharathi Eduction Trust complex,Maddur-Malavalli Main road,Bharathinagara (K.M.Doddi),Mandya-571422.</t>
   </si>
   <si>
     <t>operations.gmh@asterhospital.com</t>
   </si>
   <si>
     <t>9980141585</t>
   </si>
   <si>
-    <t>ಚೇತನಾ ಮೆಟರ್ನಿಟಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.125, ಹಳೆ ಮೈಸೂರು ರಸ್ತೆ, ಕೆ ಆರ್ ಪೆಟ್, ಮಂಡ್ಯ-571426</t>
+    <t>Chethana Maternity Nursing Home</t>
+  </si>
+  <si>
+    <t>No.125,old Mysore Road, K R Pet, mandya-571426</t>
   </si>
   <si>
     <t>dinesh2471972@gmail.com</t>
   </si>
   <si>
     <t>9880561146</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ (MIMS)</t>
-[...2 lines deleted...]
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಮಂಡ್ಯ</t>
+    <t>District Hospital (MIMS)</t>
+  </si>
+  <si>
+    <t>District Surgeon,District Hospital, Mandya</t>
   </si>
   <si>
     <t>dsmandya@gmail.com</t>
   </si>
   <si>
     <t>08232-224040</t>
   </si>
   <si>
-    <t>DRM ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#2503,100 ಅಡಿ ರಸ್ತೆ, ಗಾಂಧಿನಗರ, ಮಂಡ್ಯ -571401.</t>
+    <t>DRM Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#2503,100ft Road, Gandhinagar,Mandya -571401.</t>
   </si>
   <si>
     <t>drmhospitalmandya@gmail.com</t>
   </si>
   <si>
     <t>9620714418</t>
   </si>
   <si>
-    <t>ಕಸ್ತೂರಿಬಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಕಸ್ತೂರಿಬಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, 1 ನೇ ಕ್ರಾಸ್, ಸಿಂಡಿಕೇಟ್ ಬ್ಯಾಂಕ್ ಎದುರು, ಅಶೋಕ್ ನಗರ, ಮಂಡ್ಯ</t>
+    <t>Kasturiba Nursing Home</t>
+  </si>
+  <si>
+    <t>Kasturiba Nursing Home, 1st Cross, Opp.Syndicate Bank,Ashok Nagar, Mandya</t>
   </si>
   <si>
     <t>kasturiba222@gmail.com</t>
   </si>
   <si>
     <t>9448643526</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದುರ್ಗಾ ಭವನ ಸರ್ಕಲ್, ನಾಗಮಂಗಲ ರಸ್ತೆ, ಕೆ ಆರ್ ಪೇಟೆ, ಮಂಡ್ಯ.</t>
+    <t>Kaveri Eye Hospital</t>
+  </si>
+  <si>
+    <t>Durga Bhavan Circle, Nagamangala road, K R Pet,Mandya.</t>
   </si>
   <si>
     <t>kaverieyehospital@gmail.com</t>
   </si>
   <si>
     <t>9901949044</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಕಾವೇರಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಮಂಡ್ಯ</t>
+    <t>Kaveri Nursing Home</t>
+  </si>
+  <si>
+    <t>Kaveri Nursing Home, Mandya</t>
   </si>
   <si>
     <t>kaverynursinghome@gmail.com</t>
   </si>
   <si>
     <t>9448466099</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಶೋಕ್ ನಗರ, ವಿವೇಕಾನಂದ ರಸ್ತೆ, ನಿವೇದಿತಾ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಹತ್ತಿರ, ಮಂಡ್ಯ -571401.</t>
+    <t>Kaveri Super Speciality Eye hospital</t>
+  </si>
+  <si>
+    <t>Ashok Nagar, Vivekananda Road, Near Niveditha nursing Home, Mandya -571401.</t>
   </si>
   <si>
     <t>Chethankaveri4@gmail.com</t>
   </si>
   <si>
     <t>9148648321</t>
   </si>
   <si>
-    <t>ಮದ್ದೂರು ವೈದ್ಯಕೀಯ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನಂಜಪ್ಪ ಚೌಲ್ಟ್ರಿ ರಸ್ತೆ, ಎದುರು, KSRTC ಬಸ್ ಡಿಪೋ, ಮದ್ದೂರು -571428.</t>
+    <t>Maddur Medical Centre</t>
+  </si>
+  <si>
+    <t>Nanjappa Choultry Road, Opp, KSRTC Bus Depot, Maddur -571428.</t>
   </si>
   <si>
     <t>Maddurmedicalcentre@gmail.com</t>
   </si>
   <si>
     <t>9442279181</t>
   </si>
   <si>
-    <t>ಎಸ್.ಡಿ.ಜಯರಾಮ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಸ್.ಡಿ.ಜಯರಾಮ್ ಆಸ್ಪತ್ರೆ, 3ನೇ ಕ್ರಾಸ್, ಅಶೋಕ್ ನಗರ, ಮಂಡ್ಯ</t>
+    <t>S.D.Jayaram Hospital</t>
+  </si>
+  <si>
+    <t>S.D.Jayaram Hospital,3rd cross,Ashok Nagar,Mandya</t>
   </si>
   <si>
     <t>sdjayaram@yahoo.co.in</t>
   </si>
   <si>
     <t>8762079460</t>
   </si>
   <si>
-    <t>ಸಂಜೋ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂಜೋ ಆಸ್ಪತ್ರೆ, ಶ್ರೀನಿವಾಸಪುರ, ಉಮ್ಮಡಹಳ್ಳಿ ಗೇಟ್, ಮಂಡ್ಯ</t>
+    <t>Sanjo Hospital</t>
+  </si>
+  <si>
+    <t>Sanjo Hospital ,Srinivasapura, Ummadahalli Gate, Mandya</t>
   </si>
   <si>
     <t>sanjohospital9@gmail.com</t>
   </si>
   <si>
     <t>9916337525</t>
   </si>
   <si>
-    <t>ಸೇವಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಕೆ. ಎಸ್. ನಾರಾಯಣ ಸ್ವಾಮಿ ಸೇವಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, #1465, 100 ಅಡಿ ರಸ್ತೆ, ಮಂಡ್ಯ-571401</t>
+    <t>Seva Nursing home</t>
+  </si>
+  <si>
+    <t>Dr. K. S. Narayana Swamy Seva Nursing Home,#1465, 100 Ft Road, Mandya-571401</t>
   </si>
   <si>
     <t>narayanashwin9@gmail.com</t>
   </si>
   <si>
     <t>9844044065</t>
   </si>
   <si>
-    <t>ಶಿಲ್ಪಶ್ರೀ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಎನ್.ಜಿ.ರಾಜಶೇಖರ್ ಶಿಲ್ಪಶ್ರೀ ನರ್ಸಿಂಗ್ ಹೋಮ್, ನೆಹರು ನಗರ, ಮಂಡ್ಯ</t>
+    <t>Shilpasree Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. N. G. Rajshekar Shilpashree Nursing Home, Neharu Nagar, Mandya</t>
   </si>
   <si>
     <t>shilpasri02raj@gmil.com</t>
   </si>
   <si>
     <t>9742179722</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ದಯಾನಂದ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಮಂಡ್ಯ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ದಯಾನಂದ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಮಳವಳ್ಳಿ, ಮಂಡ್ಯ - 571430</t>
+    <t>Sri Dayananda Nursing Home, Mandya</t>
+  </si>
+  <si>
+    <t>Sri Dayananda Nursing Home, Malavalli, Mandya - 571430</t>
   </si>
   <si>
     <t>drdaya299@rediffmail.com</t>
   </si>
   <si>
     <t>9448572704</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮೀ ವೆಂಕಟೇಶ್ವರ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮಿ ವೆಂಕಟೇಶ್ವರ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಬಿ.ಎಂ ರಸ್ತೆ, ನಾಗಮಂಗಲ, ಮಂಡ್ಯ ಜಿಲ್ಲೆ</t>
+    <t>Sri Lakshmi Venkateshwar Nursing Home</t>
+  </si>
+  <si>
+    <t>Lakshmi Venkateshwar Nursing Home,B.M Road, Nagamangala, Mandya Dist</t>
   </si>
   <si>
     <t>bs.shashikala@yahoo.in</t>
   </si>
   <si>
     <t>7676748089</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸುಬ್ರಹ್ಮಣ್ಯ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ರೂಪ ನರ್ಸಿಂಗ್ ಹೋಮ್ ವಿ.ವಿ.ರಸ್ತೆ, ಹೊಸಹಳ್ಳಿ ಸರ್ಕಲ್, ಮಂಡ್ಯ-571401</t>
+    <t>Sri Subramanya Nursing Home</t>
+  </si>
+  <si>
+    <t>Roopa Nursing Home V.V.Road ,Hosahalli Circle, Mandya-571401</t>
   </si>
   <si>
     <t>srisubramanyahome07@gmail.com</t>
   </si>
   <si>
     <t>9686975263</t>
   </si>
   <si>
-    <t>ಸುರಭಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಎಚ್. ಸಿ. ಶ್ರೀನಿವಾಸ್, ಅನ್ನಿ ಪಾರ್ಕ್ ಹತ್ತಿರ ಸುರಭಿ ಆಸ್ಪತ್ರೆ, ಕೆ. ಆರ್.ರಸ್ತೆ, ಅಶೋಕನಗರ, ಮಂಡ್ಯ-571401</t>
+    <t>Surabhi Hospital</t>
+  </si>
+  <si>
+    <t>Dr. H. C. Srinivas,Surabhi Hospital Near Anne Park,K. R. Road, Ashoknagar, Mandya-571401</t>
   </si>
   <si>
     <t>srinivas6468@yahoo.com</t>
   </si>
   <si>
     <t>9845700087</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಬಿ. ಸಿ. ಸಿದ್ದರಾಮು ಸುರಕ್ಷಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಹಾಲಹಳ್ಳಿ ರಸ್ತೆ (ಕಾವೇರಿ ಹೈಸ್ಕೂಲ್ ಹತ್ತಿರ) ನೆಹರು ನಗರ, ಮಂಡ್ಯ-571 401</t>
+    <t>Suraksha Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. B. C. Siddaramu Suraksha Nursing Home, Halahalli Road (Near Cauvery High School) Nehru Nagar, Mandya-571 401</t>
   </si>
   <si>
     <t>surakshanursing@yahoo.in</t>
   </si>
   <si>
     <t>9448589903</t>
   </si>
   <si>
-    <t>ತಾರಾ ಐ ಹಾಸ್ಪಿಟಲ್ (ಎಚ್‌ಮ್ಯಾಟ್ರಿಕ್ಸ್ ಆಪ್ಟಿಕಲ್ಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#1186,2ನೇ ಮಹಡಿ, ಅಶೋಕ ನಗರ,2ನೇ ಕ್ರಾಸ್, ಮಂಡ್ಯ-571401.</t>
+    <t>Tara Eye Hosptial (A Unit of Hmatrix Opticals Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>#1186,2nd Floor, Ashoka Nagar,2nd Cross, Mandya-571401.</t>
   </si>
   <si>
     <t>kkmahapatra71@gmail.com</t>
   </si>
   <si>
     <t>8848502237</t>
   </si>
   <si>
-    <t>ತ್ರಿನೇತ್ರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಮಂಡ್ಯ</t>
-[...2 lines deleted...]
-    <t>ತ್ರಿನೇತ್ರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 1212/1, ಸನ್ಮತಿ, ಅಶೋಕನಗರ, 3ನೇ ಕ್ರಾಸ್, ಮಂಡ್ಯ - 571401</t>
+    <t>Trinetra Eye Hospital, Mandya</t>
+  </si>
+  <si>
+    <t>Trinetra Eye Hospital,  1212/1, Sanmathi, Ashoknagar, 3rd Cross, Mandya - 571401</t>
   </si>
   <si>
     <t>trinetraeyehospital@yahoo.co.in</t>
   </si>
   <si>
     <t>9980181899</t>
   </si>
   <si>
-    <t>ವರ್ಧಮಾನ ಜೈನ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ವಿ.ಪಿ.ಕಾಂಪ್ಲೆಕ್ಸ್, ಜಿ.ಎಚ್. ರಸ್ತೆ, ಮಂಡ್ಯ</t>
+    <t>Vardhamana Jain Nethralaya</t>
+  </si>
+  <si>
+    <t>V.P.Complex, G.H. road, Mandya</t>
   </si>
   <si>
     <t>vrishabhendraupadhye@gmail.com</t>
   </si>
   <si>
-    <t>ಅಮೃತ ಕೃಪಾ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಎದುರು-22ನೇ ಕ್ರಾಸ್, ಸೆಂಟ್ರಲ್ ಅವೆನ್ಯೂ ರಸ್ತೆ ರೂಪ ನಗರ, ಮರ್ತಿಕ್ಯಾತನಹಳ್ಳಿ, ಜಯಪುರ ಮೈಸೂರು Tq-5700265</t>
+    <t>8747830139</t>
+  </si>
+  <si>
+    <t>Amrutha Krupa Hospital</t>
+  </si>
+  <si>
+    <t>Mysore</t>
+  </si>
+  <si>
+    <t>Opp-22nd Cross, Central Avenue Road Roopa Nagar, Martikyathanahalli, Jaypura Mysore Tq-5700265</t>
   </si>
   <si>
     <t>drbasava@yahoo.com</t>
   </si>
   <si>
     <t>0821-2543243/2598822, 9343110884/9980776206</t>
   </si>
   <si>
-    <t>ಅನ್ನಪೋರ್ಣಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅನ್ನಪೂರ್ಣ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 199, ಸಾಯಿ ಪದನ್, ನ್ಯೂ ಕಾಂತರಾಜ್ ಅರ್ಸ್ ರಸ್ತೆ, ಶಾರದಾದೇವಿನಗರ, ಮೈಸೂರು-570009</t>
+    <t>Annaporna Eye Hospital</t>
+  </si>
+  <si>
+    <t>Annapoorna Eye Hospital, # 199, Sai Padan, New Kantharaj Urs Road, Sharadadevinagar, Mysuru-570009</t>
   </si>
   <si>
     <t>shilpa.annapoorna@gmail.com</t>
   </si>
   <si>
     <t>0821-4008800/ Fax: 91-821-4008899</t>
   </si>
   <si>
-    <t>ಅರವಿಂದ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t># 644, ಆದಿಚುಂಚನಗಿರಿ ರಸ್ತೆ, ಅರವಿಂದನಗರ, ಮೈಸೂರು</t>
+    <t>Arvinda Hospital</t>
+  </si>
+  <si>
+    <t># 644, Adichunchanagiri Road, Aravindanagar, Mysuru</t>
   </si>
   <si>
     <t>aravindahospital20@gmail.com</t>
   </si>
   <si>
     <t>9845831540</t>
   </si>
   <si>
-    <t>ASG ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>#861, ವೈಷ್ಣವಿ ಕಾಂಪ್ಲೆಕ್ಸ್ ನಾರಾಯಣ ಶಾಸ್ತ್ರಿ ರಸ್ತೆ ಮೈಸೂರು, ಕರ್ನಾಟಕ 570024</t>
+    <t>ASG Hospital Pvt Ltd</t>
+  </si>
+  <si>
+    <t>#861, Vaishnavi Complex Narayana Shastri Road Mysore, Karnataka 570024</t>
   </si>
   <si>
     <t>mysore@asgeyehospital.com</t>
   </si>
   <si>
     <t>08212341946/7849832991</t>
   </si>
   <si>
-    <t>ಭಗವಾನ್ ಮಹಾವೀರ್ ದರ್ಶನ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಭಗವಾನ್ ಮಹಾವೀರ್ ದರ್ಶನ್ ಆಸ್ಪತ್ರೆ, ಸಿದ್ದಲಿಂಗಪುರ, ಮೈಸೂರು.</t>
+    <t>Bhagwan Mahaveer Darshan Hospital</t>
+  </si>
+  <si>
+    <t>Bhagwan mahaveer Darshan Hospital, Siddlingapur, Mysore.</t>
   </si>
   <si>
     <t>bhagwanmahaveerjaineyehospital@gmail.com</t>
   </si>
   <si>
     <t>0821-3204001/ 9945898398</t>
   </si>
   <si>
-    <t>ಭೈರವೇಶ್ವರ ನೇತ್ರಾಲಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಂ.ಎಂ. ರಸ್ತೆ, ಬನ್ನೂರ್ -571101.</t>
+    <t>Bhairaveshwara Netralaya Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>M.M. Road, Bannur -571101.</t>
   </si>
   <si>
     <t>bnnethralaya@gmail.com</t>
   </si>
   <si>
     <t>9845451384</t>
   </si>
   <si>
-    <t>ಭಾರತ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಂಕೊಲಾಜಿ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಭಾರತ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಂಕೊಲಾಜಿ ಸಂಸ್ಥೆ, ಹೊರ ವರ್ತುಲ ರಸ್ತೆ, ಹೆಬ್ಬಾಳ, ಮೈಸೂರು-570017</t>
+    <t>Bharath Hospital &amp; Institute of Oncology</t>
+  </si>
+  <si>
+    <t>Bharath hospital and Institute of Oncology,outer Ring Road, Hebbal,Mysore-570017</t>
   </si>
   <si>
     <t>narasimhan.hcgbhio@gmail.com</t>
   </si>
   <si>
     <t>0821-4280011/22/ 339986220048</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹಳೆಯ ಅಂಚೆ ಕಚೇರಿ ರಸ್ತೆ, ರೋಟರಿ ಶಾಲೆ ಹತ್ತಿರ, ಹುಣಸೂರು, ಮೈಸೂರು 571105.</t>
+    <t>Cauvery Hospital</t>
+  </si>
+  <si>
+    <t>Old Post Office Road, Near Rotary School, Hunsur, Mysore 571105.</t>
   </si>
   <si>
     <t>cauveryhospitalslps@gmail.com</t>
   </si>
   <si>
     <t>9148255578</t>
   </si>
   <si>
-    <t>ಕ್ಲಿಯರ್ಮೆಡಿ ರೇಡಿಯಂಟ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದಿ ರೇಡಿಯಂಟ್ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಸ್ಪೆಷಲಿಸ್ಟ್ ಕ್ಯಾನ್ಸರ್ ಕೇರ್, # 2, C-1, A-1 ಬ್ಲಾಕ್, 3ನೇ ಹಂತ, ವಿಜಯನಗರ</t>
+    <t>CLEARMEDI RADIANT HOSPITAL</t>
+  </si>
+  <si>
+    <t>The Radiant Institute Specialist Cancer Care, # 2, C-1, A-1 Block, 3rd Stage, Vijayanagar</t>
   </si>
   <si>
     <t>drrajeevag@gmail.com</t>
   </si>
   <si>
     <t>0821-3315555 / 9844354999</t>
   </si>
   <si>
-    <t>CSI ಹೋಲ್ಡ್ಸ್‌ವರ್ತ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಂಚೆ ಪೆಟ್ಟಿಗೆ ಸಂಖ್ಯೆ 38. ಮಂಡಿ ಮೊಹೊಲ್ಲಾ, ಮೈಸೂರು -570001.</t>
+    <t>CSI Holdsworth Memorial Hospital</t>
+  </si>
+  <si>
+    <t>PO Box No 38. Mandi moholla, Mysuru -570001.</t>
   </si>
   <si>
     <t>directorcsihmh@gmail.com</t>
   </si>
   <si>
     <t>9400302821</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಮೈಸೂರು</t>
-[...5 lines deleted...]
-    <t>ನಂ.149,80 ಅಡಿ ರಸ್ತೆ, ನಂದಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ದಟ್ಟಗಲ್ಲಿ, ಮೈಸೂರು -570033.</t>
+    <t>District Surgeon, District Hospital, Mysore</t>
+  </si>
+  <si>
+    <t>GBL Hospital</t>
+  </si>
+  <si>
+    <t>No.149,80 Ft Road, Near Nandi Circle, Dattagalli,Mysore -570033.</t>
   </si>
   <si>
     <t>gbjhospital@gmail.com</t>
   </si>
   <si>
     <t>9035825959</t>
   </si>
   <si>
-    <t>#3052,20ನೇ ಕ್ರಾಸ್, R.P ರಸ್ತೆ, ನಂಜನಗೂಡು -571301.</t>
+    <t>Ideal Hospital</t>
+  </si>
+  <si>
+    <t>#3052,20th cross, R.P Road, Nanjangud -571301.</t>
   </si>
   <si>
     <t>idealhospital23@gmail.com</t>
   </si>
   <si>
     <t>9538177196</t>
   </si>
   <si>
-    <t>ಮಹಾತ್ಮ ಗಾಂಧಿ ರಸ್ತೆ, ಫೋರ್ಟ್ ಮೊಹಲ್ಲಾ, ಮೈಸೂರು, ಕರ್ನಾಟಕ 570004</t>
+    <t>Mahatma Gandhi Road, Fort Mohalla, Mysuru, Karnataka 570004</t>
   </si>
   <si>
     <t>cfo@jsshospital.in</t>
   </si>
   <si>
     <t>9686677215</t>
   </si>
   <si>
-    <t>ಕೆ ಆರ್ ಆಸ್ಪತ್ರೆ, ಮೈಸೂರು</t>
-[...2 lines deleted...]
-    <t>ಇರ್ವಿನ್ ರಸ್ತೆ ಕೆಆರ್ ಆಸ್ಪತ್ರೆ ಮೈಸೂರು 570001</t>
+    <t>K R Hospital, Mysore</t>
+  </si>
+  <si>
+    <t>Irwin road K r hospitl Mysore 570001</t>
   </si>
   <si>
     <t>krhmedicalmysore@gmail.com</t>
   </si>
   <si>
     <t>9448267187</t>
   </si>
   <si>
-    <t>ಕರುಣಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕರುಣಾ ಆಸ್ಪತ್ರೆ MO ಬ್ಲಾಕ್, ನೃಪತುಂಗ ರಸ್ತೆ, ಕುವೆಂಪು ನಗರ, ಮೈಸೂರು-23.</t>
+    <t>Karuna Hospital</t>
+  </si>
+  <si>
+    <t>Karuna Hospital MO Block, Nrupathunga Road, Kuvempu Nagar, Mysore-23.</t>
   </si>
   <si>
     <t>rajanih_k@yahoo.com</t>
   </si>
   <si>
     <t>0821-2545981</t>
   </si>
   <si>
-    <t>ಕೃಷ್ಣಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ, 18ನೇ ಕ್ರಾಸ್, ಆರ್.ಪಿ.ರಸ್ತೆ, ನಂಜನಗೂಡು</t>
+    <t>Krishna Hospital</t>
+  </si>
+  <si>
+    <t>Krishna Hospital, 18th Cross, R.P. Road, Nanjangud</t>
   </si>
   <si>
     <t>liaisonvhpl@gmail.com</t>
   </si>
   <si>
     <t>0821-2412121</t>
   </si>
   <si>
-    <t>KVC ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೃಷ್ಣ ವಿಲಾಸ ರಸ್ತೆ, ದೇವರಾಜ ಮೊಹಲಾ, ಮೈಸೂರು -570004</t>
+    <t>KVC Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Krishna Vilas road, Devaraja Mohala, Mysore -570004</t>
   </si>
   <si>
     <t>nandishkrs@gmail.com</t>
   </si>
   <si>
     <t>9663483163</t>
   </si>
   <si>
-    <t>ಮೌರ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#4C,1643, ಶಾಹುಕರ್ ಚೆನ್ನಯ್ಯ ರಸ್ತೆ, ಜನತಾನಗರ, ಮೈಸೂರು.</t>
+    <t>Maurya Hospital</t>
+  </si>
+  <si>
+    <t>#4C,1643, Shahukar Chennaiah road, Janathanagar,Mysore .</t>
   </si>
   <si>
     <t>Mauryahospital458@gmail.com</t>
   </si>
   <si>
     <t>9448037696</t>
   </si>
   <si>
-    <t>ನಾಗರೇಜೇಗೌಡ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಾಗರೇಜೇಗೌಡ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, (ಪ್ರಜ್ವಲ್ ಹೆಲ್ತ್ ಕೇರ್) # 45/46, ಲಯನ್ಸ್ ಶಾಲೆಯ ಹತ್ತಿರ, 2 ನೇ ಹಂತ, ಹುಡ್ಕೋ, ಬನ್ನಿಮಂಟಪ, ಎದುರು. ಲಾಯಲ್ ವರ್ಲ್ಡ್, ಬೆಂಗಳೂರು-ಮೈಸೂರು ರಸ್ತೆ, ಮೈಸೂರು-570015</t>
+    <t>Nagarejegowda Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Nagarejegowda Memorial Hospital, (Prajwal Health Care) # 45/46, Near Lions school, 2nd Stage, Hudco, Bannimantap, Opp. Loyal world, Bengaluru-Mysuru Road, Mysuru-570015</t>
   </si>
   <si>
     <t>sunilka1777@yahoo.com</t>
   </si>
   <si>
     <t>0821-4280777, 7259666288</t>
   </si>
   <si>
-    <t>ನಂಧನ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#446/2, ಹೊಸ ಸಂಖ್ಯೆ:38/2, J.L.B ರಸ್ತೆ, ರಾಮಸ್ವಾಮಿ ವೃತ್ತದ ಹತ್ತಿರ, ಮೈಸೂರು -570005.</t>
+    <t>Nandhana Superspeciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>#446/2,New No:38/2, J.L.B Road,Near Ramaswamy Circle,Mysore -570005.</t>
   </si>
   <si>
     <t>nandhanaeyehospital@gmail.com</t>
   </si>
   <si>
     <t>9986138964</t>
   </si>
   <si>
-    <t>ನಂಜಮ್ಮ ಜವರೇಗೌಡ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಲೋಕ ಪ್ಯಾಲೇಸ್ ರಸ್ತೆ, ಯೆಲ್ವಾಲಾ ಬೈಪಾಸ್, ಯೆಲ್ವಾಲಾ, ಮೈಸೂರು -571130.</t>
+    <t>Nanjamma Javaregowdas Hospital</t>
+  </si>
+  <si>
+    <t>Aloka Palace Road,yelwala Bypass,Yelwala,Mysore -571130.</t>
   </si>
   <si>
     <t>njshospital@gmail.com</t>
   </si>
   <si>
     <t>9481819259</t>
   </si>
   <si>
-    <t>ನಯನಾ ಕುಮಾರ್ ಎಸ್ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮೈಸೂರು</t>
-[...2 lines deleted...]
-    <t>ಕಾ.6 3ನೇ ಮುಖ್ಯರಸ್ತೆ ನೇತಾಜಿ ವೃತ್ತದ ಹತ್ತಿರ ದಟ್ಟಗಲ್ಲಿ ಮೈಸೂರು 570022</t>
+    <t>Nayana Kumar.S Multi Speciality Hospital Mysore</t>
+  </si>
+  <si>
+    <t>Ca.6 3rd main road near by nethaji circle dattagalli Mysore 570022</t>
   </si>
   <si>
     <t>insurance.nkhospitals@gmail.com</t>
   </si>
   <si>
     <t>8095222593</t>
   </si>
   <si>
-    <t>ನೇತ್ರಧಾಮ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನೇತ್ರಧಾಮ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 1118, ಗೀತಾ ರಸ್ತೆ, ಚಾಮರಾಜಪುರಂ, ಮೈಸೂರು - 570005</t>
+    <t>Nethradhama Superspeciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>Nethradhama Superspeciality Eye Hospital, # 1118, Geetha Road, Chamrajpuram, Mysore - 570005</t>
   </si>
   <si>
     <t>pr@nethradhama.org</t>
   </si>
   <si>
     <t>080-26633770, 9449003770</t>
   </si>
   <si>
-    <t>ನೇತ್ರದೀಪ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#59, &amp; 60 F.S ಕಾಂಪ್ಲೆಕ್ಸ್, ಮಹದೇವಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಉದಯಗಿರಿ, ಮೈಸೂರು -570019.</t>
+    <t>Netradeepa Eye Hospital</t>
+  </si>
+  <si>
+    <t>#59, &amp; 60 F.S complex,Mahadevpura Main Road, Udayagiri, Mysore -570019.</t>
   </si>
   <si>
     <t>shashidhar.dhar624@gmail.com</t>
   </si>
   <si>
     <t>9538409046</t>
   </si>
   <si>
-    <t>ಪ್ರಗತಿ ವಿಷನ್ ಐ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>#1-E, ಹುಣಸೂರು ರಸ್ತೆಯಿಂದ, ಹಿನಕಲ್, ಮೈಸೂರು -570017</t>
+    <t>Pragathi visions eye care center</t>
+  </si>
+  <si>
+    <t>#1-E, off Hunsur Road, Hinkal, Mysore -570017</t>
   </si>
   <si>
     <t>pragati@pragativisions.com</t>
   </si>
   <si>
     <t>9886162500</t>
   </si>
   <si>
-    <t>ಪ್ರಲಕ್ಷ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ರಲಕ್ಷ ಆಸ್ಪತ್ರೆ, # 275/1, ವೇದ ಆರ್ಕೇಡ್, ಹುಣಸೂರು ರಸ್ತೆ, ಹೂಟ್ಗಲ್ಲಿ, ಮೈಸೂರು</t>
+    <t>Pralaksha Hospital</t>
+  </si>
+  <si>
+    <t>Pralaksha Hospital, # 275/1, Veda Arcade, Hunsur Road, Hootgalli, Mysuru</t>
   </si>
   <si>
     <t>rpshubha@gmail.com</t>
   </si>
   <si>
     <t>08228-265412/265413/ 9019279157/9686666318</t>
   </si>
   <si>
-    <t>ರಾಮಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರಾಮಕೃಷ್ಣ ಆಸ್ಪತ್ರೆ,#1120/F-58 B, ಈಸ್ಟ್ ಮೇನ್, J.L.B. ರಾವ್, ವಿದ್ಯಾರಣ್ಯಪುರಂ, ಮೈಸೂರು.</t>
+    <t>Ramakrishna Hospital</t>
+  </si>
+  <si>
+    <t>Ramakrishna Hospital,#1120/F-58 B, Ist Main, J.L.B. Raod,Vidyaranyapuram, Mysore.</t>
   </si>
   <si>
     <t>drkvlakshmidevi@yahoo.com</t>
   </si>
   <si>
     <t>0821 2486734</t>
   </si>
   <si>
-    <t>ಶರತ್ ಐ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶರತ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ 1 ನೇ ಮಹಡಿ ಎಸ್ ಎನ್ ಆರ್ಕೇಡ್ ನವನಗರ ನಗರ ಸಹಕಾರಿ ಕೇಂದ್ರ ಕಚೇರಿ ಎದುರು ಹರ್ಷ ಆಸ್ಪತ್ರೆ ಅರ್ಕನಾಥ ರಸ್ತೆ ಕೆ ಆರ್ ನಗರ 571602</t>
+    <t>Sharath Eye Hosptial</t>
+  </si>
+  <si>
+    <t>Sharath eye hospital 1st flor S N Arcade Navanagara urban co operative head office opposite Near Harsha hospital Arkanatha Road k r nagar 571602</t>
   </si>
   <si>
     <t>spgowda65@gmail.com</t>
   </si>
   <si>
     <t>7483303746</t>
   </si>
   <si>
-    <t>ಶೌಭೋದಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.26, ಡಾ. ರಾಜ್‌ಕುಮಾರ್ ರಸ್ತೆ, ಶ್ರೀ ಸಿದ್ದಿವಿನಾಯಕ ಬ್ಲಾಕ್, ಶಿಕ್ಷಕರ ಬಡಾವಣೆ, ಮೈಸೂರು-570011.</t>
+    <t>Shoubhodaya Hospital</t>
+  </si>
+  <si>
+    <t>No.26,Dr.Rajkumar Road, Sri Siddivinayaka Block, Teachers Layout, Mysore-570011.</t>
   </si>
   <si>
     <t>girishk75mysore@gmail.com</t>
   </si>
   <si>
     <t>8050670066</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಕಾವೇರಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, A.P ಮಲ್ಲ CM ರಸ್ತೆ, ಕೃಷ್ಣರಾಜನಗರ, ಮೈಸೂರು ಜಿಲ್ಲೆ -571602.</t>
+    <t>Shree Kaveri Eye Hospital</t>
+  </si>
+  <si>
+    <t>1st floor, A.P Malla CM road, Krishnarajanagar, Mysore Dist -571602.</t>
   </si>
   <si>
     <t>Shreekaveriteyehospital256@gmail.com</t>
   </si>
   <si>
     <t>9019028463</t>
   </si>
   <si>
-    <t>ಸಿಗ್ಮಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#P/8D, ತೊಣಚಿಕೊಪ್ಪಲ್ ರಸ್ತೆ, ಸರಸ್ವತಿಪುರಂ, ಮೈಸೂರು -09.</t>
+    <t>Sigma Hospital</t>
+  </si>
+  <si>
+    <t>#P/8D, Thonachikoppal Road, Saraswathipuram, Mysore -09.</t>
   </si>
   <si>
     <t>Sigmalifecare@gmail.com</t>
   </si>
   <si>
     <t>9886521430</t>
   </si>
   <si>
-    <t>ಸಿಂಧು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಂಧು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಬ್ಲಾಕ್ 1, ಮಧುವನ ಲೇಔಟ್, ಶ್ರೀರಾಂಪುರ, 2ನೇ ಹಂತ ಮೈಸೂರು</t>
+    <t>Sindhu Eye hospital</t>
+  </si>
+  <si>
+    <t>Sindhu Eye hospital, Block 1, Madhuvana Layout, Srirampura, 2nd Stage Mysore</t>
   </si>
   <si>
     <t>sindhueyehospital@yahoo.in</t>
   </si>
   <si>
     <t>0821-2362458</t>
   </si>
   <si>
-    <t>ಸೌಕ್ಯ ಆಸ್ಪತ್ರೆ ( ಫಣೀಶ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ,)</t>
-[...2 lines deleted...]
-    <t>ನಂ.1075/B, ಎದುರು. ಜೆಎಸ್ಎಸ್ ಪಬ್ಲಿಕ್ ಸ್ಕೂಲ್. ಅಕ್ಕಮಹಾದೇವಿ ಮುಖ್ಯ ರಸ್ತೆ, 2ನೇ ಹಂತ,   ಜೆ ಪಿ ನಗರ, ಮೈಸೂರು -570008.</t>
+    <t>Soukya Hospital( A Unit of Phaneesh Hospital Pvt  ltd,)</t>
+  </si>
+  <si>
+    <t>NO.1075/B, Opp. JSS Public School. Akkamahadevi Main Road, 2nd Stage,   J P Nagar, Mysore -570008.</t>
   </si>
   <si>
     <t>soukyahospital@gmail.com</t>
   </si>
   <si>
     <t>9663633933</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಿ-101/2, ಮೋತಿಖಾನ ಕಟ್ಟಡ, ನ್ಯೂ ಸಯ್ಯಾಜಿ ರಾವ್ ರಸ್ತೆ, ದೇವರಾಜ್ ಮೊಹಲ್ಲಾ, ಮೈಸೂರು -570001</t>
+    <t>Spandana Hospital</t>
+  </si>
+  <si>
+    <t>D-101/2,Mothikhana Building, New Sayyaji Rao Road, Devaraj Mohalla, Mysore -570001</t>
   </si>
   <si>
     <t>spandanahealthcare.mysore@gmail.com</t>
   </si>
   <si>
     <t>0821-2424365</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಜಯದೇವ ಹೃದಯರಕ್ತನಾಳದ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನಾ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆಆರ್ ಎಸ್ ರಸ್ತೆ ಕುಂಬಾರ ಕೊಪ್ಪಲು ಮೈಸೂರು-570016</t>
+    <t>Sri Jayadeva Institute of Cardiovascular Sciences and Research</t>
+  </si>
+  <si>
+    <t>KRS Road Kumbara koppalu Mysore-570016</t>
   </si>
   <si>
     <t>mssjicr@gmail.com</t>
   </si>
   <si>
     <t>08212336190/9448741117/7848950882</t>
   </si>
   <si>
-    <t>ಸೇಂಟ್ ಜೋಸೆಫ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸೇಂಟ್ ಜೋಸೆಫ್ ಆಸ್ಪತ್ರೆ, 176, ಬನ್ನಿ ಮಂಟಪ, ಬಿ ಲೇಔಟ್, ಮೈಸೂರು</t>
+    <t>St. Joseph'S Hospital</t>
+  </si>
+  <si>
+    <t>St. Joseph'S Hospital, 176, Banni Mantapa, B Layout, Mysore</t>
   </si>
   <si>
     <t>0821-4003999</t>
   </si>
   <si>
-    <t>ಸುಪ್ರಿಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೊಸ ಬೀದಿ, ಟಿವಿಎಸ್ಸೋನಾ ಮೋಟಾರ್ಸ್ ಹತ್ತಿರ, ಹಿನಕಲ್, ಮೈಸೂರು-570017</t>
+    <t>Supriya Hospital</t>
+  </si>
+  <si>
+    <t>New Street,Near TVSSonaMotors,Hinkal,Mysore-570017</t>
   </si>
   <si>
     <t>drdarshanmahegowda@gmail.com</t>
   </si>
   <si>
     <t>(+91)9838883912,0821-4247026</t>
   </si>
   <si>
-    <t>ಸುಯೋಗ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#ಪು/2, ದಕ್ಷಿಣೇಶ್ವರ ರಸ್ತೆ, ರಾಮಕೃಷ್ಣ ನಗರ, ಮೈಸೂರು -570022.</t>
+    <t>Suyoga Hospital</t>
+  </si>
+  <si>
+    <t>#p/2, Dakshineshwara road, Ramkrishna nagar,Mysore -570022.</t>
   </si>
   <si>
     <t>suyoghospital.zoho@gmail.com</t>
   </si>
   <si>
     <t>9902755225</t>
   </si>
   <si>
-    <t>ವಿವೇಕಾನಂದ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಎಂ.ಆರ್.ಸೀತಾರಾಮ್ ವಿವೇಕಾನಂದ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, ಹಂಚಿಪುರ ರಸ್ತೆ, ಸರಗೂರು, ಹೆಗ್ಗಡ ದೇವನಕೊ ⁇ ಟೆ ತಾಲೂಕು, ಮೈಸೂರು-571121</t>
+    <t>Vivekananda Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Dr.M.R.Seetharam Vivekananda Memorial Hospital,Hanchipura Road,Saragur,Heggada Devanakotte Taluk,Mysore-571121</t>
   </si>
   <si>
     <t>vmh@svym.org.in</t>
   </si>
   <si>
-    <t>ಅನ್ನಪೂರ್ಣ ನರ್ಸಿಂಗ್ ಹೋಮ್, ರಾಯಚೂರು</t>
-[...5 lines deleted...]
-    <t>ಅನ್ನಪೂರ್ಣ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಮಾಸ್ಕಿ ಗ್ರಾಮ, ಲಿಂಗುಗುರು Tq, ರಾಯಚೂರು</t>
+    <t>Annapurna Nursing Home, Raichur</t>
+  </si>
+  <si>
+    <t>Raichur</t>
+  </si>
+  <si>
+    <t>Annapurna Nursing Home, Maski Village, Lingsuguru Tq, Raichur</t>
   </si>
   <si>
     <t>anhmaski@gmail.com</t>
   </si>
   <si>
     <t>08537-270339, 9448190339</t>
   </si>
   <si>
-    <t>ಆರಾಧನಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#12-4-59/2, ರಾಜೇಂದ್ರ ಗುಂಜ್ ಸರ್ಕಲ್, ಹೈದರಾಬಾದ್ ರಸ್ತೆ, ರಾಯಚೂರು -584102.</t>
+    <t>Aradhana Multispeciality Hosptial</t>
+  </si>
+  <si>
+    <t>#12-4-59/2, Rajendra Gunj Circle,Hyderbad Road, Raichur -584102.</t>
   </si>
   <si>
     <t>aradhanamshrcr@gmail.com</t>
   </si>
   <si>
     <t>7899994192</t>
   </si>
   <si>
-    <t>ಅಸ್ವಾನಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>BNR  ಕಾಂಪ್ಲೆಕ್ಸ್, ಮೋರ್ ಸೂಪರ್ ಮಾರ್ಕೆಟ್ ಪಕ್ಕದಲ್ಲಿ, ಸಿಂಧನೂರು ರಸ್ತೆ, ಮಾನ್ವಿ, ರಾಯಚೂರು</t>
+    <t>Aswani Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>BNR  Complex, Beside More Super Market, Sindhanoor Road, Manvi, Raichur</t>
   </si>
   <si>
     <t>kanthaswani@gmail.com</t>
   </si>
   <si>
     <t>9535607038</t>
   </si>
   <si>
-    <t>ಬಾಲಂಕು ಆರ್ಥೋಪೆಡಿಕ್ಸ್ ಹೆರಿಗೆ ಮತ್ತು ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಾಲಂಕು ಆರ್ಥೋಪೆಡಿಕ್ಸ್ ಹೆರಿಗೆ ಮತ್ತು ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಬಸವನಗರ, ಎದುರು. ಮುನ್ನೂರವಾಡಿ ಶಾಲೆ, ಬಸವನಬಾವಿ ವೃತ್ತ, ರಾಯಚೂರು-584102.</t>
+    <t>Balanku Orthopaedics Maternity &amp; Multi Speiciality Hospital</t>
+  </si>
+  <si>
+    <t>Balanku Orthopaedics Maternity &amp; Multi Speiciality Hospital , Basavanagar,Opp. Munnurwadi School,Basavanbavi Circle,Raichur-584102.</t>
   </si>
   <si>
     <t>vmrbalanku@gmail.com</t>
   </si>
   <si>
     <t>08532-236893/ 236894/655749</t>
   </si>
   <si>
-    <t>ಬೆಟ್ಟದೂರು ಆಸ್ಪತ್ರೆ, ರಾಯಚೂರು</t>
-[...2 lines deleted...]
-    <t>ಬೆಟ್ಟದೂರು ಆಸ್ಪತ್ರೆ, ಬ್ರೆಸಿವಾರಪೇಟೆ, ಪಿಂಜರವಾರಿ, ರಾಯಚೂರು</t>
+    <t>Bettadur Hospital, Raichur</t>
+  </si>
+  <si>
+    <t>Bettadur Hospital, Bresiwarpet, Pinjarwari, Raichur</t>
   </si>
   <si>
     <t>bettadurhospital@gmail.com</t>
   </si>
   <si>
     <t>08532-229555, 9449693610</t>
   </si>
   <si>
-    <t>ಲಿಂಗಸಾಗರ ರಸ್ತೆ, ಗಾಂಧಿ ಚೌಕ್, ಕದಂ ಬಿಲ್ಡಿಂಗ್, ರಾಯಚೂರು.</t>
-[...5 lines deleted...]
-    <t>ಹೊಸಮನಿ ಆಸ್ಪತ್ರೆ, # 1-4-89/35, ರಾಮಲಿಂಗೇಶ್ವರ ಲೇಔಟ್, (SRG ಕಾಲೋನಿ), IB ರಸ್ತೆ, ಮದರ್ ಟ್ರಸ್ಟ್ ಸ್ಕೂಲ್ ಹತ್ತಿರ, ರಾಯಚೂರು</t>
+    <t>Lingasagar Road, Gandhi Chowk,Kadam Building,Raichur.</t>
+  </si>
+  <si>
+    <t>Hosmani Hospital</t>
+  </si>
+  <si>
+    <t>Hosmani Hospital, # 1-4-89/35, Ramlingeshwar Layout, (SRG Colony), IB Road, Near Mother Trust School, Raichur</t>
   </si>
   <si>
     <t>hosmanihospital@gmail.com</t>
   </si>
   <si>
     <t>08532-223831, 9663556077</t>
   </si>
   <si>
-    <t>ಎಂ ಕೆ ಭಂಡಾರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಮಧುಕಾಂತ್ ಎಂ.ಕೆ.ಭಂಡಾರಿ ಆಸ್ಪತ್ರೆ, ಎದುರು. ಗೌಶಾಲಾ, ಗುಂಗ್ ರೋಡ್, ರಾಯಚೂರು-584101</t>
+    <t>M K Bhandari Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Madhukant M.K.Bhandari Hospital, Opp. Goushala, Gung Road, Raichur-584101</t>
   </si>
   <si>
     <t>mkbhospital1994@gmail.com</t>
   </si>
   <si>
     <t>08532-235711/235213/ 235361</t>
   </si>
   <si>
-    <t>ನಂದಿನಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂದಿನಿ ಆಸ್ಪತ್ರೆ ಉದಯ್ ನಗರ ಸ್ಟೇಷನ್ ರಸ್ತೆ ರಾಯಚೂರು ಜಿಲ್ಲೆ: ರಾಯಚೂರು.584101</t>
+    <t>Nandini Hospital</t>
+  </si>
+  <si>
+    <t>Nandini Hospital Uday Nagar Station Road Raichur Dist: Raichur.584101</t>
   </si>
   <si>
     <t>drmahalingb@gmail.com</t>
   </si>
   <si>
     <t>9342710474</t>
   </si>
   <si>
-    <t>ನವೋದಯ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು ನವೋದಯ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ, ಮಂತ್ರಾಲಯ ರಸ್ತೆ, ರಾಯಚೂರು-584101</t>
+    <t>Navodaya Medical College Hopsital</t>
+  </si>
+  <si>
+    <t>Medical Superintendent Navodaya Medical college Hospital, Mantralayam Road, Raichur-584101</t>
   </si>
   <si>
     <t>khajasab.nmch@navodaya.edu.in</t>
   </si>
   <si>
     <t>08532-222448/223449/ 9916232938/9916037172</t>
   </si>
   <si>
-    <t>ರಾಗೀವ್ ಗಾಂಧಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ರಾಗೀವ್ ಗಾಂಧಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಹೈದರಾಬಾದ್ ರಸ್ತೆ, ಗನ್ಫ್ ಏರಿಯಾ, ರಾಯಚೂರು- 584102</t>
+    <t>Ragiv Gandhi Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Ragiv Gandhi Super Speciality Hospital, Hyderabad Road, Gunf Area, Raichur- 584102</t>
   </si>
   <si>
     <t>samcorimsraichur@gmail.com</t>
   </si>
   <si>
     <t>973994322/9986300000/ 08532-238205</t>
   </si>
   <si>
-    <t>ರುದ್ರಗೌಡ ಪಾಟೀಲ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಚಂದನ್ ಗೌಡ ಆರ್. ಪಾಟೀಲ್, ರುದ್ರಗೌಡ ಪಾಟೀಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಬಸ್ ನಿಲ್ದಾಣದ ಎದುರು, ಸಿಂಧೂರು-584128</t>
+    <t>Rudragouda Patil Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Chandan Gowda R. Patil, Rudragowda Patil Eye Hospital,Opp Bus stand,Sindhaoru-584128</t>
   </si>
   <si>
     <t>crpatil72@gmail.com</t>
   </si>
   <si>
     <t>9448515703/ 9916500000</t>
   </si>
   <si>
-    <t>ಶಾಂತಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ನಂ.18, ಬಾಗಿಲು ನಂ.6-1-3984/4, ಗಂಗಾವತಿ ರಸ್ತೆ, ಸಿಂಧನೂರು, ರಾಯಚೂರು -584128.</t>
+    <t>Shanti Hospital</t>
+  </si>
+  <si>
+    <t>Ward No.18, Door No.6-1-3984/4,Gangavathi Road, Sindhanur,Raichur -584128.</t>
   </si>
   <si>
     <t>shantihospitalsnd@gmail.com</t>
   </si>
   <si>
     <t>9731002888</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ರೇಣುಕಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಬಸ್ ನಿಲ್ದಾಣ ಆದರ್ಶ ಕಾಲೋನಿ, ಸಿಂಧನೂರು (TQ), ರಾಯಚೂರು-584128.</t>
+    <t>Sri Renuka Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Opp: Bus Stand Adarsh Colony,Sindhanur(TQ),Raichur-584128.</t>
   </si>
   <si>
     <t>koushikbalegar1997kb@gmail.com</t>
   </si>
   <si>
     <t>9901901709</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಶ್ರೀನಿವಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಶ್ರೀನಿವಾಸ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಪಂಪಾ ಕಾಂಪ್ಲೆಕ್ಸ್, ಮಾನ್ವಿ-584123, ರಾಯಚೂರು Dt.</t>
+    <t>Sri Srinivasa Nursing Home</t>
+  </si>
+  <si>
+    <t>Sri Srinivasa Nursing Home,Pampa Complex,Manvi-584123, Raichur Dt.</t>
   </si>
   <si>
     <t>rohinijmanvikar@yahoo.in</t>
   </si>
   <si>
     <t>9880074577/ 9845162094/ 08538-220272</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವಿಜಯ ಚಂದ್ರಶೇಖರ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ವಿಜಯ ಚಂದ್ರಶೇಖರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಆದರ್ಶ ಕಾಲೋನಿ, ಬಸ್ಟಾಂಡ್ ಹತ್ತಿರ, ಸಿಂಧನೂರು ರಾಯಚೂರು</t>
+    <t>Sri Vijaya Chandrashekhar Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sri Vijaya Chandrashekhar Eye Hospital, Adarsha Colony, Near Bustand, Sindhanur Raichur</t>
   </si>
   <si>
     <t>drbggouda@gmail.com</t>
   </si>
   <si>
     <t>9448633737</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸುರಕ್ಷಾ ಆಸ್ಪತ್ರೆ, ಪಾರಸ್ ಗಾರ್ಡನ್, ಅಲಹದ್ ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ಗೋವಿಂದ್ ರಾವ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಹಿಂದೆ</t>
+    <t>Suraksha Hospital</t>
+  </si>
+  <si>
+    <t>Suraksha Hospital,  Paras Garden,  Beside Allahad Bank, Behind Govind Rao Petrol Bunk</t>
   </si>
   <si>
     <t>surakshahospitalraichur@gmail.com</t>
   </si>
   <si>
     <t>9880765856,08532-34007</t>
   </si>
   <si>
-    <t>ವಿವಿಆರ್ ಚಿತನ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿ.ವಿ.ಆರ್ ಚಿತನ್ಯ ಆಸ್ಪತ್ರೆ, ವಿ.ವಿ.ಆರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಡ್ಯಾಡಿ ಕಾಲೋನಿ, ರಾಯಚೂರು- 584 101.</t>
+    <t>V.V.R Chitanya Hospital</t>
+  </si>
+  <si>
+    <t>V.V.R Chitanya Hospital,V.V.R Complex, Daddy Colony, Raichur- 584 101.</t>
   </si>
   <si>
     <t>vvrchaitanyahospitals@gmail.com</t>
   </si>
   <si>
     <t>9886307316/651865/ 9945367052</t>
   </si>
   <si>
-    <t>ಬಾಲು ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>1004/7D, ಎದುರು:. ಪಾರ್ವತಿ ಟೇಕೀಸ್ ರಸ್ತೆ, ಚನ್ನಪಟ್ಟಣ, ರಾಮನಗರ</t>
+    <t>Balu Hospital</t>
+  </si>
+  <si>
+    <t>Ramanagara</t>
+  </si>
+  <si>
+    <t>1004/7D,Opp:.Parvathi Takies Road, Channapatna, Ramanagar</t>
   </si>
   <si>
     <t>baluhospital@gmail.com</t>
   </si>
   <si>
     <t>9342560644</t>
   </si>
   <si>
-    <t>1ನೇ ಮಹಡಿ, ಚಂದ್ರಸಾಗರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, 5ನೇ ಕ್ರಾಸ್, ಚನ್ನಪಟ್ಟಣ.</t>
+    <t>1st Floor, Chandrasagar Complex, 5th cross, Channapatna.</t>
   </si>
   <si>
     <t>cpt@drishticare.org</t>
   </si>
   <si>
     <t>080-27252422/7353933353</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ ಬೆಂಗಳೂರು ಮೈಸೂರು ಹೆದ್ದಾರಿ ಪೊಲೀಸ್ ಕ್ವಾಟರ್ಸ್ ರಾಮನಗರಂ 562159</t>
+    <t>District hospital Bangalore Mysore highway police quatres Ramanagaram 562159</t>
   </si>
   <si>
     <t>dsramanagaram@gmail.com</t>
   </si>
   <si>
     <t>9448676219/27251667</t>
   </si>
   <si>
-    <t>ಡಾ.ಚಂದ್ರಮ್ಮ ದಯಾನಂದ ಸಾಗರ್ ಆಸ್ಪತ್ರೆ(ಸಿಡಿಸೈಮರ್), ರಾಮನಗರ</t>
-[...2 lines deleted...]
-    <t>ದೇವರಕಗ್ಗಲಹಳ್ಳಿ, ಕನಕಪುರ ರಸ್ತೆ ರಾಮನಗರ Dt., ಕರ್ನಾಟಕ - 562 112</t>
+    <t>DR.CHANDRAMMA DAYANANDA SAGAR HOPITAL(CDSIMER), RAMANAGARA</t>
+  </si>
+  <si>
+    <t>Deverakaggalahalli, KanakapuraRoad Ramanagara Dt., Karnataka - 562 112</t>
   </si>
   <si>
     <t>marketing.cdsimer@dsu.edu.in</t>
   </si>
   <si>
     <t>98447 90324</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಚಾಮುಂಡೇಶ್ವರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ-29, ಬೆಂಗಳೂರು -ಮೈಸೂರು ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ 275, ದಬಾನಗುಂದ ಗ್ರಾಮ ಚನ್ನಪಟ್ಟಣ ತಾಲ್ಲೂಕು, ರಾಮನಗರ -565160.</t>
+    <t>Sri Chamundeshwari Hospital</t>
+  </si>
+  <si>
+    <t>NO-29, Bangalore -Mysore National Highway 275,Dabangunda Village Channapatna Taluk, Ramangara -565160.</t>
   </si>
   <si>
     <t>sami.ulla.187@gmail.com</t>
   </si>
   <si>
     <t>080-29909090</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಧರ್ಮಸ್ಥಳ ಮಂಜುನಾಥ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆಂಪೇಗೌಡ ವೃತ್ತ, ರಾಮಮಂದಿರ ರಸ್ತೆ, ಮಾಗಡಿ -562120</t>
+    <t>Sri Dharmasthala Manjunatha Hospital</t>
+  </si>
+  <si>
+    <t>Kempegowda Circle, Rama Mandira Road, Magadi -562120</t>
   </si>
   <si>
     <t>sdmhmgd@gmail.com</t>
   </si>
   <si>
     <t>9448672011</t>
   </si>
   <si>
-    <t>ಶ್ರೀ. ಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ. ಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ, . 1032, ಸಥಾರ್ ರಸ್ತೆ, PWD ಕಚೇರಿ, ಚನ್ನಪಟ್ಟಣ, ರಾಮನಗರ ಜಿಲ್ಲೆ</t>
+    <t>Sri. Lakshmi Hospital</t>
+  </si>
+  <si>
+    <t>Sri. Lakshmi Hospital, . 1032, Sathaor Road, PWD Office, Channapatna, Ramanagara Dist</t>
   </si>
   <si>
     <t>srilaksmihospital@gmail.com</t>
   </si>
   <si>
     <t>9342590965</t>
   </si>
   <si>
-    <t>AARaike ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಗೋಪಾಲಗೌಡ EXT'N, BSNL ಭವನ ಕಚೇರಿಯ ಹಿಂದೆ, ಸಾಗರ್ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ - 577205.</t>
+    <t>AARaike Multi Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Shivamogga</t>
+  </si>
+  <si>
+    <t>Gopal Gowda EXT’N,Behind BSNL Bhavan office,Sagar Road, Shimoga – 577205.</t>
   </si>
   <si>
     <t>aaraikehospital2020@gmail.com</t>
   </si>
   <si>
     <t>9482209676</t>
   </si>
   <si>
-    <t>ಆದರ್ಶ್ ಸರ್ಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕುವೆಂಪು ರಸ್ತೆ, ಮಿಷನ್ ಕಾಂಪೌಂಡ್, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577201</t>
+    <t>Adarsh Surper Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>Kuvempu Rd, Mission Compound, Shivamogga, Karnataka 577201</t>
   </si>
   <si>
     <t>ASSEHSMG@gmail.com</t>
   </si>
   <si>
     <t>9701856999</t>
   </si>
   <si>
-    <t>ಅನುರಾಧಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಶಿವಮೊಗ್ಗ</t>
-[...2 lines deleted...]
-    <t>ಅನುರಾಧ ನರ್ಸಿಂಗ್ ಹೋಮ್ ರಾಗವೇಂದ್ರ ಬಡವನೆ ತೀರ್ಥಹಳ್ಳಿ - 577432</t>
+    <t>Anuradha Nursing home,Shimoga</t>
+  </si>
+  <si>
+    <t>Anuradha Nursing Home Ragavendra badavane Thirthahalli - 577432</t>
   </si>
   <si>
     <t>anuradhanhome@gmail.com</t>
   </si>
   <si>
     <t>08181-228238, 9448031346</t>
   </si>
   <si>
-    <t>ಆರಾಧನಾ ಆರ್ಥೋಪೆಡಿಕ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>#344/74, 2ನೇ ಮಹಡಿ, ಗಾಂಧಿನಗರ, ಸವಳಂಗ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Aradhana Orthopaedic Centre</t>
+  </si>
+  <si>
+    <t>#344/74, 2nd floor, Gandhinagar,savalanga Road, Shimogga</t>
   </si>
   <si>
     <t>girikummisho@gmail.com</t>
   </si>
   <si>
     <t>9731049476</t>
   </si>
   <si>
-    <t>ಭದ್ರಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ನರೇಂದ್ರ, ಭದ್ರಾ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಸರ್ಜಿಕಲ್ ಮತ್ತು ಹೆರಿಗೆ ಮನೆ, ಗಾಂಧಿ ನಗರ, ಭದ್ರಾವತಿ-577301 ಶಿವಮೊಗ್ಗ</t>
+    <t>Bhadra Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. Narendra,Bhadra Nursing Home Surgical &amp; Maternity Home,Gandhi Nagar,Bhadravathi-577301 Shimoga</t>
   </si>
   <si>
     <t>bhadra_nursing@yahoo.com</t>
   </si>
   <si>
     <t>08282-266483, 8105976912</t>
   </si>
   <si>
-    <t>ಭಾಗವತ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>174, ಕೋರ್ಟ್ ರಸ್ತೆ, ಸಾಗರ, ಕರ್ನಾಟಕ 577401</t>
+    <t>Bhagwat Hospital</t>
+  </si>
+  <si>
+    <t>174, Court Rd, Sagara, Karnataka 577401</t>
   </si>
   <si>
     <t>dr.rkbhagwat@rediffmail.com</t>
   </si>
   <si>
     <t>8762288163/9449013000</t>
   </si>
   <si>
-    <t>ಸಿ ಎಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>LLR ರಸ್ತೆ, ದುರ್ಗಿಗುಡಿ, ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>C S Hospital</t>
+  </si>
+  <si>
+    <t>LLR Road, Durgigudi,Shimoga -577201.</t>
   </si>
   <si>
     <t>abhilashgautham335@gmail.com</t>
   </si>
   <si>
     <t>9886710402</t>
   </si>
   <si>
-    <t>ಚನ್ರಗಿರಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸವಳಂಗ ರಸ್ತೆ, ಅಕ್ಕಮಹಾದೇವಿ ವೃತ್ತದ ಹತ್ತಿರ, ಜಯನಗರ, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577201</t>
+    <t>Chanragiri Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Savalanga Road, near Akkamahadevi Circle, Jayanagar, Shivamogga, Karnataka 577201</t>
   </si>
   <si>
     <t>cmh.shimoga@gmail.com</t>
   </si>
   <si>
     <t>9886425307</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಉಪ ವಿಭಾಗೀಯ ಆಸ್ಪತ್ರೆ, ಸಾಗರ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  ಜಿಲ್ಲಾ ಉಪ ವಿಭಾಗೀಯ ಆಸ್ಪತ್ರೆ, ಸಾಗರ, ಶಿವಮೊಗ್ಗ</t>
+    <t>District Sub Divisional Hospital, Sagara</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> District Sub Divisional Hospital, Sagara, Shimoga</t>
   </si>
   <si>
     <t xml:space="preserve"> sdhsagar76@yahoo.com</t>
   </si>
   <si>
     <t>08181-228238, 08183-226076, 6360188464</t>
   </si>
   <si>
-    <t>ಜೆಪಿ ಆರಾಧನಾ ಹೆರಿಗೆ ಕೇಂದ್ರ</t>
-[...8 lines deleted...]
-    <t>ಕೆ.ಜಿ.ಪಿ. ಆಸ್ಪತ್ರೆ, 100 ಅಡಿ ರಸ್ತೆ, ವಿಬನಗರ, ಶಿವಮೊಗ್ಗ</t>
+    <t>JP Aradhana Maternity Centre</t>
+  </si>
+  <si>
+    <t>Gandhinagar, Javalanga Road,Old JP Hospital Building,  Shimoga -577201.</t>
+  </si>
+  <si>
+    <t>K.G.P. Hospital</t>
+  </si>
+  <si>
+    <t>K.G.P. Hospital, 100Ft Road, Vibanagara, Shimoga</t>
   </si>
   <si>
     <t>kgphospital@rediffmail.com</t>
   </si>
   <si>
     <t>9886292864</t>
   </si>
   <si>
-    <t>ಕೊಟ್ಟೂರೇಶ್ವರ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಕೊಟ್ಟೂರೇಶ್ವರ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, 6ನೇ ವಾರ್ಡ್, 100 ಅಡಿ ರಸ್ತೆ, ವಿನಾಯಕ ನಗರ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Kottureshwara Hospital and research Center</t>
+  </si>
+  <si>
+    <t>Kottureshwara Hospital and research Center, 6th Ward, 100 Ft Road, Vinayaka Nagar, Shimoga</t>
   </si>
   <si>
     <t>insurancedesk@kottureshwarahospitals.com</t>
   </si>
   <si>
     <t>9448121432</t>
   </si>
   <si>
-    <t>ಲಕ್ಷ್ಮಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಹೊಸ ಸೇತುವೆ ರಸ್ತೆ, ಭದ್ರಾವತಿ-577301</t>
+    <t>Lakshmi Nurshing Home</t>
+  </si>
+  <si>
+    <t>Lakshmi Nurshing Home, New Bridge Road, Bhadravathi-577301</t>
   </si>
   <si>
     <t>drlbg65@gmail.com</t>
   </si>
   <si>
     <t>08182-264123, 9880109724</t>
   </si>
   <si>
-    <t>ಮಲ್ನಾಡ್ ಇಎನ್ಟಿ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ರಿಸರ್ಚ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಮಲ್ನಾಡ್ ಇಎನ್‌ಟಿ ಇನ್‌ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ರಿಸರ್ಚ್ ಸೆಂಟರ್, ಶಿವಮೊಗ್ಗ</t>
+    <t>Malnad ENT Institute of Research Center</t>
+  </si>
+  <si>
+    <t>Malnad ENT Institute of Research Center,Shimoga</t>
   </si>
   <si>
     <t>sriside@yahoo.com</t>
   </si>
   <si>
     <t>9448093251</t>
   </si>
   <si>
-    <t>ಮಲ್ನಾಡ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಂಕೊಲಾಜಿ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಮಲ್ನಾಡ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಂಕೊಲಾಜಿ ಸಂಸ್ಥೆ, 9ನೇ ಮೈಲ್ ಕಲ್ಲು, ಬೇಡರೆ ಬಸ್ ನಿಲ್ದಾಣದ ಎದುರು, ಬಿ ಎಚ್ ರಸ್ತೆ ಶಿವಮೊಗ್ಗ - 577222</t>
+    <t>Malnad Hospital &amp; Institute of Oncology</t>
+  </si>
+  <si>
+    <t>Malnad Hospital and Institute Of Oncology, 9th Maile Kallu, Opp Bedare Bus Stand, B H Road Shimoga - 577222</t>
   </si>
   <si>
     <t>mhio.hcg@gmail.com</t>
   </si>
   <si>
     <t>9686695757</t>
   </si>
   <si>
-    <t>ಮೀನಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಮೀನಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಟಿ ಕೆ ರೋಡ್, ಭದ್ರಾವತಿ - 577301, ಶಿವಮೊಗ್ಗ</t>
+    <t>Meena Nursing Home</t>
+  </si>
+  <si>
+    <t>Meena Nursing Home, T K Road, Bhadravathi - 577301, shimoga</t>
   </si>
   <si>
     <t>meenanursinghomebdvt@gmail.com</t>
   </si>
   <si>
     <t>9845226678, 08282-265505</t>
   </si>
   <si>
-    <t>ನಂಜಪ್ಪ ಲೈಫ್ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ನಂಜಪ್ಪ ಲೈಫ್ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಗಾಡಿಕೊಪ್ಪ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Nanjappa Life Care Hospital</t>
+  </si>
+  <si>
+    <t>Nanjappa Life Care Hospital,Gadikoppa, Shimoga</t>
   </si>
   <si>
     <t>insurance@nanjappalifecare.com</t>
   </si>
   <si>
     <t>7760011127, 9945077456 / 08182-267300,  251166</t>
   </si>
   <si>
-    <t>ನಯನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಯನಾ ಆಸ್ಪತ್ರೆ, ತರೀಕೆರೆ ರಸ್ತೆ, ಭದ್ರಾವತಿ, ಶಿವಮೊಗ್ಗ-577301</t>
+    <t>Nayana Hospital</t>
+  </si>
+  <si>
+    <t>Nayana Hospital, Tarikere Road, Bhadravathi, Shivamogga-577301</t>
   </si>
   <si>
     <t>kumarswamypr@gmail.com</t>
   </si>
   <si>
     <t>08282-267665, 261204/ 9448884774</t>
   </si>
   <si>
-    <t>ನಿರ್ಮಲಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>100 ಅಡಿ ರಸ್ತೆ, ರಾಜೇಂದ್ರ ನಗರ, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577201</t>
+    <t>Nirmala Hospital</t>
+  </si>
+  <si>
+    <t>100 Feet Rd, Rajendra Nagar, Shivamogga, Karnataka 577201</t>
   </si>
   <si>
     <t>nirmalahospital1988@gmail.com</t>
   </si>
   <si>
     <t>9480150699</t>
   </si>
   <si>
-    <t>ಪಾರ್ವತಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಪಾರ್ವತಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಸೌಲಂಗಾ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Parvati Nursing Home</t>
+  </si>
+  <si>
+    <t>Parvathi Nursing Home, Sowlanga Road, Shimoga</t>
   </si>
   <si>
     <t>drsbwarad@yahoo.com</t>
   </si>
   <si>
     <t>08182-402788/ 401873/ 9845258855</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ, ತೀರ್ಥಹಳ್ಳಿ</t>
-[...2 lines deleted...]
-    <t>ಡಿ.. 152, 604 &amp; 1, ಚನ್ನರಾಯಪಟ್ಟ, ತೀರ್ಥಹಳ್ಳಿ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Prasad Nethralaya, Theerthahalli</t>
+  </si>
+  <si>
+    <t>D.. 152, 604 &amp; 1, Channarayapatta, Thirthahalli, Shivamogga</t>
   </si>
   <si>
     <t>prasadnetralayathirthahalli@gmail.com</t>
   </si>
   <si>
     <t>87624 63922 / 081812 27922</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ರೋಟರಿ ಬ್ಲಡ್ ಬ್ಯಾಂಕ್ ರಸ್ತೆ, ವಿನಾಯಕ್ ನಗರ, ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>Prasad  Netralaya </t>
+  </si>
+  <si>
+    <t>Rotary Blood Bank Road,Vinayak Nagar,Shivamogga -577201.</t>
   </si>
   <si>
     <t>teggi2003@yahoo.co.in</t>
   </si>
   <si>
     <t>9535399821</t>
   </si>
   <si>
-    <t>ರವಿ ಪಾಲಿಕ್ಲಿನಿಕ್ ಹೆರಿಗೆ ಮತ್ತು ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಬಿರಾದಾರ್ ರವಿ ಪಾಲಿ ಕ್ಲಿನಿಕ್, ದುರ್ಗಿ ಗುಡಿ, ಶಿವಮೊಗ್ಗ-577201</t>
+    <t>Ravi Polyclinic Maternity &amp; Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. Biradar Ravi Poly Clinic, Durgi Gudi, Shimoga-577201</t>
   </si>
   <si>
     <t>ravipolyclinic@gmail.com</t>
   </si>
   <si>
     <t>94481 24773</t>
   </si>
   <si>
-    <t>ಸಾಗರ್ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಮತ್ತು ಲೇಸರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಸಾಗರ್ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಜೈಲ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಎ ಆರ್ ಲೇಔಟ್, 1 ನೇ ಕ್ರಾಸ್, ಶಿವಮೊಗ್ಗ</t>
+    <t>Sagar Nursing Home and Laser Centre</t>
+  </si>
+  <si>
+    <t>Sagar Nursing Home, Near Jail Circle, A R Layout, 1st Cross, Shivamoga</t>
   </si>
   <si>
     <t>drpraisloor@yahoo.co.in</t>
   </si>
   <si>
     <t>98441 26889</t>
   </si>
   <si>
-    <t>ಸಂಜೀವಿನಿ ಆಸ್ಪತ್ರೆ, ಜೆಸಿ ರಸ್ತೆ, ಚಾಮರಾಜಪೇಟೆ, ಸಾಗರ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Sanjeevini Hospital,JC Road, Chamarjpet, Sagar,Shimoga</t>
   </si>
   <si>
     <t>raysterganesh@gmail.com</t>
   </si>
   <si>
     <t>9632651564</t>
   </si>
   <si>
-    <t>ಶಂಕರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತೀರ್ಥಹಳ್ಳಿ, ಗಂಧರ್ವ ನಗರ ರಸ್ತೆ, ಹರಕೆರೆ, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577202</t>
+    <t>Sankara Eye Hospital</t>
+  </si>
+  <si>
+    <t>Thirthahalli, Gandharva Nagara Rd, Harakere, Shivamogga, Karnataka 577202</t>
   </si>
   <si>
     <t>tpadesk.sme@sankaraeye.com</t>
   </si>
   <si>
     <t>9880277122</t>
   </si>
   <si>
-    <t>ಸರ್ಜಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪುಷ್ಯ ಹೆರಿಗೆ ಕೇಂದ್ರ, 3ನೇ ಸಮಾನಾಂತರ ರಸ್ತೆ, “ಬಿ” ಬ್ಲಾಕ್, ಗಾಂಧಿನಗರ, ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>Sarji Hospital</t>
+  </si>
+  <si>
+    <t>Pushya Maternity Centre,3rd Parallel Road, “B” Block, Gandhinagar, Shimoga -577201.</t>
   </si>
   <si>
     <t>sarjihospital@gmail.com</t>
   </si>
   <si>
     <t>9741146835</t>
   </si>
   <si>
-    <t>ಸಿಂಧು ಮೂತ್ರಶಾಸ್ತ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸವಳಂಗ ಮುಖ್ಯ ರಸ್ತೆ, ಎಲ್ಬಿಎಸ್ ನಗರ ಕಮಾನು ಹತ್ತಿರ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Sindhu Urology Hospital</t>
+  </si>
+  <si>
+    <t>Savalanga main road, Near LBS Nagar Arch, Shivamogga</t>
   </si>
   <si>
     <t>sindhuurology@gmail.com</t>
   </si>
   <si>
     <t>9243334524</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಬಸವೇಶ್ವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಮಂಜುನಾಥ್ ವೈ.ಎಸ್ ಶ್ರೀ ಬಸವೇಶ್ವರ ಆಸ್ಪತ್ರೆ, ರಾಘವೇಂದ್ರ ಮಟ್ಟಾ ರಸ್ತೆ, ತಿಲಕ್ ನಗರ, ಶಿವಮೊಗ್ಗ-577201</t>
+    <t>Sri Basaveshwara Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Manjunath Y.S Sri Basaweshwara Hospital,Raghavendra Matta Road,Thilak Nagar,Shimoga-577201</t>
   </si>
   <si>
     <t xml:space="preserve">drysm61@gmail.com </t>
   </si>
   <si>
     <t>08182-403489/9880054139</t>
   </si>
   <si>
-    <t>ಸುಬ್ಬಯ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜೈಲ್ ರಸ್ತೆ, ಹೊಸಮನೆ, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577201</t>
+    <t>Subbaiah Hospital</t>
+  </si>
+  <si>
+    <t>Jail Rd, Hosamane, Shivamogga, Karnataka 577201</t>
   </si>
   <si>
     <t>smchinsurance14@gmail.com</t>
   </si>
   <si>
     <t>8453259592   08182-298006</t>
   </si>
   <si>
-    <t>ಸುಬ್ಬಯ್ಯ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>N.H.13, ಪುರ್ಲೆ, ನಿಡಿಗೆ ಹೋಬಳಿ, ಅಂಚೆ, ಹೊಳೆಬೆನವಳ್ಳಿ</t>
+    <t>Subbaiah Medical College Hospital and Research Center</t>
+  </si>
+  <si>
+    <t>N.H.13,Purlae, Nidige Hobli, Post, Holebenavalli</t>
   </si>
   <si>
     <t>shinsurance13@gmail.com</t>
   </si>
   <si>
     <t>08182-224822, 9740761447</t>
   </si>
   <si>
-    <t>ಯೂನಿಟಿ  ಸೆಂಟರ್ ಫಾರ್ ಅಡ್ವಾನ್ಸ್ಡ್  ಪೀಡಿಯಾಟ್ರಿಕ್ ಕೇರ್ LLP.</t>
-[...2 lines deleted...]
-    <t>ಕುವೆಂಪು ರಸ್ತೆ, ಮೆಕ್ ಗ್ಯಾನ್ ಆಸ್ಪತ್ರೆಯ ಹಿಂದೆ, ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>Unity  Center for Advanced  Pediatric care LLP.</t>
+  </si>
+  <si>
+    <t>Kuvempu Road,Behind Mc Gann Hospital,Shivamogga -577201.</t>
   </si>
   <si>
     <t>drajaybaddi@gmail.com</t>
   </si>
   <si>
     <t>9945691440</t>
   </si>
   <si>
-    <t>ಉಷಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಎಸ್.ವೆಂಕಟ್ ರಾವ್, ಉಷಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ರವೀಂದ್ರ ನಗರ, ಸವಲಿಂಗ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ</t>
+    <t>Usha Nursing Home</t>
+  </si>
+  <si>
+    <t>Dr. S.Venkat Rao, Usha Nursing Home,Ravindra Nagar,Savalinga Road,Shimoga</t>
   </si>
   <si>
     <t>unhsmg@gmail.com</t>
   </si>
   <si>
     <t>08182-221955/94481 22023</t>
   </si>
   <si>
-    <t>ಎಚ್ ಇ ಜಾಹೀರಾತುಗಳು, ಕುವೆಂಪು ರಸ್ತೆ, ನಂಜಪ್ಪ ಆಸ್ಪತ್ರೆ ಹತ್ತಿರ</t>
+    <t>H E commercials, Kuvempu road,Near Nanjappa Hospital</t>
   </si>
   <si>
     <t>shimoga.ka@vasaneye.in</t>
   </si>
   <si>
     <t>9901244767</t>
   </si>
   <si>
-    <t>ಆಕಾಶ್ ಐ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...5 lines deleted...]
-    <t>ಸುಕೃತಾ ಆರ್ಕೇಡ್, ಮಹಡಿಯಲ್ಲಿ ಕಾವೇರಿ ಗ್ರಾಮೀಣ ಬ್ಯಾಂಕ್, ತುಮಕೂರು ರಸ್ತೆ, ಮಧುಗಿರಿ, ತುಮಕೂರು -572132.</t>
+    <t>Akash Eye Care Hospital</t>
+  </si>
+  <si>
+    <t>Tumkur</t>
+  </si>
+  <si>
+    <t>Sukrutha Arcade, Upstairs Kavery Grameena Bank, Tumkur Road, Madhugiri, Tumkur -572132.</t>
   </si>
   <si>
     <t>akasheyecarehospital22@gmail.com</t>
   </si>
   <si>
     <t>8050963106</t>
   </si>
   <si>
-    <t>ಅಕ್ಷರ ನೇತ್ರ ಪ್ರತಿಷ್ಠಾನ</t>
-[...2 lines deleted...]
-    <t>ಅಕ್ಷರ ಐ ಫೌಂಡೇಶನ್, 4, ಹೊಸ ವಿಸ್ತರಣೆ ಪೊಲೀಸ್ ಠಾಣೆ ಹಿಂಭಾಗ, ಪಾರ್ಕ್ ರಸ್ತೆ, ಎಸ್ ಎಸ್ ಪುರಂ, ತುಮಕೂರು - 572101</t>
+    <t>Akshara Eye Foundation</t>
+  </si>
+  <si>
+    <t>Akshara Eye Foundation,  4, Behind New extension Police Station, Park Road, S S Puram, Tumkur - 572101</t>
   </si>
   <si>
     <t>aksharaeyefoundation@gmail.com</t>
   </si>
   <si>
     <t>0816-2270469,9164264332</t>
   </si>
   <si>
-    <t>ಚಾಲುಕ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>5 ನೇ ಬಿ ಕ್ರಾಸ್, ಶಿವಕುಮಾರ್ ಸ್ವಾಮಿ ಬಡವಣೆ, ಎದುರು.ಹೊಸ ತಾಲೂಕು ಕಛೇರಿ ಚಿಕ್ಕನಾಯಕನ ಹಳ್ಳಿ</t>
+    <t>Chalukya Hospital</t>
+  </si>
+  <si>
+    <t>5th B cross, shivakumar swamy badavane,opp.new taluk office chikkanayakana halli</t>
   </si>
   <si>
     <t>chalukya2insurance@gmail.com; nagbhushan_gm@yahoo.com</t>
   </si>
   <si>
     <t>9535625343</t>
   </si>
   <si>
-    <t>ಚೇತನ ಆಸ್ಪತ್ರೆ, ಅಲ್ಲಾಮಾಜಿ ಕಾಂಪ್ಲೆಕ್ಸ್ ಹಿಂದೆ, B.H ರಸ್ತೆ, ತಿಪಟೂರು, ತುಮಕೂರು ಜಿಲ್ಲೆ</t>
+    <t>Chetana Hospital, Behind Allamaji Complex, B.H Road, Tiptur, Tumkur Dist</t>
   </si>
   <si>
     <t>maheshwari.chidanand@yahoo.in</t>
   </si>
   <si>
     <t>08134-253911</t>
   </si>
   <si>
-    <t>ಚಿರಂಜೀವಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>DCC ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, B.H. ರಸ್ತೆ. ತಿಪಟೂರು-572201</t>
+    <t>Chiranjeevi Nursing Home</t>
+  </si>
+  <si>
+    <t>Near DCC BANK,B.H.ROAD.TIPTUR-572201</t>
   </si>
   <si>
     <t>cnh572201@yahoo.in</t>
   </si>
   <si>
     <t>08134-250289/251289</t>
   </si>
   <si>
-    <t>ಮಹದೇವಪ್ಪ ಕಣ್ಣಿನ ಲೇಸರ್ ಆಸ್ಪತ್ರೆಯ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಮಹದೇವಪ್ಪ ಕಣ್ಣಿನ ಲೇಸರ್ ಆಸ್ಪತ್ರೆ 15ನೇ ಕ್ರಾಸ್, ಎಸ್.ಎಸ್.ಪುರಂ(ತೋಟಗಾರಿಕೆ ಕಛೇರಿ ರಸ್ತೆ)/ NEPS ಪೊಲೀಸ್ ಠಾಣೆ ಹತ್ತಿರ, ತುಮಕೂರು</t>
+    <t xml:space="preserve">Dr. Mahadevappa Eye laser Hospital </t>
+  </si>
+  <si>
+    <t>Dr.Mahadevappa Eye Laser Hospital 15th Cross, S.S.Puram( Horticulture Office Road)/ Near NEPS Police Station, Tumkur</t>
   </si>
   <si>
     <t>drmelhospital@gmail.com</t>
   </si>
   <si>
     <t>0816 - 2275836</t>
   </si>
   <si>
-    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#166,2ನೇ ರಸ್ತೆ, ಸಿಎಸ್‌ಐ ಲೇಔಟ್, ಬಿಷಪ್ ಸ್ಕೂಲ್ ಹತ್ತಿರ, ಗಾಯತ್ರಿ ಥಿಯೇಟರ್ ಪಕ್ಕ, ಆಫ್  ಬಿ.ಎಚ್. ರಸ್ತೆ, ತುಮಕೂರು -572101.</t>
+    <t>Dr.Agarwals Eye Hospital </t>
+  </si>
+  <si>
+    <t>#166,2nd Road, CSI Layout, Near Bishop School, Adajacent to Gayathri Theater, Off  Near B.H. Road, Tumkur -572101.</t>
   </si>
   <si>
     <t>ch.tumkur@dragarwal.com</t>
   </si>
   <si>
     <t>8310160916</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ,</t>
-[...2 lines deleted...]
-    <t>ಕರ್ಣಾಟಕ ಬ್ಯಾಂಕ್, ಎದುರು: ಬೆಂಗಳೂರು ಮುಖ್ಯ ರಸ್ತೆ, ಕೊರಟಗೆರೆ. ತುಮಕೂರು.</t>
+    <t>Dristi Eye super speciality Hospital,</t>
+  </si>
+  <si>
+    <t>Karnataka Bank, Opp: Bangalore Main Road,Koratagere. Tumkur.</t>
   </si>
   <si>
     <t>drishtieyehospitalkoratagere@gmail.com</t>
   </si>
   <si>
     <t>9686512720</t>
   </si>
   <si>
-    <t>ಗೀತಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಗೀತಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಎದುರು. ಗುರುಲೀಲಾ ಚೌತ್ರಿ, ತಿಪಟೂರು, ತುಮಕೂರು.</t>
+    <t>Geetha Nursing Home</t>
+  </si>
+  <si>
+    <t>Geetha Nursing Home, Opp. Guruleela Chowtri,Tiptur, Tumkur.</t>
   </si>
   <si>
     <t>geetha.nagaraju.hospital@gmail.com</t>
   </si>
   <si>
     <t>08134-253048/ 7760101925</t>
   </si>
   <si>
-    <t>ಹೇಮಾವತಿ ಆಸ್ಪತ್ರೆ, ತಿಪಟೂರು, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಬಿ.ಎಚ್. ರಸ್ತೆ, ತುಮಕೂರು-572201</t>
+    <t>Hemavathi Hospital, Tiptur, Near Bus Stand, B.H. Road,Tumkur-572201</t>
   </si>
   <si>
     <t>hemalathahrgowda@yahoo.com</t>
   </si>
   <si>
     <t>9964072359</t>
   </si>
   <si>
-    <t>ಕಲ್ಲೇಶ್ವರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಾರುತಿ ನಗರ, 10ನೇ “ಎ” ಕ್ರಾಸ್, ತುಮಕೂರು -572102.</t>
+    <t>Kalleshwara Hospital</t>
+  </si>
+  <si>
+    <t>Maruthi Nagar,10th “A”Cross,Tumkur -572102.</t>
   </si>
   <si>
     <t>kalleshwarahospital@gmail.com</t>
   </si>
   <si>
     <t>9886665909</t>
   </si>
   <si>
-    <t>ಕುಮಾರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಜಿ. ಎಸ್. ಶ್ರೀಧರ್, ಕುಮಾರ್ ಆಸ್ಪತ್ರೆ, ಎಂಎಸ್ಟಿ ರಸ್ತೆ, ತಿಪಟೂರು-572201, ತುಮಕೂರು</t>
+    <t>Kumar Hospital</t>
+  </si>
+  <si>
+    <t>Dr. G. S. Sridhar,Kumar Hospital,M.S.T Road, Tiptur-572201, Tumkur</t>
   </si>
   <si>
     <t>mstiptur@yahoo.in</t>
   </si>
   <si>
     <t>08134-253856/9844057076</t>
   </si>
   <si>
-    <t>ಎಂಎಂ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಂಎಂ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಕೆಆರ್‌ಎಸ್ ಅಗ್ರಹಾರ, ಬಿಎಂ ರಸ್ತೆ, ಕರ್ಣಾಟಕ ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ಕುಣಿಗಲ್, ತುಮಕೂರು</t>
+    <t>MM Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MM Multispeciality Hospital, KRS Agrahara, BM Road, Next to Karnataka Bank, Kunigal, Tumkur </t>
   </si>
   <si>
     <t>m.m.hospital12@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">08132-220033, 9964741235, 9448443222 </t>
   </si>
   <si>
-    <t>ಮೂಕಾಂಬಿಕಾ ಮೋದಿ ನೇತ್ರಾಲಯ, ತುಮಕೂರು</t>
-[...2 lines deleted...]
-    <t>ಮೂಕಾಂಬಿಕಾ ಮೋದಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 3 ನೇ ಮುಖ್ಯ, ಶಂಕರಪುರಂ, ದೊಡ್ಡಮನೆ ನರ್ಸಿಂಗ್ ಹೋಮ್ ಹಿಂದೆ, BH ರಸ್ತೆ, ತುಮಕೂರು - 572102</t>
+    <t>Mookambika Modi Eye Hospital,Tumkur</t>
+  </si>
+  <si>
+    <t>Mookambika Modi Eye Hospital, 3rd Main, Shankarapuram, Behind Doddamane Nursing Home, B H Road, Tumkur - 572102</t>
   </si>
   <si>
     <t>mookambikamodieyehospital@yahoo.com</t>
   </si>
   <si>
     <t>0816-2254400, 9844479390/9886814684</t>
   </si>
   <si>
-    <t>ನಯನಧಾಮ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಯನಧಾಮ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಸಾಯಿ ಲೀಲಾ, ಸಿಟ್ ಕಾಲೇಜು ಹತ್ತಿರ, ಬಿ ಹೆಚ್, ಬಟವಾಡಿ ಬೆಂಗಳೂರು - ಹೊನ್ನಾವರ ರಸ್ತೆ, ತುಮಕೂರು, 572103</t>
+    <t>Nayanadhama Eye Hospital</t>
+  </si>
+  <si>
+    <t>Nayanadhama Eye Hospital Sai leela, near sit college, B H, Batawadi Bengaluru - Honnavar Rd, Tumkur, 572103</t>
   </si>
   <si>
     <t>dr_praveentm@yahoo.co.in</t>
   </si>
   <si>
     <t>9844347332/8150862552</t>
   </si>
   <si>
-    <t>ರಾಘವೇಂದ್ರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆನರಾ ಬ್ಯಾಂಕ್ ಎದುರು, ತುಮಕೂರು ಟೋಲ್ ಗೇಟ್ ಹತ್ತಿರ, ಮಧುಗಿರಿ-572132</t>
+    <t>Raghavendra Hospital</t>
+  </si>
+  <si>
+    <t>OPP CANARA BANK,NEAR TUMKUR TOLL GATE,MADHUGIRI-572132</t>
   </si>
   <si>
     <t>raghavendrahospitalmadhugiri@gmail.com</t>
   </si>
   <si>
     <t>9448382771, 9482576179 ,08137-282342</t>
   </si>
   <si>
-    <t>ರಘು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>K.S.R.T.C ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಬಾಲಾಜಿ ನಗರ, ತ್ಯಾಗರಾಜು ಆಯಿಲ್ ಮಿಲ್ ಹಿಂದೆ, ಸಿರಾ-572137</t>
+    <t>Raghu Hospital</t>
+  </si>
+  <si>
+    <t>NEAR K.S.R.T.C BUS STAND,BALAJI NAGARA,BEHIND THYAGARAJU OIL MILL,SIRA-572137</t>
   </si>
   <si>
     <t>drraghukc@gmail.com</t>
   </si>
   <si>
     <t>08135-276352/9980114571</t>
   </si>
   <si>
-    <t>ಸಾಕ್ಷಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ,</t>
-[...2 lines deleted...]
-    <t>ಮುಸ್ತಫಾ ಬಿಲ್ಡಿಂಗ್, 1 ನೇ ಮಹಡಿ, ರಾಮಗೋಪಾಲ್ ಸರ್ಕಲ್, B.H ರಸ್ತೆ, ಹುಳಿಯಾರ್, ತುಮಕೂರು -572218.</t>
+    <t>Sakshya Multispeciality Hospital,</t>
+  </si>
+  <si>
+    <t>  Mustafa Building, 1st Floor,Ramgopal Circle, B.H Road,Huliyar, Tumkur -572218.</t>
   </si>
   <si>
     <t>sakshyaeyecare@gmail.com</t>
   </si>
   <si>
     <t>9986308245</t>
   </si>
   <si>
-    <t>ಶಾರದಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶಾರದಾ ಆಸ್ಪತ್ರೆ, NH-04 ರಸ್ತೆ, ಸಿರಾ, ತುಮಕೂರು DT - 572137</t>
+    <t>Sharada Hospital</t>
+  </si>
+  <si>
+    <t>Sharada Hospital, NH-04 Road, Sira, Tumkur dt - 572137</t>
   </si>
   <si>
     <t>drranga2k1@yahoo.co.in</t>
   </si>
   <si>
     <t>08135-277527</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ನಂಜಪ್ಪ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ನಂಜಪ್ಪ ಕಾಂಪ್ಲೆಕ್ಸ್, ಎದುರು. APMC ಯಾರ್ಡ್. ಹುಳಿಯಾರ್ ಟೌನ್, ಹುಳಿಯಾರ್, ತುಮಕೂರು -572218.</t>
+    <t>Shree Nanjappa Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Nanjappa complex, Opp. APMC yard.Huliyar Town, Huliyar,Tumkur -572218.</t>
   </si>
   <si>
     <t>manumotors@gmail.com</t>
   </si>
   <si>
     <t>9901398605</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವಿಜಯಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ವಿಜಯ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಅರಳಿಕಟ್ಟೆ ಹತ್ತಿರ, ಬಿ ಎಚ್ ರಸ್ತೆ, ತಿಪಟೂರು, ತುಮಕೂರು ಜಿಲ್ಲೆ</t>
+    <t>Shri Vijaya Nursing Home</t>
+  </si>
+  <si>
+    <t>Shri VijayaNursing Home,Near Aralikatte, B H Road, Tiptur,Tumkur Dist</t>
   </si>
   <si>
     <t>dr.tharadevi@gmail.com</t>
   </si>
   <si>
     <t>08134-250267,9844494651</t>
   </si>
   <si>
-    <t>ಶ್ರೀದೇವಿ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಮತ್ತು ಸಂಶೋಧನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಲಿಂಗಪುರ, ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ 4, ಸಿರಾ ರಸ್ತೆ, ತುಮಕೂರು-572106</t>
+    <t>Shridevi Institute of Medical Sciences and Research Hospital</t>
+  </si>
+  <si>
+    <t>LINGAPURA,NH4,SIRA ROAD,TUMKUR-572106</t>
   </si>
   <si>
     <t>Insurance@shridevimedical.org</t>
   </si>
   <si>
     <t>0816-2211999</t>
   </si>
   <si>
-    <t>ಡಾ.ಶ್ರೀ ಶಿವಕುಮಾರ ಸ್ವಾಮೀಜಿ ರಸ್ತೆ, ಬಿ ಎಚ್ ರಸ್ತೆ, ತುಮಕೂರು -572102.</t>
+    <t>Dr.Sree Shivakumara Swamiji Road, B H Road, Tumkur -572102.</t>
   </si>
   <si>
     <t>insurance@siddagangahospital.com</t>
   </si>
   <si>
     <t>9731928042</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಪ್ತಗಿರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಪ್ತಗಿರಿ ಆಸ್ಪತ್ರೆ, ಮಿಷನ್ ಕಾಂಪೌಂಡ್ ರಸ್ತೆ, ಕುಮಿಗಲ್, ತುಮಕೂರು.</t>
+    <t>Sree Sapthagiri Hospital</t>
+  </si>
+  <si>
+    <t>Saptagiri Hospital,Mission Compound Road,Kumigal,Tumkur.</t>
   </si>
   <si>
     <t>Srisapthagirihosp2020@gmail.com</t>
   </si>
   <si>
     <t>7795160137</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ಗಂಗಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಜಗಜ್ರ್ರ್ವನರಾಮನಾಗ 12, B.H. ರಸ್ತೆ, ಚಿಕ್ಕನಾಯಕನಹಳ್ಳಿ, ತುಮಕೂರು.</t>
+    <t>Sri Sai Ganga Nursing Home </t>
+  </si>
+  <si>
+    <t>Jagajrrvanaramanaga12, B.H.Road,Chikkanayakanahalli,Tumakuru.</t>
   </si>
   <si>
     <t>dr.vijay.hl@gmail.com</t>
   </si>
   <si>
     <t>8861778896</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ನೇತ್ರಾಲಯ ಮತ್ತು ದಂತ ಆರೈಕೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಸಾಯಿ ನೇತ್ರಾಲಯ ಮತ್ತು ಡೆಂಟಲ್ ಕೇರ್, 3 ನೇ ಮುಖ್ಯ ಗಾಂಧಿನಗರ, ಶ್ರೀ ಕೃಷ್ಣ ಡಿಲಕ್ಸ್ ಎದುರು, ಬೆಲ್ಲಿ ಬ್ಲಡ್ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ತುಮಕೂರು</t>
+    <t>Sri Sai Nethralaya &amp; Dental Care</t>
+  </si>
+  <si>
+    <t>Sri Sai Nethralaya &amp; Dental Care, 3rd Main Gandhinagar, Opp Sri Krishna Delux, Near Belly Blood Bank, Tumkur</t>
   </si>
   <si>
     <t>saisuresh944@gmail.com</t>
   </si>
   <si>
     <t>9448672882</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಿದ್ದಾರ್ಥ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು</t>
-[...2 lines deleted...]
-    <t>R.M.O ಶ್ರೀ ಸಿದ್ದಾರ್ಥ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ, S H. ರಸ್ತೆ, ಅಗಲಕೋಟೆ, ತುಮಕೂರು-572 107</t>
+    <t>Sri Siddartha Medical College</t>
+  </si>
+  <si>
+    <t>R.M.O Sri Siddartha Medical College &amp; Hospital,S H. Road,Agalakote,Tumkur-572 107</t>
   </si>
   <si>
     <t>Insurance@ssmctumkur.org</t>
   </si>
   <si>
     <t>0816-2298045</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸ್ವಾಮಿ ವಿವೇಕಾನಂದ ಇಂಟರ್‌ಗ್ರೇಟ್ ಗ್ರಾಮೀಣ ಆರೋಗ್ಯ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ. ಸ್ವಾಮಿ ವಿವೇಕಾನಂದ ಇಂಟರ್‌ಗ್ರೇಟ್ ಗ್ರಾಮೀಣ ಆರೋಗ್ಯ ಕೇಂದ್ರ, ಪಾವಗಡ, ತುಮಕೂರು</t>
+    <t>Sri Swamy Vivekananda Intergrate Rural Health Center</t>
+  </si>
+  <si>
+    <t>Sri. Swamy Vivekananda Intergrate Rural Health Center, Pavagada,Tumkur</t>
   </si>
   <si>
     <t>swajapa@yahoo.com</t>
   </si>
   <si>
     <t>08136-244030 Fax :08136 – 244290</t>
   </si>
   <si>
-    <t>ಸುನಂದಾ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>NH-206,  ಇಂಡಿಯನ್ ಆಯಿಲ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಪಕ್ಕ, ಹಾಸನ ಸರ್ಕಲ್, ಶಾರದ ನಗರ  ತಿಪಟೂರು-572201.</t>
+    <t>Sunanda Eye Hospital</t>
+  </si>
+  <si>
+    <t>NH-206,  Beside Indian oil Petrol Bunk, Hassan Circle, Sharada Nagar  Tiptur-572201.</t>
   </si>
   <si>
     <t>admin@sunandaeyehospital.com</t>
   </si>
   <si>
     <t>9900410844</t>
   </si>
   <si>
-    <t>ಸ್ವಾತಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸ್ವಾತಿ ಆಸ್ಪತ್ರೆ, ಗಾಂಧಿನಗರ, ಸಿರಾ -572 137. ತುಮಕೂರು</t>
+    <t>Swathi Hospital</t>
+  </si>
+  <si>
+    <t>Swathi Hospital, Gandhinagar,Sira -572 137. Tumkur</t>
   </si>
   <si>
     <t>swathihospital@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">08135-276212 </t>
   </si>
   <si>
-    <t xml:space="preserve">   78/1/10, 14 ನೇ ಕ್ರಾಸ್, ಡಾ ರಾಧಾಕೃಷ್ಣ ರಸ್ತೆ, ಎಸ್ ಎಸ್ ಪುರಂ, ತುಮಕೂರು-572102</t>
+    <t xml:space="preserve">  78/1/10, 14th Cross,Dr Radhakrishna Road, S S Puram, Tumkur-572102</t>
   </si>
   <si>
     <t>tumkur.tpa@vasaneye.com</t>
   </si>
   <si>
     <t>0816-2255668</t>
   </si>
   <si>
-    <t>ಉಡುಪಿ</t>
-[...2 lines deleted...]
-    <t>ಆದರ್ಶ ಆಸ್ಪತ್ರೆ, ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ 17, ಕುಂದಾಪುರ, ಉಡುಪಿ.</t>
+    <t>Udupi</t>
+  </si>
+  <si>
+    <t>Adarsha Hospital, NH 17, Kundapura, Udupi.</t>
   </si>
   <si>
     <t>adarshakundapura@rediffmail.com</t>
   </si>
   <si>
     <t>9480576849</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಉಡುಪಿ</t>
+    <t>District Surgeon,District Hospital,Udupi</t>
   </si>
   <si>
     <t>dsudupi@gmail.com</t>
   </si>
   <si>
     <t>7795390320</t>
   </si>
   <si>
-    <t>ಡಾ.ಎನ್.ಆರ್. ಆಚಾರ್ಯ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಎನ್.ಆರ್.ಆಚಾರ್ಯ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ, ಕೋಟೇಶ್ವರ-576222, ಕುಂದಾಪುರ ತಾಲೂಕು, ಉಡುಪಿ</t>
+    <t>Dr. N.R. Acharya Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Dr.N.R.Acharya Memorial Hospital, Koteshwar-576222,Kundapur Taluk,Udupi</t>
   </si>
   <si>
     <t>drnramh83@yahoo.com</t>
   </si>
   <si>
     <t>6363767805</t>
   </si>
   <si>
-    <t>ಮಹೇಶ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಹೇಶ್ ಆಸ್ಪತ್ರೆ, ಎನ್.ಹೆಚ್.17, ಬ್ರಹ್ಮಾವರ-576213.ಉಡುಪಿ</t>
+    <t>Mahesh Hospital</t>
+  </si>
+  <si>
+    <t>Mahesh Hospital,N.H.17,Brahmavar-576213.Udupi</t>
   </si>
   <si>
     <t>maheshhospital@gmail.com</t>
   </si>
   <si>
     <t>8277061056</t>
   </si>
   <si>
-    <t>ಮಂಜುನಾಥ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಮಂಜುನಾಥ ನೇತ್ರಾಲಯ, ಬನ್ನಂಜೆ, ಉಡುಪಿ</t>
+    <t>Manjunatha Eye Hospital</t>
+  </si>
+  <si>
+    <t>Manjunatha Eye Hospital, Bannanje, Udupi</t>
   </si>
   <si>
     <t>manjunathaeyehospital@yahoo.com</t>
   </si>
   <si>
     <t>9620582444</t>
   </si>
   <si>
-    <t>ನ್ಯೂ ಸಿಟಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನ್ಯೂ ಸಿಟಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಎದುರು. ಶನೀಶ್ವರ ದೇವಸ್ಥಾನ, ವಿದ್ಯಾರಣ್ಯ ಮಾರ್ಗ, ಉಡುಪಿ</t>
+    <t>New City Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>New City Multispeciality Hospital, Opp. Shanishwara Temple, Vidhyaranya Marg, Udupi</t>
   </si>
   <si>
     <t>newcityhospital@rediffmail.com</t>
   </si>
   <si>
     <t>6366921154</t>
   </si>
   <si>
-    <t>ನಿಟ್ಟೆ ಗಜ್ರಿಯಾ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಿಟ್ಟೆ ಗಜ್ರಿಯಾ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ತೆಳ್ಳಾರ್ ರಸ್ತೆ, ಕಾರ್ಕಳ ಉಡುಪಿ</t>
+    <t>NITTE GAJRIA Speciality Hospital</t>
+  </si>
+  <si>
+    <t>NITTE GAJRIA Speciality Hospital, Tellar Road, Karkala udupi</t>
   </si>
   <si>
     <t>nittegajria@nitte.edu.in</t>
   </si>
   <si>
     <t>9980808282</t>
   </si>
   <si>
-    <t>ಪಾರ್ವತಿ ಮಹಾಬಲ ಶೆಟ್ಟಿ ಸ್ಮಾರಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪಾರ್ವತಿ ಮಹಾಬಲ ಶೆಟ್ಟಿ ಸ್ಮಾರಕ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, 33 ಶಿರೂರು, ಮುದ್ದುಮನೆ ಅಂಚೆ, ಉಡುಪಿ</t>
+    <t>Parvathi Mahabala Shetty Memorial Eye Hospital</t>
+  </si>
+  <si>
+    <t>Parvathi Mahabala Shetty Memorial Eye Hospital, 33 Shiroor, Muddumane Post, Udupi</t>
   </si>
   <si>
     <t>pms7charity@gmail.com</t>
   </si>
   <si>
     <t>9740683900</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ ಎ.ಜೆ ಅಲ್ಸೆ ರಸ್ತೆ, ಅಲಂಕಾರ್ ಥಿಯೇಟರ್ ಹಿಂದೆ, ಉಡುಪಿ-576101</t>
+    <t>Prasad Nethralaya</t>
+  </si>
+  <si>
+    <t>Prasad Nethralaya A.J Alse Road, Behind Alankar Theatre, Udupi-576101</t>
   </si>
   <si>
     <t>prasadnetralayaudupi@yahoo.com</t>
   </si>
   <si>
     <t>9481423095/9481323324</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನಾ ಹೆರಿಗೆ ಮತ್ತು ಜನರಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಎಚ್.ಎನ್. ನಾಗರತ್ನ, ಸ್ಪಂದನ ಹೆರಿಗೆ ಮತ್ತು ಜನರಲ್ ಆಸ್ಪತ್ರೆ, ಮಂಗಳೂರು ರಸ್ತೆ, ಕಾರ್ಕಳ-574104 ಉಡುಪಿ</t>
+    <t>Spandana Maternity &amp; General Hospital</t>
+  </si>
+  <si>
+    <t>Dr. H.N. Nagarathna, Spandana Maternity &amp; General Hospital,Mangalore Road, Karkala-574104 Udupi</t>
   </si>
   <si>
     <t>spandanahospital2002@gmail.com</t>
   </si>
   <si>
     <t>8861103944</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಮಂಜುನಾಥ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಹೆಚ್.ಡಿ.ಎಫ್.ಸಿ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಕುಂದಾಪುರ ತಾಲೂಕು, ಉಡುಪಿ</t>
+    <t>Sri Manjunatha Hospital</t>
+  </si>
+  <si>
+    <t>Near HDFC Bank, Kundapura Taluk, Udupi</t>
   </si>
   <si>
     <t>srimanjunathahospital@yahoo.com</t>
   </si>
   <si>
     <t>8105281221</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಮಠ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಮಠ ಆಸ್ಪತ್ರೆ ಚರ್ಚ್ ರಸ್ತೆ, ಕುಂದಾಪುರ ತಾಲೂಕು, ಉಡುಪಿ</t>
+    <t>Sri Matha Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sri Matha Hospital Church Road, Kundapura Taluk, Udupi </t>
   </si>
   <si>
     <t>srimathahospital@gmail.com</t>
   </si>
   <si>
     <t>7975194180</t>
   </si>
   <si>
-    <t>ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರ ಆಸ್ಪತ್ರೆ, ಕೋಟೇಶ್ವರ-576222, ಕುಂದಾಪುರ ತಾಲೂಕು, ಉಡುಪಿ</t>
+    <t>Surgeons Hospital</t>
+  </si>
+  <si>
+    <t>Surgeons Hospital,Koteshwar-576222,Kundapur Taluk,Udupi</t>
   </si>
   <si>
     <t>surgeonshospital@gmail.com</t>
   </si>
   <si>
     <t>9535321487</t>
   </si>
   <si>
-    <t>ವಿವೇಕ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿವೇಕ್ ಆಸ್ಪತ್ರೆ, ಕುಂದಾಪುರ ಮುರ್ಕೈ, ವಡೇರ್ ಹೋಬಳಿ, ಕುಂದಾಪುರ</t>
+    <t>Vivek Hospital</t>
+  </si>
+  <si>
+    <t>Vivek Hospitqal, Kundapur Murkai, Vader Hobli, Kundapura</t>
   </si>
   <si>
     <t>vivekhospitalkundapur@yahoo.in</t>
   </si>
   <si>
     <t>9880114811</t>
   </si>
   <si>
-    <t>ಅಚ್ಯುತ್ ಪಂಡಿತ್ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>863, ಕುಂಬೇಶ್ವರ ದೇವಸ್ಥಾನ ರಸ್ತೆ, ಕುಮಟಾ, ಕರ್ನಾಟಕ 581343</t>
+    <t>Achut Pandit Hospital</t>
+  </si>
+  <si>
+    <t>Uttara Kannada</t>
+  </si>
+  <si>
+    <t>863, Kumbeshwar Temple Rd, Kumta, Karnataka 581343</t>
   </si>
   <si>
     <t>achutpandithospital@gmail.com</t>
   </si>
   <si>
     <t>08386-222031, 224571 Fax:08386224743</t>
   </si>
   <si>
-    <t>ಜಿಲ್ಲಾ ಶಸ್ತ್ರಚಿಕಿತ್ಸಕರು, ಜಿಲ್ಲಾ ಆಸ್ಪತ್ರೆ, ಉತ್ತರ ಕನ್ನಡ</t>
+    <t>District Surgeon,District Hospital,Uttara Kannada</t>
   </si>
   <si>
     <t>dsukannada@gmail.com</t>
   </si>
   <si>
     <t>08382-226731</t>
   </si>
   <si>
-    <t>ಲಯನ್ಸ್ ರೇವಣಕರ್ ಚಾರಿಟೇಬಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಲಯನ್ಸ್ ರೇವಣಕರ್ ಚಾರಿಟೇಬಲ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಕುಮಟಾ, ಯು.ಕೆ ಜಿಲ್ಲೆ</t>
+    <t>Lions Revanakar Charitable Eye Hospital</t>
+  </si>
+  <si>
+    <t>Lions Revanakar Charitable Eye Hospital, Kumta, U.K Dist</t>
   </si>
   <si>
     <t>lionstrust@yahoo.com</t>
   </si>
   <si>
     <t>9480495899/ Fax:08383-224480</t>
   </si>
   <si>
-    <t>ಮಂಕಿಕರ್ಸ್ ಕ್ಲಿನಿಕ್ ಹೆರಿಗೆ ಮತ್ತು ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಸುಭಾಷ್ ರಸ್ತೆ, ಎದುರು. ಎಸ್‌ಬಿಐ, ಕುಮಟಾ, ಕರ್ನಾಟಕ 581343</t>
+    <t>Mankikars Clinic Maternity and Nursing Home</t>
+  </si>
+  <si>
+    <t>Subhash Rd, opp. SBI, Kumta, Karnataka 581343</t>
   </si>
   <si>
     <t>prashanthmankikar@gmail.com</t>
   </si>
   <si>
     <t>08386-224829</t>
   </si>
   <si>
-    <t>ಮಾರಿಕಾಂಬಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಾರಿಕಾಂಬಾ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಡಯಾಗ್ಸ್ಟಿಕ್ ಸೆಂಟರ್, ಕೋರ್ಟ್ ರಸ್ತೆ, ದೇವಿಕೆರೆ ಸರ್ಕಲ್, ಸಿರ್ಸಿ-581401, ಯುಕೆ</t>
+    <t>Marikamba Hospital</t>
+  </si>
+  <si>
+    <t>Marikamba Hospital &amp; Diagstic Centre, Court Road, Devikere Circle, Sirsi-581401, UK</t>
   </si>
   <si>
     <t>marikamba.hospital@yahoo.com</t>
   </si>
   <si>
     <t>9845005645/08384-228132</t>
   </si>
   <si>
-    <t>RNS ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>RNS ಆಸ್ಪತ್ರೆ, ಮುರುಡೇಶ್ವರ, ಭಟ್ಕಳ ತಾಲೂಕು, UK</t>
+    <t>RNS Hospital</t>
+  </si>
+  <si>
+    <t>RNS Hospital, Murudeshwara, Bhatkal Taluk,UK</t>
   </si>
   <si>
     <t>rns_hospital@yahoo.com</t>
   </si>
   <si>
     <t>08385-268039/ 268026</t>
   </si>
   <si>
-    <t>ಶೆಟ್ಟಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಗ್ರೀನ್ ಸ್ಟ್ರೀಟ್, ಹೋಟೆಲ್ ಪ್ರೀಮಿಯರ್ ಹತ್ತಿರ, ಕಾರವಾರ, ಕರ್ನಾಟಕ 581301</t>
+    <t>Shetty Eye Hospital</t>
+  </si>
+  <si>
+    <t>Green Street, near Hotel Premier, Karwar, Karnataka 581301</t>
   </si>
   <si>
     <t>shettyeyehospital@gmail.com</t>
   </si>
   <si>
     <t>08382-227110</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಶಾರದಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಶಾರದಾ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಕರ್ಕಿ, ಯು.ಕೆ</t>
+    <t>Shri Sharada Nursing Home</t>
+  </si>
+  <si>
+    <t>Shri Sharada Nursing Home , Karki, U.K</t>
   </si>
   <si>
     <t>drtnbhaskar@rediffmail.com</t>
   </si>
   <si>
     <t>08387-236090</t>
   </si>
   <si>
-    <t>AMM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವೆಂಕಟೇಶ್ವರ ಕಲ್ಯಾಣ ಮಂಟಪ ರಸ್ತೆ, 4ನೇ ಕ್ರಾಸ್, ಎಸ್ಸೆಸ್ಸೆಫ್ ಡ್ರಗ್ ಹೌಸ್ ಎದುರು, ಪಟೇಲ್ ನಗರ, ಹೊಸಪೇಟೆ -583201.</t>
+    <t>AMM Hospital</t>
+  </si>
+  <si>
+    <t>Vijayanagar</t>
+  </si>
+  <si>
+    <t>Venkateshwara Kalyana Mantapa Road,4th  Cross, Opposite Essvee  drug house,Patel nagar, Hospete -583201.</t>
   </si>
   <si>
     <t>naveenavinalli@gmail.com</t>
   </si>
   <si>
     <t>9742777513</t>
   </si>
   <si>
-    <t>ಅಮ್ಮಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಗಾಳೆಮ್ಮ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಹಗರಿಸೊಮ್ಮನಹಳ್ಳಿ, ವಿಜಯನಗರ.</t>
+    <t>Amma Hospital</t>
+  </si>
+  <si>
+    <t>Near Galemma Temple,Hospet Road, Hagarisommanahalli,Vijayanagar.</t>
   </si>
   <si>
     <t>ammahospital2022@gmail.com</t>
   </si>
   <si>
     <t>9900111296</t>
   </si>
   <si>
-    <t>ಆರೋಗ್ಯಧಾಮ ಆಸ್ಪತ್ರೆ - ಶಿವನಗೌಡರ ಒಂದು ಘಟಕ</t>
-[...2 lines deleted...]
-    <t>#346A/12 ಮತ್ತು 346A/27, ಹೊಳಗುಂಡಿ ರಸ್ತೆ, ಹೂವಿನಡಗಲಿ -583219</t>
+    <t>Arogyadhama Hospital - A unit of shivangouda</t>
+  </si>
+  <si>
+    <t>#346A/12 and 346A/27, Holagundi road, Huvinadagali -583219</t>
   </si>
   <si>
     <t>sgarogyahospital@gmail.com</t>
   </si>
   <si>
     <t>8123690929</t>
   </si>
   <si>
-    <t>ಅಶ್ವಿನಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂಡೂರು ರಸ್ತೆ, ಎನ್ ಸಿ ಕಾಲೋನಿ, ಎಸಿ ಆಫೀಸ್ ಹತ್ತಿರ, ಹೊಸಪೇಟೆ, ಬಳ್ಳಾರಿ.</t>
+    <t>Ashwini Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sandur Road, N C Colony, Near AC Office,Hospet, Bellary.</t>
   </si>
   <si>
     <t>drdesh@rediffmail.com</t>
   </si>
   <si>
     <t>9448041350</t>
   </si>
   <si>
-    <t>ಸಿಟಿ ಹಾಸ್ಪಿಟಲ್, ಎಲ್ ಐ ಸಿ ಆಫೀಸ್ ಹತ್ತಿರ ಡ್ಯಾಂ ರಸ್ತೆ, ಹೊಸಪೇಟೆ, ಬಳ್ಳಾರಿ</t>
+    <t>City Hospital, Near LIC Office Dam Road, Hospet, Bellari</t>
   </si>
   <si>
     <t>drsaliya2005@gmail.com</t>
   </si>
   <si>
     <t>08394-231713, 9060757775/9448132014</t>
   </si>
   <si>
-    <t>ದೀಪಾಲಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದೀಪಾಲಿ ಆಸ್ಪತ್ರೆ 8ನೇ ಕ್ರಾಸ್, 1ನೇ ಮೇನ್, ಬಸವೇಶ್ವರ ಭವನ, ಹೊಸಪೇಟೆ, ಬಳ್ಳಾರಿ</t>
+    <t>Dipali Hospital</t>
+  </si>
+  <si>
+    <t>Dipali Hospital 8th Cross, 1st Main, Basaveshwar Bhavana, Hospet, Bellary</t>
   </si>
   <si>
     <t>dipalihospital@gmail.com</t>
   </si>
   <si>
     <t>9902799133/9480199611/ 08394-221133 Fax:222236</t>
   </si>
   <si>
-    <t>ಮೊಂಡೋವಿ ಆಸ್ಪತ್ರೆ ಪಕ್ಕ, ಈದ್ಗಾ ಮೈದಾನದ ಹತ್ತಿರ, ಐಎಸ್‌ಆರ್ ರಸ್ತೆ, ಹೊಸಪೇಟೆ -583201.</t>
-[...2 lines deleted...]
-    <t>ಜಂಬುಮಠ ರಸ್ತೆ, ಹೊಸಪೇಟೆ-583201</t>
+    <t>I Drishti Eye Hospital</t>
+  </si>
+  <si>
+    <t>Beside Mondovi Hospital, Near Idga Maidana, ISR Road, Hosapete -583201.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life Line Hospital </t>
+  </si>
+  <si>
+    <t>Jambumath road, Hospet-583201</t>
   </si>
   <si>
     <t>radipali@gmail.com</t>
   </si>
   <si>
     <t>9480199611</t>
   </si>
   <si>
-    <t>ಮಹೇಶ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಕೊಟ್ಟೂರು ರಸ್ತೆ, ಹರಪನಹಳ್ಳಿ, ವಿಜಯನಗರ.</t>
+    <t>Mahesh Nursing Home</t>
+  </si>
+  <si>
+    <t>Kottur Road, harapanahalli,Vijayanagara.</t>
   </si>
   <si>
     <t>maheshsn2011@gmail.com</t>
   </si>
   <si>
     <t>9448163097</t>
   </si>
   <si>
-    <t>ಪ್ರಿಯಾ ಪತ್ತಿಕೊಂಡ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಕೊಟ್ಟೂರು ವೃತ್ತ, 7ನೇ ವಾರ್ಡ್, ಮೇಗಳಪೇಟೆ, ಹರಪನಹಳ್ಳಿ, ಬಳ್ಳಾರಿ-583131.</t>
+    <t>Priya Pathikonda Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Kottur Circle, 7Th  Ward, Megalapete,Harapanahalli, Bellary-583131.</t>
   </si>
   <si>
     <t>dpriya19@gmail.com</t>
   </si>
   <si>
     <t>8050702198</t>
   </si>
   <si>
-    <t>ಸಾಯಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸರ್ಕಾರಿ ಹೊಸಿಟಾ ಹತ್ತಿರ, ಓಲ್ಡ್ ಪೋಸ್ಟ್ ಆಫೀಸ್ ಎದುರು. ಹಡಗಲಿ, ವಿಜಯನಗರ -583217.</t>
+    <t>Sai Hospital</t>
+  </si>
+  <si>
+    <t>Near Govt Hospita,Opp: Old Post office.Hadagali,Vijayanagar -583217.</t>
   </si>
   <si>
     <t>saihospitalholal@gmail.com</t>
   </si>
   <si>
     <t>7406352835</t>
   </si>
   <si>
-    <t>ಸಾಯಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...8 lines deleted...]
-    <t>ಗೀತಾ ಟೈಲರ್ ಹಿಂದೆ, ಅಮರಾವತಿ, ಹೊಸಪೇಟೆ -583201.</t>
+    <t>Sai Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>DPJ Complex, Near Bustand,Hospete Road, Huvinadagali,Vijayanagara -583219.</t>
+  </si>
+  <si>
+    <t>Sharanam Hospital</t>
+  </si>
+  <si>
+    <t>Behind Geetha Tailor, Amarvathi, Hosapete -583201.</t>
   </si>
   <si>
     <t>sharanamhospital12@gmail.com</t>
   </si>
   <si>
     <t>9642265745</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ಅರವಿಂದ್ ಐ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>16 ನೇ ವಾರ್ಡ್, ಕೆಎಸ್ಪಿಎಲ್ ಶಾಲೆ ಹತ್ತಿರ, ಬಸವೇಶ್ವರ ಬಡವರ, ಹೊಸಪೇಟೆ, ಬಳ್ಳಾರಿ -583201.</t>
+    <t>Shri Sai Arvind Eye Hospital</t>
+  </si>
+  <si>
+    <t>16th ward, Near KSPL School,Basaveshwara badavara,Hospete, Bellary -583201.</t>
   </si>
   <si>
     <t>hospetmanju@gmail.com</t>
   </si>
   <si>
     <t>8148633762</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಪಥಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಪತಿ ನರ್ಸಿಂಗ್ ಹೋಮ್, ಹೊಸಪೇಟೆ, ಬಳ್ಳಾರಿ</t>
+    <t>Sri Pathi Nursing Home</t>
+  </si>
+  <si>
+    <t>Sri Pathi Nursing Home, Hospet, Bellary</t>
   </si>
   <si>
     <t>Drmgr1956@gmail.com</t>
   </si>
   <si>
     <t>08394-228784, 9844256034/7506588244/8277218946/6306497109 FAX NO:08394-222944/ 228784</t>
   </si>
   <si>
-    <t>ಶ್ರೀಕಾರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.424,4ನೇ ವಾರ್ಡ್, ಪಟೇಲ್ ನಗರ ಹೊಸಪೇಟೆ.ವಿಜಯನಗರ -583201.</t>
+    <t>Srikarii Hospital</t>
+  </si>
+  <si>
+    <t>No.424,4th ward, Patel Nagar Hospet.Vijayanagar -583201.</t>
   </si>
   <si>
     <t>srikariihospital@gmail.com</t>
   </si>
   <si>
     <t>8197863456</t>
   </si>
   <si>
-    <t>ಉಮಾಕಾಂತ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆಂಪೇಗೌಡ ಲೇಔಟ್, 32, 1ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಗೋವಿಂದರಾಜ ನಗರ ವಾರ್ಡ್, ಪ್ರಶಾಂತ್ ನಗರ, ವಿಜಯನಗರ, ಬೆಂಗಳೂರು, ಕರ್ನಾಟಕ 560079</t>
+    <t>Umakanth Eye Hospital</t>
+  </si>
+  <si>
+    <t>Kempegowda Layout, 32, 1st Main Rd, Govindaraja Nagar Ward, Prashant Nagar, Vijayanagar, Bengaluru, Karnataka 560079</t>
   </si>
   <si>
     <t>umakanthhospital@gmail.com</t>
   </si>
   <si>
     <t>9341337670/8951103150/9242701672 Fax:08394-224626</t>
   </si>
   <si>
-    <t>ಅಕ್ಕಿ (ಆದಿತ್ಯ) ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>ಆದಿತ್ಯ ಆಸ್ಪತ್ರೆ, ಭೈರವ ನಗರ, ಸ್ವತಂತ್ರ ಕಾಲೋನಿ ಹತ್ತಿರ, ಅಥಣಿ ರಸ್ತೆ, ಬಿಜಾಪುರ - 586102</t>
+    <t>Akki (Aaditya) Hospital</t>
+  </si>
+  <si>
+    <t>Vijayapura</t>
+  </si>
+  <si>
+    <t>Aaditya Hospital, Bhairava Nagar, Near Swatantra Colony, Athani Road, Bijapur - 586102</t>
   </si>
   <si>
     <t>rajashreekhuba@gmail.com</t>
   </si>
   <si>
     <t>08352-271488, 9448644888</t>
   </si>
   <si>
-    <t>ಅಲ್-ಅಮೀನ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಕುಲಬುರ್ಗಿ ಅಲ್-ಅಮೀನ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ, ತುರ್ವಿ ರಸ್ತೆ, ಬಿಜಾಪುರ - 586 108.</t>
+    <t>Al-ameen Medical College Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Kulburgi Al-Ameen Medical College and Hospital,Turvi Road , Bijapur – 586 108.</t>
   </si>
   <si>
     <t>alameenyeshasvini@gmail.com</t>
   </si>
   <si>
     <t>08352-270113/ 270250/ 270253/9008691814 Fax: 270251</t>
   </si>
   <si>
-    <t>ಅಲ್-ನಬಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಝಂಡಾ ಕಟ್ಟಾ ಹತ್ತಿರ, ಜಾಮಿಯಾ ಮಸೀದಿ ರಸ್ತೆ, ವಿಜಯಪುರ</t>
+    <t>Al-nabi Hospiral</t>
+  </si>
+  <si>
+    <t>Near Zanda Katta, Jamiya Masjid Road, Vijayapur</t>
   </si>
   <si>
     <t>farooqgundagi86@gmail.com</t>
   </si>
   <si>
     <t>08352-260529,9591433108</t>
   </si>
   <si>
-    <t>ಅಲ್-ನೂರ್ ಮಾತೃತ್ವ ನರ್ಸಿಂಗ್ ಮತ್ತು ಜನರಲ್ ಆಸ್ಪತ್ರೆ,</t>
-[...2 lines deleted...]
-    <t>ಇಟಗಿ ಲೇಔಟ್, ಎಸ್‌ಬಿಐ ಬ್ಯಾಂಕ್ ಹಿಂದೆ, ಅಥಣಿ ರಸ್ತೆ, ಬಿಜಾಪುರ-586103.</t>
+    <t>Al-Noor Maternity Nursing &amp; general hospital,</t>
+  </si>
+  <si>
+    <t>Itagi Layout, Behind SBI Bank, Athani Road, Bijapur-586103.</t>
   </si>
   <si>
     <t>saheb.k2000@gmail.com</t>
   </si>
   <si>
     <t>9972072126</t>
   </si>
   <si>
-    <t>ಅನುಗ್ರಹ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಪ್ರಭುಗೌಡ, ಅನುಗ್ರಹ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ನವಭಾಗ್ ಮುಖ್ಯ ರಸ್ತೆ, ಸೆಕ್ಯಾಬ್ ಕಾಲೇಜು ಹತ್ತಿರ, ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣದ ಹಿಂದೆ, ಬಿಜಾಪುರ.</t>
+    <t>Anugraha Eye Hospital</t>
+  </si>
+  <si>
+    <t>Dr. Prabhu Gowda ,Anugraha Eye Hospital,Navbhag Main Road, Near secab College, Behind Central Bus Stand, Bijapur.</t>
   </si>
   <si>
     <t>dr_prabhugouda@yahoo.co.in</t>
   </si>
   <si>
     <t>08352-593966</t>
   </si>
   <si>
-    <t>ಬನಶಂಕರಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಶುಶ್ರುತ ಲೇಸರ್ ಮತ್ತು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, # 1269, ಶಿವಾಜಿ ಪೇಠ್, ಸಾಂಗ್ಲಿಕರ್ ಕಟ್ಟಡ, ಉಪ್ಲಿ ಬರ್ಜ್ ರಸ್ತೆ, ಬಿಜಾಪುರ - 586103</t>
+    <t>Banashankari Netralaya</t>
+  </si>
+  <si>
+    <t>Shushrutha Laser &amp; Eye Hospital, # 1269, Shivaji Peth, Sanglikar Building, Upli Burz Road, Bijapur - 586103</t>
   </si>
   <si>
     <t>drraghu.ijeri@gmail.com</t>
   </si>
   <si>
     <t>9448751669, 7204646721</t>
   </si>
   <si>
-    <t>ಬಸವನಗೌಡ ಪಾಟೀಲ್ (ಸುನಾಗ್) ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೊಸ ವಿಟ್ಲ ಮಂದಿರ ರಸ್ತೆ, ವಿಜಯಪುರ-586101</t>
+    <t>Basavanagouda Patil (Sunag) memorial Hospital</t>
+  </si>
+  <si>
+    <t>New Vittal Mandir Road, Vijayapur-586101</t>
   </si>
   <si>
     <t>drsbpatilortho@gmail.com</t>
   </si>
   <si>
-    <t>ಬಿರಾದಾರ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಿರಾದಾರ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಅಜ್ರೇಕರ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಮೀನಾಕ್ಷಿ ಚೌಕ್ ಬಿಜಾಪುರ</t>
+    <t>Biradar Eye Hospital</t>
+  </si>
+  <si>
+    <t>Biradar Eye Hospital,Ajrekar Complex , Meenakshi Chowk Bijapur</t>
   </si>
   <si>
     <t>drsunilbiradar@rediffmail.com</t>
   </si>
   <si>
     <t>08352-256009,9844067130</t>
   </si>
   <si>
-    <t>ಚೌಧರಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಆರ್. ಕೆ. ಚೌದರಿ, ಚೌದರಿ ಹಾಪ್‌ಸ್ಪಿಟಲ್ ಶಿಕಾರಖಾನಾ ರಸ್ತೆ, ಬಿಜಾಪುರ-568 104</t>
+    <t>Choudhari Hospital</t>
+  </si>
+  <si>
+    <t>Dr. R. K. Choudari, Choudari Hopspital Shikarakhana Road, Bijapur-568 104</t>
   </si>
   <si>
     <t>shivajicnh@gmail.com</t>
   </si>
   <si>
     <t>08353-220707/254172</t>
   </si>
   <si>
-    <t>ಬಿದ್ರಿಯ ಅಶ್ವಿನಿ ಆಸ್ಪತ್ರೆಯ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಡಾ. ಎಲ್. ಎಚ್. ಬಿದರಿ, ಡಾ. ಬಿದ್ರಿ ಅಶ್ವಿನಿ ಆಸ್ಪತ್ರೆ, ಬಿಎಲ್‌ಡಿ ರಸ್ತೆ, ಗಚ್ಚಿನ ಕತ್ತಿ ಕಾಲೋನಿ, ಬಿಜಾಪುರ</t>
+    <t>Dr. Bidri's Ashwini Hospital</t>
+  </si>
+  <si>
+    <t>Dr. L. H. Bidari , Dr. Bidri Ashwini Hospital, BLD Road,GacchinA Katti colony, Bijapur</t>
   </si>
   <si>
     <t>lhbidari@hotmail.com</t>
   </si>
   <si>
     <t>08352-263428</t>
   </si>
   <si>
-    <t>ಮುನೀರ್ ಬಾಂಗಿ ಆಸ್ಪತ್ರೆಯ ಡಾ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಮುನೀರ್ ಬಾಂಗಿ ಆಸ್ಪತ್ರೆ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಹೋಟೆಲ್ ಸಾಮ್ರಾಟ್ ಹತ್ತಿರ, ಶ್ರೀ ವಿಮಿಲಾಬಾಯಿ ದೇಶಮುಖ ಕಟ್ಟಡ, ಬಿಜಾಪುರ-586104</t>
+    <t>Dr. Munir Bangi Hospital</t>
+  </si>
+  <si>
+    <t>Dr.Munir Bangi Hospital,Station Road, Near Hotel Samrat, Shri Vimilabai Deshmukh Building, Bijapur-586104</t>
   </si>
   <si>
     <t>drmunirbangihospitals@rediffmail.com</t>
   </si>
   <si>
     <t>08352-242799, 253558 9448123558</t>
   </si>
   <si>
-    <t>ಗುರುನಾನಕ್ ಲೈಫ್ ಲೈನ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಗುರುನಾನಕ್ ಲೈಫ್ ಲೈನ್ ಆಸ್ಪತ್ರೆ, ಇಂಡಿ ರಸ್ತೆ, ರಜಪೂತ್ ಗಲ್ಲಿ, ಬಿಜಾಪುರ-586101</t>
+    <t>Gurunanak Life Line Hospital</t>
+  </si>
+  <si>
+    <t>Gurunanak Life Line Hospital,Indi Road,Rajput Galli,Bijapur-586101</t>
   </si>
   <si>
     <t>dr_jhtehalia@yahoo.co.in</t>
   </si>
   <si>
     <t>08352-253330</t>
   </si>
   <si>
-    <t>ಜ್ಞಾನಯೋಗಿ ಶ್ರೀ ಸಿದ್ದೇಶ್ವರ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.10/4, ಎಸ್-ಹೈಪರ್ ಮಾರ್ಟ್, ವಿಜಯಪುರ.</t>
+    <t>Jnanayogi shree siddeshwar  super speciality Hospital</t>
+  </si>
+  <si>
+    <t>No.10/4,S-Hyper Mart, Vijayapura.</t>
   </si>
   <si>
     <t>insurance@jsshospitals.com</t>
   </si>
   <si>
     <t>9595954725</t>
   </si>
   <si>
-    <t>ಕೆಂಭಾವಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ದಂತ ಆರೈಕೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆಂಭಾವಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಡೆಂಟಲ್ ಕೇರ್ ಆಸ್ಪತ್ರೆ ಶಿವಾಜಿ ವೃತ್ತದ ಬಳಿ ಕವಲಿಗೇಟ್ ವಿಜಯಪುರ ಪಿನ್ 586101</t>
+    <t>Kembhavi Eye hospital and Dental Care</t>
+  </si>
+  <si>
+    <t>Kembhavi Eye hospital and Dental Care hospital  near shivaji circle  kavaligate vijayapura  pin  586101</t>
   </si>
   <si>
     <t>lrathod76@gmail.com</t>
   </si>
   <si>
     <t>08352-254695,252695, 9448185673</t>
   </si>
   <si>
-    <t>ಮಹಲ್ದಾರ್ ಮಕ್ಕಳ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜಮಖಾನೆ ಬೀದಿ, ಮೀನಾಕ್ಸಿ ಸರ್ಕಲ್, ವಿಜಯಪುರ-586101</t>
+    <t>Mahaldar Children Hospital</t>
+  </si>
+  <si>
+    <t>Jamkhane Street, Meenaxi Circle, Vijayapura-586101</t>
   </si>
   <si>
     <t>sajidmudhol@gmail.com</t>
   </si>
   <si>
     <t>08352-241513,9341723513</t>
   </si>
   <si>
-    <t>ಮುಧೋಳ ಆಸ್ಪತ್ರೆ</t>
-[...8 lines deleted...]
-    <t>ಕೀರ್ತಿ ನಗರ, ಮಂಗೋಲಿ ರಸ್ತೆ ಬಿಜಾಪುರ-58610</t>
+    <t>Mudhol Hospital</t>
+  </si>
+  <si>
+    <t>Mudhol Hospital,Allapur Base, Near Hakeem Chowk,Bijapur-586104</t>
+  </si>
+  <si>
+    <t>Nayak Nursing Home</t>
+  </si>
+  <si>
+    <t>Kirti Nagar, Mangoli Road Bijapur-58610</t>
   </si>
   <si>
     <t>08352-277804, 9742563807</t>
   </si>
   <si>
-    <t>ಮೀನಾಕ್ಸಿ ಚೌಕ್, ತಿಲಕ್ ರಸ್ತೆ, ವಿಜಯಪುರ -586103</t>
+    <t>Meenaxi Chowk, Tilak Road, Vijayapur -586103</t>
   </si>
   <si>
     <t>venkat18mp@gmail.com</t>
   </si>
   <si>
     <t>9731467014</t>
   </si>
   <si>
-    <t>ರಾಮಕೃಷ್ಣ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಚಾಲುಕ್ಯ ನಗರ, ಸೊಲ್ಲಾಪುರ ರಸ್ತೆ, ವಿಜಯಪುರ</t>
+    <t>Ramakrishna Multispecialty Hospital, Chalukya Nagar, Solapur Road, Vijayapur</t>
   </si>
   <si>
     <t>08352-222023, 9448192023</t>
   </si>
   <si>
-    <t>ಸಂಜೀವಿನಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀರಾಮ್ ಆಟೋಮಾಲ್ ಹಿಂದೆ, ಎನ್ಎಚ್ 50, ಆಲಮಟ್ಟಿ ರಸ್ತೆ, ವಿಜಯಪುರ -586109</t>
+    <t>Sanjeevini Superspeciality Hospital</t>
+  </si>
+  <si>
+    <t>Behind Shriram automall,NH 50,Alamatti Road, Vijayapura -586109</t>
   </si>
   <si>
     <t>sanjeevinipro@gmail.com</t>
   </si>
   <si>
     <t>08352-250950</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಭಾಗ್ಯವಂತಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್ &amp; ಆರ್ಸಿ.</t>
-[...2 lines deleted...]
-    <t>#8 ಮತ್ತು 15, ಮಲ್ಲಿಕಾರ್ಜುನನಗರ, ಮನಗೋಲಿ ರಸ್ತೆ ವಿಜಯಪುರ - 586109</t>
+    <t>Shri Bhagyavanti Multispeciality Hospital &amp; RC.</t>
+  </si>
+  <si>
+    <t>#8 &amp; 15, Mallikarjunnagar, Managoli Road Vijayapur - 586109</t>
   </si>
   <si>
     <t>drashokashu9@gmail.com</t>
   </si>
   <si>
     <t>9972788002</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಭವಾನಿ ಮಾತೃತ್ವ ಮತ್ತು ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...8 lines deleted...]
-    <t>ವೈದ್ಯಕೀಯ ಅಧೀಕ್ಷಕರು ಬಿ.ಎಂ.ಪಾಟೀಲ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ, ಬಿಜಾಪುರ</t>
+    <t>Shri Bhavani Maternity &amp; Nursing Home</t>
+  </si>
+  <si>
+    <t>Shri Bhavani Maternity &amp; Nursing Home, Behind State Bank of India Main Branch, Opp PWD Office, Station Road, Bijapur - 586101</t>
+  </si>
+  <si>
+    <t>Shri. B.M. Patil Medical College</t>
+  </si>
+  <si>
+    <t>Medical Superintendent B.M.Patil Medical College Hospital &amp; Research Centre, Bijapur</t>
   </si>
   <si>
     <t>blduhospital@gmail.com</t>
   </si>
   <si>
     <t>08352-262770</t>
   </si>
   <si>
-    <t>ಬಿಜಾಪುರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಲಕ್ಷ್ಮಿ ದೇವಸ್ಥಾನದ ಜೊತೆಗೆ, ಎಂ ಜಿ ರಸ್ತೆ, ಬಿಜಾಪುರ - 586101</t>
+    <t>Bijapur Multispeciality Hospital, Besides Laxmi Temple, M G Road, Bijapur - 586101</t>
   </si>
   <si>
     <t>spandanahospital22@gmail.com</t>
   </si>
   <si>
     <t>08352-258456, 9972225194,9663130156</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ಹೆರಿಗೆ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀನಿವಾಸ ಹೆರಿಗೆ ಆಸ್ಪತ್ರೆ ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣ ಸಿಂದಗಿ ಡಿಟಿ ವಿಜಯಪುರ ಪಿನ್-586128</t>
+    <t>SRINIVAS MATERNITY HOSPITAL</t>
+  </si>
+  <si>
+    <t>Srinivas maternity hospital Behind central bus stand sindagi Dt vijayapura pin-586128</t>
   </si>
   <si>
     <t>drsspatil67@gmail.com</t>
   </si>
   <si>
     <t>08488-222334/222744</t>
   </si>
   <si>
-    <t>ತಂಗಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್ ಎಂಡ್ ಟ್ರಾಮಾ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  ಸಿಂದಗಿ ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣದ ಹಿಂದೆ</t>
+    <t>Tanga Multispeciality Hospital And Trauma Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Behind central bus stand sindagi</t>
   </si>
   <si>
     <t>drrahult123@gmail.com</t>
   </si>
   <si>
     <t>9620660911, 08352-255222</t>
   </si>
   <si>
-    <t>ಉತ್ಕರ್ಷ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಿಟಿ ವಿಜಯಪುರ</t>
+    <t>Utkarsh Hospital</t>
+  </si>
+  <si>
+    <t>Dt vijayapura</t>
   </si>
   <si>
     <t>utkarshhospital@gmail.com</t>
   </si>
   <si>
     <t>94480078211</t>
   </si>
   <si>
-    <t>ವೈಭವ್ ಆರ್ಥೋಪೆಡಿಕ್ ಮತ್ತು ಡೆಂಟಲ್ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ವೈಭವ್ ಆರ್ಥೋಪೆಡಿಕ್ ಮತ್ತು ಡೆಂಟಲ್ ಕೇರ್ ಆಸ್ಪತ್ರೆ, ಮುಕುಂದ್ ನಗರ್ ಸ್ಟೇಷನ್ ರಸ್ತೆ ಮಧುವನ್ ಹೋಟೆಲ್ ಹತ್ತಿರ, ಸ್ಟೇಷನ್ ರೋಡ್, ಬಿಜಾಪುರ್ - 586104</t>
+    <t>Vaibhav Orthopaedic &amp; Dental care Hospital</t>
+  </si>
+  <si>
+    <t>Vaibhav Orthopaedic &amp; Dental care Hospital, Mukund Nagar Station Road Near Madhuvan Hotel, Station Road, Bijapur - 586104</t>
   </si>
   <si>
     <t>drkiranpatil2005@gmail.com</t>
   </si>
   <si>
     <t>08352-244436, 9880024436</t>
   </si>
   <si>
-    <t>ವಾಸುದೇವ್ ಹಾಸ್ಪಿಟಲ್ಸ್ ಪ್ರೈ. ಲಿಮಿಟೆಡ್,</t>
-[...2 lines deleted...]
-    <t>ವಾಸುದೇವ್ ಹಾಸ್ಪಿಟಲ್ಸ್ ಪ್ರೈ. ಲಿಮಿಟೆಡ್, ದೇಸಾಯಿ ಚಾವಲ್, ಮೀನಾಕ್ಸಿ ಚೌಕ್, ವಿಜಯಪುರ</t>
+    <t xml:space="preserve">Vasudev Hospitals Pvt. Ltd., </t>
+  </si>
+  <si>
+    <t>Vasudev Hospitals Pvt. Ltd., Desai Chawal, Meenaxi Chouk, Vijayapur</t>
   </si>
   <si>
     <t>hch443@gmail.com</t>
   </si>
   <si>
     <t>08224-263116/ 9739143876</t>
   </si>
   <si>
-    <t>ದೃಷ್ಟಿ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ, ಯಾದಗಿರಿ</t>
-[...5 lines deleted...]
-    <t>ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆರೈಕೆ ಕೇಂದ್ರ, ಕರ್ನಾಟಕ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಶಹಾಪುರ Tq, ಯಾದಗಿರಿ - 585223</t>
+    <t>Drishiti eye care center	,Yadgir</t>
+  </si>
+  <si>
+    <t>Yadgir</t>
+  </si>
+  <si>
+    <t>Drishiti eye care center, Near Karnataka Bank, Shahapur Tq, Yadgir - 585223</t>
   </si>
   <si>
     <t>08479-243076, 9448026498</t>
   </si>
   <si>
-    <t>ಮೀನಾಕ್ಷಿ ನೇತ್ರಾಲಯ ಯಾದಗಿರಿ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು ಹೊಸ ಬಸ್ ನಿಲ್ದಾಣ, ನಿಲ್ದಾಣ ಪ್ರದೇಶ, ಯಾದಗಿರಿ, ಕರ್ನಾಟಕ 585202</t>
+    <t>Meenakshi Netralaya Yadgir</t>
+  </si>
+  <si>
+    <t>opp. new bus stand, station area, Yadgiri, Karnataka 585202</t>
   </si>
   <si>
     <t>9591527700</t>
   </si>
   <si>
-    <t>ಮಾಧುರಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> ಗಾಂಧಿ ನಗರ, ಮೋಕಾ ರಸ್ತೆ, ಎದುರು: ಇಂಡಿಯನ್ ಆಯಿಲ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್, ಬಳ್ಳಾರಿ.</t>
+    <t>A V Daddenavar</t>
+  </si>
+  <si>
+    <t>Sector no -22, Near Taluk office, Navanagar, Bagalkot -587103</t>
+  </si>
+  <si>
+    <t>avdaddenavarhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>7892960819</t>
+  </si>
+  <si>
+    <t>Zymus Hospital (Zymus Health Care Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>No.1, KNo 92, Nanjappa Complex,Raghuvanahalli, Kanakapur Main Road,Bangalore -560062.</t>
+  </si>
+  <si>
+    <t>zymus.operations@gmail.com</t>
+  </si>
+  <si>
+    <t>9844037458</t>
+  </si>
+  <si>
+    <t>I Care Children’s Hospital</t>
+  </si>
+  <si>
+    <t>#202/L/1A2,29th  Ward, APMC Backside, M J Nagar,Hospete, Vijayanagara.</t>
+  </si>
+  <si>
+    <t>icarechildrenhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>6363817059</t>
+  </si>
+  <si>
+    <t>Nirmala Multi Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#1004/963, Ring Road, Next to Doctors Layout,Alanahalli, Mysuru -570028.</t>
+  </si>
+  <si>
+    <t>nirmalahospitalinsurance@gmail.com</t>
+  </si>
+  <si>
+    <t>9606970922</t>
+  </si>
+  <si>
+    <t>Sri Lakshmi Global Hospital</t>
+  </si>
+  <si>
+    <t>#86, Hosur Road, Madivala,Bangalore -560068.</t>
+  </si>
+  <si>
+    <t>dr.acsambashiva@gmail.com</t>
+  </si>
+  <si>
+    <t>9886009681</t>
+  </si>
+  <si>
+    <t>Chirayu Hospital</t>
+  </si>
+  <si>
+    <t>Harsha Varsha Building,Behind Canara BankP.B.Road, Haveri -581110.</t>
+  </si>
+  <si>
+    <t>malleshm87@gmail.com</t>
+  </si>
+  <si>
+    <t>9741566178</t>
+  </si>
+  <si>
+    <t>Suraksha Maternity and General Hospital</t>
+  </si>
+  <si>
+    <t>Plot No.65, Beside press Club, Kusnoor Road, Kalabaragi -585106.</t>
+  </si>
+  <si>
+    <t>drchandrika.s@gmail.com</t>
+  </si>
+  <si>
+    <t>8050925040</t>
+  </si>
+  <si>
+    <t>Venus Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#871/A, MG Road, Near Siddappa Circle Road,Lakshmi Puram.Mysore -570004.</t>
+  </si>
+  <si>
+    <t>info@venusmultispecialityhospital.com</t>
+  </si>
+  <si>
+    <t>7223897223</t>
+  </si>
+  <si>
+    <t>Manjula Netralaya</t>
+  </si>
+  <si>
+    <t>Near Ansar Masjid,New Bus stand, Pavagada Taluk,Tumkur.</t>
+  </si>
+  <si>
+    <t>farden44@gmail.com</t>
+  </si>
+  <si>
+    <t>9008106669</t>
+  </si>
+  <si>
+    <t>Sri Sharada Eye and Dental Care Centre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bengaluru </t>
+  </si>
+  <si>
+    <t>No.13, Pampamahakavi Road, Shankarapuram.Basavangudi.Bangalore -560004.</t>
+  </si>
+  <si>
+    <t>vr.ramesh@gmail.com</t>
+  </si>
+  <si>
+    <t>9341215026</t>
+  </si>
+  <si>
+    <t>Nanjundappa Super Specility Hospital</t>
+  </si>
+  <si>
+    <t>K SN Complex, Opp Karnataka Bank, KRS Agrahara, Kunigal -572130.</t>
+  </si>
+  <si>
+    <t>Raksha7J@gmail.com</t>
+  </si>
+  <si>
+    <t>7892732946</t>
+  </si>
+  <si>
+    <t>Sedamkar Hospital</t>
+  </si>
+  <si>
+    <t>MMC Towar,Near Balamma Temple Mannaekheli,Bidar.</t>
+  </si>
+  <si>
+    <t>r3hospitals5050@gmail.com</t>
+  </si>
+  <si>
+    <t>9916099967</t>
+  </si>
+  <si>
+    <t>Madhuri Nursing Home</t>
+  </si>
+  <si>
+    <t>Gandhi Nagar, Moka road, Opp: Indian oil Petrol Bank,Bellari.</t>
   </si>
   <si>
     <t>madan.tambi@gmail.com</t>
   </si>
   <si>
     <t>9036938148</t>
   </si>
   <si>
-    <t xml:space="preserve">ಸೇಡಂಕರ್ ಆಸ್ಪತ್ರೆ  </t>
-[...134 lines deleted...]
-    <t xml:space="preserve"> ಎಂ ಜೆ ನಗರ 1ನೇ ಕ್ರಾಸ್ ಡಾ ಎ ಪಿ ಜೆ ಅಬ್ದುಲ್ ಕಲಾಂ ಪಾರ್ಕ್ ಹಿಂಭಾಗ, ಹೊಸಪೇಟೆ </t>
+    <t>I Care Eye Hospital</t>
+  </si>
+  <si>
+    <t>M J Nagar 1st cross Behind Dr A P J Abdul Kalam park, Hospet</t>
   </si>
   <si>
     <t>icarehospital2016@gmail.com</t>
   </si>
   <si>
     <t>7411036414</t>
   </si>
   <si>
-    <t>ಉಸ್ತಾದ್ ಕಿಡ್ನಿ ಕೇರ್ &amp; ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>H.No 11-1220/111 &amp; 11-1220/118, ಸೆಂಟ್ರಲ್ ಬಸ್ ನಿಲ್ದಾಣದ ಎದುರು ಶಾಂತಿ ನಗರ, ಗುಲ್ಬರ್ಗಾ - 585103</t>
+    <t>Ustad Kidney Care &amp; Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>H.No 11-1220/111 &amp; 11-1220/118, Opp Central Bus Stand Shanti Nagar, Gulbarga - 585103</t>
   </si>
   <si>
     <t>dr.tanveer.ustad@gmail.com</t>
   </si>
   <si>
     <t>08472-359405/9663009454</t>
   </si>
   <si>
-    <t>ಪುನರ್ಜ್ಯೋತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆರೋಗ್ಯ ರಕ್ಷಣೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ. 275, ಕಾವೇರಿ ಲಾಡ್ಜ್ ರಸ್ತೆ, ಚೆಲುವಾಂಬ ಅಗ್ರಹಾರ ಕೆಆರ್ ಮೊಹಲ್ಲಾ ಮೈಸೂರು - 570024</t>
+    <t>Punarjyoti Eye Hospital &amp; Health Care</t>
+  </si>
+  <si>
+    <t>No. 275, Kavery Lodge Road, Cheluvamba Agrahara KR Mohalla Mysore - 570024</t>
   </si>
   <si>
     <t>punarjyotimysore@yahoo.com</t>
   </si>
   <si>
     <t>8310950115/9448247303</t>
   </si>
   <si>
-    <t>ರೇಣುಕಾ ಆಸ್ಪತ್ರೆ ಬಾದಾಮಿ</t>
-[...2 lines deleted...]
-    <t>1ನೇ ಕ್ರಾಸ್ ಟಿಪ್ಪು ನಗರ, ಬಾದಾಮಿ, TQ ಬಾದಾಮಿ ಜಿಲ್ಲೆ: ಬಾಗಲಕೋಟ್ - 587201</t>
+    <t>Renuka Hospital Badami</t>
+  </si>
+  <si>
+    <t>1st Cross Tipu Nagar, Badami, TQ Badami District: Bagalkot - 587201</t>
   </si>
   <si>
     <t>drrajendramarakumbi@gmail.com</t>
   </si>
   <si>
     <t>9448222094</t>
   </si>
   <si>
-    <t>ಪಾಟೀಲ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ, ಮೂಡಲಗಿ</t>
-[...2 lines deleted...]
-    <t>4. ಕೆಇಬಿ ಹತ್ತಿರ, ಗೋಕಾಕ ರಸ್ತೆ, ವಿಜಯನಗರ, ಮೂಡಲಗಿ 591312</t>
+    <t>Patil Multi-speciality Hospital,Mudalagi</t>
+  </si>
+  <si>
+    <t>4. Near KEB, Gokak Road, vijaynagar, Mudalagi 591312</t>
   </si>
   <si>
     <t>pmhmudalagi@gmail.com</t>
   </si>
   <si>
     <t>9686871310</t>
   </si>
   <si>
-    <t>ಶಿವಗಂಗಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಶಿವಗಂಗಾ ಆಸ್ಪತ್ರೆ, ಹಲ್ಯಾಲ್ ರೋಡ್, ಶಾಂತಿ ನಗರ, ಅಥಣಿ, 591304</t>
+    <t>Shivaganga Hospital</t>
+  </si>
+  <si>
+    <t>Shivaganga hospital, halyal rode, shanti nagar, athani, 591304</t>
   </si>
   <si>
     <t>Shivaganga.hospitals@gmail.com</t>
   </si>
   <si>
     <t>8495014025</t>
   </si>
   <si>
-    <t>ಆರೋಗ್ಯ ಆಧಾರ್ ಮಲ್ಟಿಸ್ಪೆಷಿಯಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಗೋಕಾಕ್</t>
-[...2 lines deleted...]
-    <t>ಶಕುಂತಲಾ ಹೋಂಡಾ ಶೋರೂಮ್ ಹತ್ತಿರ, ಮುಖ್ಯ ರಸ್ತೆ, ಬೈಲಿಕಟಾ, ಗೋಕಾಕ-591307</t>
+    <t>AROGYA ADHAAR MULTISPECIALITY HOSPITAL GOKAK</t>
+  </si>
+  <si>
+    <t>Near Shakuntala Honda Showroom, Main Road, Byalikata, Gokak-591307</t>
   </si>
   <si>
     <t>arogyaortho@gmail.com</t>
   </si>
   <si>
     <t>7090414401</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ಗ್ಲೋಬಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸಿಬಿಎಸ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ನೀರ್ಲುಟಿ ರಸ್ತೆ, ಕನಕಗಿರಿ</t>
+    <t>PRASAD GLOBAL HOSPITAL</t>
+  </si>
+  <si>
+    <t>KOPPAL</t>
+  </si>
+  <si>
+    <t>CBS COMPLEX, NEERLUTI ROAD, KANAKAGIRI</t>
   </si>
   <si>
     <t>sidram.rb@gmail.com</t>
   </si>
   <si>
     <t>9482471412</t>
   </si>
   <si>
-    <t>M/s. ಶ್ರೀ ಅಲ್ಲಮಪ್ರಭು ಫೌಂಡೇಶನ್ ಆರೋಗ್ಯ ಆಧಾರ್</t>
-[...2 lines deleted...]
-    <t>ಎಸ್‌ಬಿಐ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ವಿಜಯಮಹಾಂತೇಶ್ವರ ಕಾಂಪ್ಲೆಕ್ಸ್, ಧೂಪದಲ್ ರಸ್ತೆ, ಘಟಪ್ರಭಾ-591306</t>
+    <t>M/s. SHREE ALLAMAPRABHU FOUNDATION AROGYA ADHAAR</t>
+  </si>
+  <si>
+    <t>Near SBI Bank, Vijayamahanteshwar Complex, Dhupadal Road, Ghataprabha-591306</t>
   </si>
   <si>
     <t>arogyaadhaar@gmail.com</t>
   </si>
   <si>
     <t>9513058126</t>
   </si>
   <si>
-    <t>ಸಿಟಿ ಆಸ್ಪತ್ರೆ, ಶಿವಮೊಗ್ಗ</t>
-[...2 lines deleted...]
-    <t>ರತ್ನಮ್ಮ ಮಾಧವ ರಾವ್ ರಸ್ತೆ, ತಿಲಕ್ ನಗರ, ದುರ್ಗಿಗುಡಿ, ಶಿವಮೊಗ್ಗ, ಕರ್ನಾಟಕ 577201</t>
+    <t>City Hospital, Shivamogga</t>
+  </si>
+  <si>
+    <t>Ratnamma Madhava Rao Rd, Tilak Nagar, Durgigudi, Shivamogga, Karnataka 577201</t>
   </si>
   <si>
     <t>swaroop.mallesh@gmail.com</t>
   </si>
   <si>
     <t>7406934490</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ಆಸ್ಪತ್ರೆ, ರಾಮನಗರ</t>
-[...2 lines deleted...]
-    <t>ದಿವ್ಯಚೇತನ ಕಾಂಪ್ಲೆಕ್ಸ್, ಮಹದೇಶ್ವರ ಕಾಂಪ್ಲೆಕ್ಸ್, ಸಾಥ್ನೂರು ಮುಖ್ಯ ರಸ್ತೆ, ಚನ್ನಪಟ್ಟಣ-562160</t>
+    <t>Shree Sai Hospital,Ramanagara</t>
+  </si>
+  <si>
+    <t>divyachethana complex,mahadeshwara complex,sathnur main road,channapatna-562160</t>
   </si>
   <si>
     <t>shreesaihospitalcpt@gmail.com</t>
   </si>
   <si>
     <t>8861407440</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#4646, 1ನೇ ಕ್ರಾಸ್, ಸ್ಟ, ಶಿವಾಜಿ ರಸ್ತೆ, ಎನ್.ಆರ್. ಮೊಹಲ್ಲಾ, ಮೈಸೂರು -57007.</t>
+    <t>Srinivasa Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#4646, 1st Cross,st, Shivaji Road,N.R. Mohalla, Mysore -57007.</t>
   </si>
   <si>
     <t>srinivasahospitalmysuru@gmail.com</t>
   </si>
   <si>
     <t>9060707041</t>
   </si>
   <si>
-    <t>ಆದರ್ಶ ಆಸ್ಪತ್ರೆ, ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ನ್ಯೂರಾಲಜಿ ಮತ್ತು ಮೂಳೆಚಿಕಿತ್ಸಕ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>#22, ಸೂಪರ್ ಮಾರ್ಕೆಟ್ ಮುಖ್ಯ ರಸ್ತೆ, ಕಲಬುರ್ಗಿ -585101.</t>
+    <t>Adarsh Hospital,A Superspeciality Neurology &amp; Orthopaedic Centre</t>
+  </si>
+  <si>
+    <t>#22, Super Market Main Road,Kalaburgi -585101.</t>
   </si>
   <si>
     <t>alok.ptl123@gmai.com</t>
   </si>
   <si>
     <t>9886936886</t>
   </si>
   <si>
-    <t>CSI ರೆಡ್‌ಫರ್ನ್ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ರೇಸ್ ಕೋರ್ಸ್ ರಸ್ತೆ, ಹಾಸನ -573201</t>
+    <t>CSI Redfern  Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Race Course Road, Hassan -573201</t>
   </si>
   <si>
     <t>csi_rmh@rediffmail.com</t>
   </si>
   <si>
     <t>9606996358</t>
   </si>
   <si>
-    <t>ಚಂದು ಕಾಂಪ್ಲೆಕ್ಸ್, #21, ಸಂಪಿಗೆ ರಸ್ತೆ.ಕೆ ಆರ್ ಪುರಂ, ಹಾಸನ -573201.</t>
+    <t>Chandu Complex,#21, Sampige Road.K R Puram,Hassan -573201.</t>
   </si>
   <si>
     <t>hassanka@vasaneye.in</t>
   </si>
   <si>
     <t>9360946145</t>
   </si>
   <si>
-    <t>ಕಾಂತಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಪಿಎಂಇ ಸರ್ಕಲ್, ಕಂಠಿ ನಗರ, ನವನಗರ, ಬಾಗಲಕೋಟ -587103.</t>
+    <t>Kanthi Hospital</t>
+  </si>
+  <si>
+    <t>APME Circle, Kanthi Nagar,Navanagar, Bagalkot -587103.</t>
   </si>
   <si>
     <t>kanthinursinghome21@gmail.com</t>
   </si>
   <si>
     <t>9880742111</t>
   </si>
   <si>
-    <t>ಎಂ ಎಂ ಜೋಶಿ ಐ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ಹಳೆ ಪಿ.ಬಿ ರಸ್ತೆ, ಸಂಕೇಶ್ವರ, ಬೆಳಗಾವಿ -591313.</t>
+    <t>MM Joshi Eye Institute Pvt Ltd</t>
+  </si>
+  <si>
+    <t>Belgaum</t>
+  </si>
+  <si>
+    <t>Old P.B Road, Sankeshwar, Belagavi -591313.</t>
   </si>
   <si>
     <t>8333273508</t>
   </si>
   <si>
-    <t>ತವಕ್ಕುಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#321/1 ರಿಂದ 4, ಪೆವಿಲಿಯನ್ ರಸ್ತೆ, 3ನೇ ಮುಖ್ಯ, ಪಿಜೆ ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ -577004.</t>
+    <t>Tawakkul Hospital</t>
+  </si>
+  <si>
+    <t>#321/1 to 4, Pavilion Road, 3rd Main, PJ extension, Davangere -577004.</t>
   </si>
   <si>
     <t>dzameerullat@gmail.com</t>
   </si>
   <si>
     <t>9901924855</t>
   </si>
   <si>
-    <t>ತ್ರಿನೇತ್ರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>DHK  ಕಟ್ಟಡ, LIC ಕಚೇರಿಯ ಪಕ್ಕದಲ್ಲಿ, ಹಿರಿಯೂರು ಪಟ್ಟಣ, ಹಿರಿಯೂರು, ಚಿತ್ರದುರ್ಗ -577598.</t>
+    <t>Trinetra Eye Hospital</t>
+  </si>
+  <si>
+    <t>DHK  Building, Beside LIC Office,Hiriyur Town, Hiriyur,Chitradurga -577598.</t>
   </si>
   <si>
     <t>mamtha.b.p@gmail.com</t>
   </si>
   <si>
     <t>7411349383</t>
   </si>
   <si>
-    <t>ಪ್ರಶಾಂತ್ ಆರ್ಥೋಪೆಡಿಕ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಐಬಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಹರಪನಹಳ್ಳಿ, ವಿಜಯನಗರ -583131.</t>
+    <t>Prashant Orthopaedic Hospital</t>
+  </si>
+  <si>
+    <t>Near IB Circle, Hospet road, Harapanahalli, Vijayanagar -583131.</t>
   </si>
   <si>
     <t>prashantbn2000@yahoo.co.in</t>
   </si>
   <si>
     <t>9740243007</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ, ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಪುತ್ತೂರು.</t>
-[...2 lines deleted...]
-    <t>ರಾಧಾಕೃಷ್ಣ ಬಿಲ್ಡಿಂಗ್, ರಾಧಾಕೃಷ್ಣ ಮಂದಿರ ರಸ್ತೆ, ಪುತ್ತೂರು -574201.</t>
+    <t>Prasad Netralaya, Super speciality Eye Hospital, Puttur.</t>
+  </si>
+  <si>
+    <t>Radhakrishna Building, Radhakrishna Mandir Road, Puttur -574201.</t>
   </si>
   <si>
     <t>prasadnetralayaputtur@gmail.com</t>
   </si>
   <si>
     <t>8050476565</t>
   </si>
   <si>
-    <t>ಟಕ್ಕೇಕರ್ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರಟಕ್ಕೇಕರ್ ನೇತ್ರ ಚಿಕಿತ್ಸಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಎಸ್ ಎನ್ ಪ್ರೈಡ್, ಗೋಂಧಳಿ ಗಲ್ಲಿ ಬೆಳಗಾವಿ 590001</t>
+    <t>Takkekar Eye Care Centre</t>
+  </si>
+  <si>
+    <t>S N Pride, Gondhali Galli Belagavi 590001</t>
   </si>
   <si>
     <t>takkekareyecentre@gmail.com</t>
   </si>
   <si>
     <t>9844126216</t>
   </si>
   <si>
-    <t>ಅವಂತಿ BKG ಹಾಸ್ಪಿಟಲ್ಸ್, (  ಧವನಿ  ಅಸೋಸಿಯೇಟ್ಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#6/2A3, ರಿಂಗ್ ರಸ್ತೆ, ಬಗಾಡಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಮೈಸೂರು -570026.</t>
+    <t>Avanti BKG Hospitals,(A Unit of  Dhavani  Associates Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>#6/2A3, Ring road, Near Bagadi Circle,Mysore -570026.</t>
   </si>
   <si>
     <t>Ram@avantbkghospitals.com</t>
   </si>
   <si>
     <t>9731596666</t>
   </si>
   <si>
-    <t>ಅಮೃತ್ ಲೈಫ್ ಲೈನ್ ಹಾಸ್ಪಿಟಲ್, (ಯುನಿಟ್ ಆಫ್ ಶಿವಮೊಗ್ಗ ಹೆಲ್ತ್ ಕೇರ್ ಲಿಮಿಟೆಡ್.)</t>
-[...2 lines deleted...]
-    <t>ನೆಹರು ಕ್ರೀಡಾಂಗಣದ ಪಕ್ಕ, ಜಯನಗರ ಮುಖ್ಯ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>Amruth Life line Hospital,(Unit of shimoga health care ltd.)</t>
+  </si>
+  <si>
+    <t>Shimoga</t>
+  </si>
+  <si>
+    <t>Beside Nehru stadium,Jayanagara Main Road, Shimoga -577201.</t>
   </si>
   <si>
     <t>haamruthalifeline@gmail.com</t>
   </si>
   <si>
     <t>9148064350</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಹಾಸ್ಪಿಟಲ್,(ವಾಸನ್ ಹೆಲ್ತ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್)</t>
-[...2 lines deleted...]
-    <t>#502/546, ಹಳೆಯ ವಿಸ್ತರಣೆ, 1 ನೇ ಮಹಡಿ, ಎದುರು: ಶ್ರೀ ಬಾಲಾಜಿ Mws, ಟೇಕಲ್ ಸರ್ಕಲ್, ಕೋಲಾರ -563101.</t>
+    <t>Vasan Eye Care Hospital,(Vasan Health care Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>#502/546, Old Extension,1st Floor, Opp: Sri Balaji Mws,Takel Circle, Kolar -563101.</t>
   </si>
   <si>
     <t>kolar.ka@vasaneye.in</t>
   </si>
   <si>
     <t>9886488907</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಪದ್ಮಾ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...5 lines deleted...]
-    <t>patilmadhulata@gmail.com</t>
+    <t>Shri Padma Nursing Home</t>
+  </si>
+  <si>
+    <t>Krishna Barrage Road,Halingalinaka, Rabakavi,Bagalkot -587314.</t>
+  </si>
+  <si>
+    <t>patilmadhulata@gmail.compatilmadhulata@gmail.com</t>
   </si>
   <si>
     <t>6363271275</t>
   </si>
   <si>
-    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಹೆಲ್ತ್ ಕೇರ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.1792, ಆದಿಚುಂಚನಗಿರಿ ರಸ್ತೆ, ವಾರ್ಡ್ 18, ಪಕ್ಕದ LML ವೆಸ್ಪಾ ಶೋ ರೂಂ, ಕುವೆಂಪುನಗರ, ಮೈಸೂರು -570023.</t>
+    <t>Dr.Agarwals Health Care Limited</t>
+  </si>
+  <si>
+    <t>No.1792,Adichunchanagiri Road,Ward 18, Adjacent LML Vespa Showroom,Kuvempunagara, Mysore -570023.</t>
   </si>
   <si>
     <t>mysore@dragarwal.com</t>
   </si>
   <si>
     <t>8884477945</t>
   </si>
   <si>
-    <t>ಸುನಂದಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>HAR ಆರ್ಕೇಡ್, 4 ನೇ ಕ್ರಾಸ್, K R ಪುರಂ, ಹಾಸನ -573201.</t>
+    <t>Sunanda Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>HAR Arcade, 4th cross,K R Puram,Hassan -573201.</t>
   </si>
   <si>
     <t>ssseh.insu@gmail.com</t>
   </si>
   <si>
     <t>8971331303</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ನಾರಾಯಣ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>#11,HIG@KHB ಕಾಲೋನಿ, ಹೊಸಕೋಟೆ ಹತ್ತಿರ, ಪೊಲೀಸ್ ಠಾಣೆ, ಹಳೆಯ ಮದ್ರಾಸ್ ರಸ್ತೆ, ಹೊಸಕೋಟೆ, ಬೆಂಗಳೂರು -562114.srinarayanaeyecarehospital@gmail.com</t>
+    <t>Sri Narayana Super Speciality Eye Care  Hospital</t>
+  </si>
+  <si>
+    <t>Bengaluru Rural</t>
+  </si>
+  <si>
+    <t>#11,HIG@KHB Colony, Near Hoskote, Police Station,Old Madras Road, Hoskote,Bangalore -562114.</t>
   </si>
   <si>
     <t>srinarayanaeyecarehospital@gmail.com</t>
   </si>
   <si>
     <t>9535484370</t>
   </si>
   <si>
-    <t>ಜ್ಯೋತಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ರಾಮಮಂದಿರ ರಸ್ತೆ, ತಿಪಟೂರು (Tq), ತುಮಕೂರು -572201.</t>
+    <t>Jyothi Nethralaya</t>
+  </si>
+  <si>
+    <t>Ram Mandir Road,Tiptur (Tq), Tumkur -572201.</t>
   </si>
   <si>
     <t>jyothinetralaya13@gmail.com</t>
   </si>
   <si>
     <t>9844483230</t>
   </si>
   <si>
-    <t>ಅಥರ್ವ ಪ್ರಗತಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಯೂನಿಯನ್ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, BM ರಸ್ತೆ, ರಾಮನಗರ -562159.</t>
+    <t>Atharva Pragathi Hospital</t>
+  </si>
+  <si>
+    <t>Sri Lakshmi Complex,Near Union Bank, B M Road,Ramanagara -562159.</t>
   </si>
   <si>
     <t>atharvapragatihospital1055@gmail.com</t>
   </si>
   <si>
     <t>8073932377</t>
   </si>
   <si>
-    <t>ಎದುರು: ವಿಜಯಲಕ್ಷ್ಮಿ ಥಿಯೇಟರ್, B.H. ರಸ್ತೆ, ಕಡೂರು.ಚಿಕ್ಕಮಗಳೂರು -577548.</t>
+    <t>Jeevan hospital</t>
+  </si>
+  <si>
+    <t>Chikkmagalur</t>
+  </si>
+  <si>
+    <t>Opp: Vijayalakshmi Theater,B.H. Road, Kadur.Chikmagaluru -577548.</t>
   </si>
   <si>
     <t>gindhar069@gmail.com</t>
   </si>
   <si>
     <t>9901575111</t>
   </si>
   <si>
-    <t>#471/56, ವಾರ್ಡ್ ನಂ-01, ರಾಮನಗರ, ಹಗರಿಬೊಮ್ಮನಹಳ್ಳಿ (Tq), ವಿಜಯನಗರ -583212.</t>
+    <t>#471/56, Ward no-01, Ramangara,Hagaribommanahalli (Tq),Vijayanagar -583212.</t>
   </si>
   <si>
     <t>secchpt2006@gmail.com</t>
   </si>
   <si>
     <t>9448262534</t>
   </si>
   <si>
-    <t>ನಂದಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>80 ಅಡಿ ರಸ್ತೆ, ಹೊಯ್ಸಳ ಸರ್ಕಲ್, ಕೆಂಗಾರಿ ಸ್ಯಾಟಲೈಟ್ ಟೌನ್, ಬೆಂಗಳೂರು -560060.</t>
+    <t>Nandi Hospital</t>
+  </si>
+  <si>
+    <t>Bengaluru Urban</t>
+  </si>
+  <si>
+    <t>80 Feet Road, Hoysala Circle,Kengari Satelite Town, Bangalore -560060.</t>
   </si>
   <si>
     <t>nandiinsurance1994@gmail.com</t>
   </si>
   <si>
     <t>7411232380</t>
   </si>
   <si>
-    <t>ಭಾವಿಕಟ್ಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಂಬೂ ಬಜಾರ್, ಗಂಗಾವತಿ, ಕೊಪ್ಪಳ -583227.</t>
+    <t>BhaviKatti Hospital</t>
+  </si>
+  <si>
+    <t>Bamboo Bazar,Gangavathi, Koppal -583227.</t>
   </si>
   <si>
     <t>avinashbhavikatti14@gmail.com</t>
   </si>
   <si>
     <t>7795134771</t>
   </si>
   <si>
-    <t>ಭಾಗ್ಯ ಆಸ್ಪತ್ರೆ,(ಅಪಘಾತ ಮತ್ತು ತುರ್ತು, ಮೂಳೆಚಿಕಿತ್ಸೆ ಮತ್ತು ಬಹುವಿಶೇಷ)</t>
-[...2 lines deleted...]
-    <t>#123, ವಾರ್ಡ್ ನಂ.25, ವೀರನಗೌಡ, ಕುಮಾರ ಸ್ವಾಮಿ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಬಳ್ಳಾರಿ -583104.</t>
+    <t>Bhaagya Hospital,(Accidental &amp; Emergency, Orthopedics &amp; Multispeciality)</t>
+  </si>
+  <si>
+    <t>#123, Ward No.25, Veernagouda, Near Kumara Swamy Temple,Bellary -583104.</t>
   </si>
   <si>
     <t>bhaagyahospital22@gmail.com</t>
   </si>
   <si>
     <t>8431606565</t>
   </si>
   <si>
-    <t>ಪಿ.ಎಂ.ಸಂತೋಷ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ನಂ.198, ಹೆಮ್ಮಿಗೆಪುರ, ಕೆಂಗೇರಿ, ಸುಂಕಲಪಾಳ್ಯ, ಬೆಂಗಳೂರು -560060.</t>
+    <t>P.M.Santhosh Hospital</t>
+  </si>
+  <si>
+    <t>Ward No.198, Hemmigepura,Kengeri, sunkalpalya,Bangalore -560060.</t>
   </si>
   <si>
     <t>pmsanthoshahospital@gmail.com</t>
   </si>
   <si>
     <t>7996666889</t>
   </si>
   <si>
-    <t>ಸುವರ್ಣ ನೇತ್ರಾಲಯ, ಕನಕಪುರ ಪಟ್ಟಣ,</t>
-[...2 lines deleted...]
-    <t>#002, K.V.C ಕಾಂಪ್ಲೆಕ್ಸ್, ಬುದಿಕೇರಿ ರಸ್ತೆ, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ ಕನಕಪುರ ಪಟ್ಟಣ, ರಾಮನಗರ -562117.</t>
+    <t>Suvarna Nethralaya,Kanakapura Town,</t>
+  </si>
+  <si>
+    <t>#002, K.V.C Complex, Budikeri Road,Near Bus stop Kanakapura Town,Ramanagara -562117.</t>
   </si>
   <si>
     <t>suvarnanethralaya@gmail.com</t>
   </si>
   <si>
     <t>9611893976</t>
   </si>
   <si>
-    <t>ನಂ.22, ಎ ಎಂ ರಸ್ತೆ, ಫ್ರೇಜರ್ ಟೌನ್, ಬೆಂಗಳೂರು -560005.</t>
+    <t>No.22, A M Road, Frazer Town,Bangalore -560005.</t>
   </si>
   <si>
     <t>cityhospitalfrazertown@gmail.com</t>
   </si>
   <si>
     <t>9845028273</t>
   </si>
   <si>
-    <t>ಸುರಕ್ಷಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಥಣಿ -ಗೋಕಾಕ ಮುಖ್ಯ ರಸ್ತೆ, ಜೈನ ಭವನದ ಹತ್ತಿರ, ಹಾರೂಗೇರಿ -591220.</t>
+    <t>Suraksha Multispeciality Hosptial</t>
+  </si>
+  <si>
+    <t>Athani –Gokak Main Road,Near Jain Bhavan,Harugeri -591220.</t>
   </si>
   <si>
     <t>surakshamultispeciality23@gmail.com</t>
   </si>
   <si>
     <t>7411535875</t>
   </si>
   <si>
-    <t>ಅಥರ್ವ್ ಆರ್ಥೋ ಮತ್ತು ಟ್ರಾಮಾ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜೋಡಟ್ಟಿ ಲೇಔಟ್ ಹತ್ತಿರ, ಎಪಿಎಂಸಿ ಲಿಂಕ್ ರಸ್ತೆ, ಗಣೇಶ ನಗರ, ಗೋಕಾಕ್ - 591307.</t>
+    <t>Atharv Ortho and Trauma Care Hospital</t>
+  </si>
+  <si>
+    <t>Near Jodatti Layout,APMC Link Road, Ganesh Nagar,Gokak – 591307.</t>
   </si>
   <si>
     <t>mallikarjunbiranagaddi@gmail.com</t>
   </si>
   <si>
     <t>9945222098</t>
   </si>
   <si>
-    <t>ಸಂಜಯ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಹಳೆ ನ್ಯಾಯಾಲಯ, ಶ್ರೀ ಸಿದ್ದೇಶ್ವರ ಬಡವಾನಿ, ಹೊಸದುರ್ಗ (Tq), ಚಿತ್ರದುರ್ಗ -577527.</t>
+    <t>Sanjay Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Opp:Old Court, Sri Siddeshwara Badavani,Hosadurga(Tq), Chitradurga -577527.</t>
   </si>
   <si>
     <t>sanjayhospital124@gmail.com</t>
   </si>
   <si>
     <t>9742913391</t>
   </si>
   <si>
-    <t>ಜನಪ್ರಿಯಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಳಪೆ ಗ್ರಾಮ, ಪಡು ಪೋಸ್ಟ್, ಕಣ್ಣೂರು, ಮಂಗಳೂರು - 575007.</t>
+    <t>Janapriya Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Alape Village, Padu Post, Kannur,Mangalore – 575007.</t>
   </si>
   <si>
     <t>mangalore@janapriyahospitals.com</t>
   </si>
   <si>
     <t>7892345181</t>
   </si>
   <si>
-    <t>ನೇತ್ರದೀಪ್ GEF ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, (ಗ್ಲೋಬ್ ಐ ಫೌಂಡೇಶನ್ ಹೊಸಕೋಟೆಯ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ರಾಘವೇಂದ್ರ ಆರ್ಕೇಡ್, ಕ್ಲಾಕ್ ಟವರ್, ಕೆಜಿಎಫ್ ಮುಖ್ಯ ರಸ್ತೆ, ಇಂಡಿಯನ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಹತ್ತಿರ, ಕೋಲಾರ -563101.</t>
+    <t>Netradeep GEF Eye Hospital,(A Unit of Globe Eye Foundation Hoskote)</t>
+  </si>
+  <si>
+    <t>Raghavendra Arcade, Clock Tower, KGF Main Road, Near Indian Petrol bunk,Kolar -563101.</t>
   </si>
   <si>
     <t>netradeepkolar@gmail.com</t>
   </si>
   <si>
     <t>7625085320</t>
   </si>
   <si>
-    <t>ಕ್ಲಿಯರ್ಮೆಡಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#01/ಇ, ಹಿಂಟಲ್ ಗ್ರಾಮ, ಕರಬಾ ಹೋಬಳಿ, ಮೈಸೂರು -570017.</t>
+    <t>Clearmedi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#01/E, Hintal Village, Karaba Hobli,Mysore -570017.</t>
   </si>
   <si>
     <t>kiran.h@clearmedi.com</t>
   </si>
   <si>
     <t>9964656410</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಬಾಲಾಜಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನ್ಯಾಯಾಲಯದ ಎದುರು, ದೇವಸ್ಥಾನದ ಪಕ್ಕ, ರಾಮನಗರ-562159.</t>
+    <t>Sri Balaji Hospital</t>
+  </si>
+  <si>
+    <t>Opp.Court, Next to temple,Ramanagara-562159.</t>
   </si>
   <si>
     <t>roopasridharkp3@gmail.com</t>
   </si>
   <si>
     <t>9945696021</t>
   </si>
   <si>
-    <t>ಬೂನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.5, ಹೊಸ ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಎಸ್‌ಬಿಐ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಪಾವಗಡ, ತುಮಕೂರು -561202.</t>
+    <t>Boon Hospital</t>
+  </si>
+  <si>
+    <t>No.5, New Bus stand Road,Near SBI Bank, Pavagada,Tumkur -561202.</t>
   </si>
   <si>
     <t>tayaba.khanum@gmail.com</t>
   </si>
   <si>
     <t>8553828727</t>
   </si>
   <si>
-    <t>ಕುಲ್ಲೋಳಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕುಲ್ಲೋಳ್ಳಿ ಪೆಟ್ರೋಲ್ ಪಂಪ್ ಪಕ್ಕದಲ್ಲಿ, ಮಹಾವೀರ ರಸ್ತೆ, ವಿಜಯಪುರ -586101.</t>
+    <t>Kulloli Hospital</t>
+  </si>
+  <si>
+    <t>Beside Kullolli Petrol Pump,Mahavir Road, Vijayapur -586101.</t>
   </si>
   <si>
     <t>drgirishkullolli@gmail.com</t>
   </si>
   <si>
     <t>9482666444</t>
   </si>
   <si>
-    <t>ಸೆಕ್ಯಾಬ್ ಅಸೋಸಿಯೇಷನ್ಸ್ ಸೆಕ್ಯಾಬ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನೌಬಾಗ್, ವಿಜಯಪುರ -586101.</t>
+    <t>Secab Associations Secab Hospital</t>
+  </si>
+  <si>
+    <t>Naubag, Vijayapur -586101.</t>
   </si>
   <si>
     <t>secabhospital@gmail.com</t>
   </si>
   <si>
     <t>9901495228</t>
   </si>
   <si>
-    <t>ಜ್ಯೋತಿ  ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಜಾಮಿಯಾ ಮಸೀದಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬುಕ್ಕಪಟ್ಟಣ ರಸ್ತೆ, ಸಿರಾ (Tq), ತುಮಕೂರು -572137.</t>
+    <t>Jyothi  Nethralaya</t>
+  </si>
+  <si>
+    <t>Jamiya Masjid Complex,Bukkapatna Road,Sira (Tq), Tumkuru -572137.</t>
   </si>
   <si>
     <t>jyothinetralayasira@gmail.com</t>
   </si>
   <si>
     <t>9620801862</t>
   </si>
   <si>
-    <t>ಅಂಬೇಡ್ಕರ್ ಭವನದ ಪಕ್ಕ, ಪಾವಗಡ ರಸ್ತೆ, ಮಧುಗಿರಿ, ತುಮಕೂರು -572132.</t>
+    <t>Next to Ambedkar Bhavan,Pavagada Road, Madhugiri,Tumkur -572132.</t>
   </si>
   <si>
     <t>Gurushree.info@gmail.com</t>
   </si>
   <si>
     <t>9620004195</t>
   </si>
   <si>
-    <t>ಕೇರ್ ಏಷ್ಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#1494, ಎದುರು: ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ, B.H. ರಸ್ತೆ, ನೆಲಮಂಗಲ, ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ -562123.</t>
+    <t>Care Asia Hospital</t>
+  </si>
+  <si>
+    <t>#1494, Opp: Govt Hopital, B.H.Road, Nelamangala,Bangalore Rural -562123.</t>
   </si>
   <si>
     <t>careasia2021@gmail.com</t>
   </si>
   <si>
     <t>9945018220</t>
   </si>
   <si>
-    <t>ಕೆರೂಡಿ ಹೆಲ್ತ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್,(ಹಾಲಮ್ಮ ಕೆರೂಡಿ ಕ್ಯಾನ್ಸರ್ ಮತ್ತು ಹೃದ್ರೋಗ ಆಸ್ಪತ್ರೆ)</t>
-[...2 lines deleted...]
-    <t>ರೋಟರಿ ವೃತ್ತ, ನವನಗರ ರಸ್ತೆ, ಬಾಗಲಕೋಟ -587101.</t>
+    <t>Kerudi Health Care Pvt Ltd,(Halamma Kerudi Cancer and Heart Hospital)</t>
+  </si>
+  <si>
+    <t>Rotary Circle, Navanagar Road,Bagalkot -587101.</t>
   </si>
   <si>
     <t>admkhpl@gmail.com</t>
   </si>
   <si>
     <t>6361452856</t>
   </si>
   <si>
-    <t>ಹೊಸ ಪ್ರಿಯದರ್ಶಿನಿ ಆಸ್ಪತ್ರೆ LLP</t>
-[...2 lines deleted...]
-    <t>#13,4 ನೇ ಕ್ರಾಸ್, 7 ನೇ ಮುಖ್ಯ, 72/1, KRS ರಸ್ತೆ, ಜನತಾ ಬಜಾರ್ ಹತ್ತಿರ, ಬೃಂದಾವನ ವಿಸ್ತರಣೆ, 1 ನೇ ಹಂತ, ಬೃಂದಾವನ ವಿಸ್ತರಣೆ, ಮೈಸೂರು -570020.</t>
+    <t>New Priyadarshini Hospital LLP</t>
+  </si>
+  <si>
+    <t>#13,4th cross, 7th main, 72/1, KRS Rd,Near  Janatha Bazar , Brindavan Extension,1st  stage, Brindavan Extension,Mysore -570020.</t>
   </si>
   <si>
     <t>nph.mys@gmail.com</t>
   </si>
   <si>
     <t>9964242435</t>
   </si>
   <si>
-    <t>ಪ್ರಕ್ರಿಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#41, ರಾಜಾ ರೆಡ್ಡಿ ಲೇಔಟ್, 8 ನೇ ಮೈಲ್, ತುಮಕೂರು ರಸ್ತೆ, ನಾಗಸಂದ್ರ ಪೋಸ್ಟ್, ಬೆಂಗಳೂರು -560073.</t>
+    <t>Prakriya Hospital</t>
+  </si>
+  <si>
+    <t>#41, Raja Reddy Layout, 8th Mile,Tumkur Road, Nagasandra Post,Bangalore -560073.</t>
   </si>
   <si>
     <t>medicaldirector@prakriyahospitals.com; Devaraj.sprakriyahospitals@gmail.com; Omkar.g@prakriyahospitals.com</t>
   </si>
   <si>
     <t>9513733334</t>
   </si>
   <si>
-    <t>ಜಿ.ಆರ್. ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನೀರುಮಾರ್ಗ, ಮಂಗಳೂರು, ದಕ್ಷಿಣ ಕನ್ನಡ -575029.</t>
+    <t>G.R. Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>Neerumarga, Mangalore,Dakshina Kannada -575029.</t>
   </si>
   <si>
     <t>grhospital2020@gmail.com</t>
   </si>
   <si>
     <t>9964642001</t>
   </si>
   <si>
-    <t>ಪುಷ್ಪರಾಜ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಂಟ್ವಾಳ ತಾಲೂಕು, ದಕ್ಷಿಣ ಕನ್ನಡ -574222.</t>
+    <t>Pushparaj Hospital</t>
+  </si>
+  <si>
+    <t>Bantwal Taluk, Dakshina Kannada -574222.</t>
   </si>
   <si>
     <t>pushparajhospital@gmail.com</t>
   </si>
   <si>
     <t>94817 75213</t>
   </si>
   <si>
-    <t>ವಿನಯ್ ಪೀಡಿಯಾಟ್ರಿಕ್ ಮತ್ತು ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>2ನೇ ಕ್ರಾಸ್, ಶಂಕರ್ ಮಠದ ರಸ್ತೆ, ಕೆಆರ್ ಪುರಂ, ಹಾಸನ</t>
+    <t>Vinay Pediatric and multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>2nd Cross, Shankar Mutt Road, K.R Puram,Hassan</t>
   </si>
   <si>
     <t>vsr.vinayhospital2004@gmail.com</t>
   </si>
   <si>
     <t>9449229958</t>
   </si>
   <si>
-    <t>ಸಪ್ತಗಿರಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, KKRTC ಕಾಂಪ್ಲೆಕ್ಸ್, ಹಳೆಯ ಬಸ್ ನಿಲ್ದಾಣ, ಬಸವ ವೃತ್ತದ ಹತ್ತಿರ, ಸಿಂಧನೂರು (Tq), ರಾಯಚೂರು -584128.</t>
+    <t>Sapthagiri Eye Hospital</t>
+  </si>
+  <si>
+    <t>1st Floor, KKRTC Complex,Old Bus stand, Near Basava Circle,Sindhanoor (Tq), Raichur -584128.</t>
   </si>
   <si>
     <t>kruthikasingnal@gmail.com</t>
   </si>
   <si>
     <t>8277134490</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>#1-6-5/5, ರಿಲಯನ್ಸ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಹತ್ತಿರ I B ರಸ್ತೆ, ಮಾನ್ವಿ (Tq), ರಾಯಚೂರು -584128.</t>
+    <t>Sri Lakshmi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#1-6-5/5, Near Reliannce Petrol Bunk I B road,Manvi (Tq), Raichur -584128.</t>
   </si>
   <si>
     <t>slmhospitalmanvi@gmail.com</t>
   </si>
   <si>
     <t>8971100210</t>
   </si>
   <si>
-    <t>ಎದುರು: ಕರ್ನಾಟಕ ರಾಜ್ಯ ವೇರ್ಹೌಸ್ ಕಾರ್ಪೊರೇಷನ್, ಡಿ.ಸಿ. ಬಂಗಲೆ, ವಾಸವಿ ನಗರಮ್, ಸಿರಾ ರಸ್ತೆ, ಸಿರಾ ಗೇಟ್, ತುಮಕೂರು -572106.</t>
+    <t>Opp: Karnataka State Wearhouse Corporation,D.C. Bungalow, Vasavi Nagarm,Sira Road, Sira Gate,Tumkur -572106.</t>
   </si>
   <si>
     <t>gangahospitaltmk01@gmail.com</t>
   </si>
   <si>
     <t>9686114789</t>
   </si>
   <si>
-    <t>ಶಮೀರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>KSRTC ಡಿಪೋ ಹತ್ತಿರ, ಸಿವಿಲ್ ಬಸ್ಟಾಂಡ್, ಕುಣಿಗಲ್ (TQ), ತುಮಕೂರು -572130</t>
+    <t>Shameer Hospital</t>
+  </si>
+  <si>
+    <t>Near KSRTC Depot,Civil Bustand, Kunigal(TQ),Tumkur -572130</t>
   </si>
   <si>
     <t>shameerhospitals@gmail.com; insurancetpa.shameerhospital@gmail.com</t>
   </si>
   <si>
     <t>9972471087</t>
   </si>
   <si>
-    <t>ದಿವ್ಯ ಜ್ಯೋತಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ವಿ.ಬಿ.ಬೇಕರಿ, ಸಜ್ಜನರಾವ್ ಸರ್ಕಲ್, ವಿ.ವಿ.ಪುರಂ, ಬೆಂಗಳೂರು -04.</t>
+    <t>Divya Jyothi Netralaya</t>
+  </si>
+  <si>
+    <t>Opp:V.B.Bakery, Sajjanrao Circle,V.V.Puram, Bangalore -04.</t>
   </si>
   <si>
     <t>divyajyothinetralaya1@gmail.com</t>
   </si>
   <si>
     <t>8848816533</t>
   </si>
   <si>
-    <t>ಅನ್ನಪೂರ್ಣ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಅಥಣಿ, ಬೆಳಗಾವಿ -591304.</t>
+    <t>Annapurna Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Bus Stand, Bus Stand Road,Athani, Belagavi -591304.</t>
   </si>
   <si>
     <t>draapangi@gmail.com</t>
   </si>
   <si>
     <t>9448493900</t>
   </si>
   <si>
-    <t>ಶರತ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>N.H.206, ಬೆಂಗಳೂರು ರಸ್ತೆ, ಪ್ರಜ್ಞಾ ಶಾಲೆಯ ಹತ್ತಿರ ತಂಗಲಿ, ಕಡೂರು, ಚಿಕ್ಕಮಗಳೂರು -577548.</t>
+    <t>Sharath Eye Hospital</t>
+  </si>
+  <si>
+    <t>N.H.206, Bangalore Road,Near Prajna School Tangali, Kadur, Chikkamagaluru -577548.</t>
   </si>
   <si>
     <t>drrangappa63@gmail.com</t>
   </si>
   <si>
     <t>9448607394</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ವೆಂಕಟೇಶ್ವರ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ವೆಂಕಟೇಶ್ವರ ನರ್ಸಿಂಗ್ ಹೋಮ್ ರಸ್ತೆ, ಡಾ.ಗಿರಿಗೌಡ ಆಸ್ಪತ್ರೆ, ಮಹೀರಾ ಬವನ ಹಿಂದೆ, ರವೀಂದ್ರನಗರ, ಹಾಸನ -573201.</t>
+    <t>Sri Venkateshwara Nursing Home</t>
+  </si>
+  <si>
+    <t>Sri Venkateshwara Nursing home Road,Dr.Giri Gowda’s Hospital, Behind Maheera Bavana,Ravindranagar, Hassan -573201.</t>
   </si>
   <si>
     <t>mdshreyas@gmail.com</t>
   </si>
   <si>
     <t>8904600391</t>
   </si>
   <si>
-    <t>ಬಸವೇಶ್ವರ ನೇತ್ರಾಲಯ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ರಾಮ್ ಕಾಂಪ್ಲೆಕ್ಸ್ ಸಾಯಿಮಠ ರಸ್ತೆ, ಅರಸೀಕೆರೆ, ಹಾಸನ -573103.</t>
+    <t>Basaveshwara Nethralaya Eye Care</t>
+  </si>
+  <si>
+    <t>Sri Ram Complex Saimatha road,Arsikere, Hassan -573103.</t>
   </si>
   <si>
     <t>bnetharalya.ask@gmail.com</t>
   </si>
   <si>
     <t>9113030213</t>
   </si>
   <si>
-    <t>ಎ ಆರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#22, ನ್ಯೂ ಕಾಂತ ರಾಜ್ ಅರ್ಸ್ ರಸ್ತೆ, ಶಾರದಾದೇವಿ ನಗರ, ಮೈಸೂರು -570022.</t>
+    <t>A R Hospital</t>
+  </si>
+  <si>
+    <t>#22, New Kantha Raj Urs Road,Sharadadevi Nagara , Mysore -570022.</t>
   </si>
   <si>
     <t>avinashs2018@gmail.com</t>
   </si>
   <si>
     <t>9035123477</t>
   </si>
   <si>
-    <t>ಭಾನವಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#P2, JCST, ಅನಿಕೇತನ ರಸ್ತೆ, E &amp; F ಬ್ಲಾಕ್, ಕುವೆಂಪುನಗರ, ಮೈಸೂರು -570023.</t>
+    <t>Bhanavi Hospital</t>
+  </si>
+  <si>
+    <t>#P2,JCST, Anikethana Road, E &amp; F Block, Kuvempunagara,Mysore -570023.</t>
   </si>
   <si>
     <t>prashanth.admin@bhanavihospital.com</t>
   </si>
   <si>
     <t>7829948156</t>
   </si>
   <si>
-    <t>ವಿದ್ಯಾರಣ್ಯ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>#2876, 4ನೇ ಕ್ರಾಸ್, ನಾರಾಯಣ ಶಾಸ್ತ್ರಿ ರಸ್ತೆ, ಚಾಮುಂಡಿಪುರಂ, ಮೈಸೂರು.</t>
+    <t>Vidyaranya Hospital Pvt Ltd</t>
+  </si>
+  <si>
+    <t>#2876, 4th Cross,Narayana Shastry Road,Chamundipuram, Mysore.</t>
   </si>
   <si>
     <t>vidyaranyahospitalmysore@gmail.com</t>
   </si>
   <si>
     <t>9341933405</t>
   </si>
   <si>
-    <t>ಮಾನವ್ ಚಾರಿಟೇಬಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಜಿಂದಾಲ್ ನಗರ, ತುಮಕೂರು ರಸ್ತೆ, ಬೆಂಗಳೂರು -560073.`</t>
+    <t>Manav Charitable Hospital</t>
+  </si>
+  <si>
+    <t>Jindal Nagar, Tumkur Road,Bangalore -560073.</t>
   </si>
   <si>
     <t>ms.mch@jindalnaturecure.org</t>
   </si>
   <si>
     <t>9964900566</t>
   </si>
   <si>
-    <t>ಸಹನಾ ಮಕ್ಕಳ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆದರ್ಶ ಕಾಲೋನಿ, ಸಿಂಧನೂರು, ರಾಯಚೂರು -584128.</t>
+    <t>Sahana Children Hospital</t>
+  </si>
+  <si>
+    <t>Adarsha Colony, Sindhanur,Raichur -584128.</t>
   </si>
   <si>
     <t>sahanachildrenhospital729@gmail.com</t>
   </si>
   <si>
     <t>9535830729</t>
   </si>
   <si>
-    <t>ತೆಲಿ ಆರ್ತೋಪೀಡಿಕ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಎ ಜಿ ದೇಸಾಯಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ -587301.</t>
+    <t>Teli Orthopaedic Hospital</t>
+  </si>
+  <si>
+    <t>Near A G Desai Circle,Jamakhandi,Bagalkot -587301.</t>
   </si>
   <si>
     <t>teliorthojkd@rediffimail.com</t>
   </si>
   <si>
     <t>8660412097</t>
   </si>
   <si>
-    <t>ಅನುಪ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮುಧೋಳ ರಸ್ತೆ, ವಿದ್ಯಾನಗರ, ಮಹಾಲಿಂಗಪುರ, ಬಾಗಲಕೋಟ -587312.</t>
+    <t>Anup Hospital</t>
+  </si>
+  <si>
+    <t>Mudhol Road, Vidyanagar,Mahalingpur, Bagalkota -587312.</t>
   </si>
   <si>
     <t>anuphanchinal@gmail.com</t>
   </si>
   <si>
     <t>9448179547</t>
   </si>
   <si>
-    <t>ಲೋಟಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮಿ ಅವೆನ್ಯೂ, ಲಸಿಕೆ ಡಿಪೋ ಹತ್ತಿರ, ಮಂಡೋಲ್ ರಸ್ತೆ, ತಿಲಕವಾಡಿ, ಬೆಳಗಾವಿ -590006.</t>
+    <t>Lotus Hospital</t>
+  </si>
+  <si>
+    <t>Laxmi Avenue, Near Vaccine Depot,Mandol Road,Tilakwadi,Belagavi -590006.</t>
   </si>
   <si>
     <t>dranilbp@yahoo.com; lotushospitalbgm@gmail.com</t>
   </si>
   <si>
     <t>9448120250</t>
   </si>
   <si>
-    <t>ಸಾಯಿ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ಬಸವೇಶ್ವರ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸವೇಶ್ವರ ವೃತ್ತ, ಬಸ್ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಯಲ್ಲಾಪುರ, ಉತ್ತರ ಕನ್ನಡ -581359.</t>
+    <t>Sai Nethralaya</t>
+  </si>
+  <si>
+    <t>Shri Basaveshwara Complex, Basaveshwara Circle, Bus Stand Road, Yellapur, Utthar Kannada -581359.</t>
   </si>
   <si>
     <t>sainetralaya1@gmail.com; KIRTI1165396@medibuddy.in</t>
   </si>
   <si>
     <t>70269 96049/9845522976</t>
   </si>
   <si>
-    <t>ಜಿಎಸ್ಎಸ್ ಕಣ್ಣಿನ ಮತ್ತು ಇಎನ್ಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಪಿಆರ್ಸಿ ಕೇಂದ್ರ.</t>
-[...2 lines deleted...]
-    <t>ಗಂಗಾಧರ ನಗರ, ರಿಂಡ್ ರಸ್ತೆ, ಮರಳೂರು, ತುಮಕೂರು -5.</t>
+    <t>GSS Eye &amp; ENT Hospital &amp; PRC Centre.</t>
+  </si>
+  <si>
+    <t>Gangadhara Nagara, Rind Road, Maralur,Tumkur -5.</t>
   </si>
   <si>
     <t>soumya-swamy@yahoo.com</t>
   </si>
   <si>
     <t>9448340817</t>
   </si>
   <si>
-    <t>ಎಸ್ಎಲ್ಆರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#4/1c , ಮಾರುತಿ ಕಂಪೋರ್ಟ್ಸ್ ಹಿಂದೆ, ಜವಳಿಪೇಟೆ, B.H ರಸ್ತೆ, ಗುಬ್ಬಿ, ತುಮಕೂರು -572216.</t>
+    <t>SLR Hospital</t>
+  </si>
+  <si>
+    <t>#4/1c , Behind Maruthi Comports,Javalipete, B.H Road, Gubbi,Tumkur -572216.</t>
   </si>
   <si>
     <t>slrhospitals2023@gmail.com</t>
   </si>
   <si>
     <t>9741956955</t>
   </si>
   <si>
-    <t>ಆಯುಷೌಮ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಚಿಕ್ಕನಾಯಕನಹಳ್ಳಿ ರಸ್ತೆ, ಕೆಬಿ ಕ್ರಾಸ್, ತಿಪಟೂರು, ತುಮಕೂರು -572114.</t>
+    <t>Ayushaum Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Chikkanayakanhalli Road,KB Cross, Tiptur,Tumkur -572114.</t>
   </si>
   <si>
     <t>ayushaumhospital2024@gmail.com</t>
   </si>
   <si>
     <t>7259560381</t>
   </si>
   <si>
-    <t>ಬಾಗಲಕೋಟ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ-169/A/1A/, ವಾರ್ಡ್ ಸಂಖ್ಯೆ-10, ಎದುರು: ನೀರಿನ ಟ್ಯಾಂಕ್, ಮಹಾವೀರ್ ರಸ್ತೆ, ಬಾಗಲಕೋಟ.</t>
+    <t>Bagalkot Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Plot No-169/A/1A/, Ward No-10,Opp: water Tank, Mahaveer Road,Bagalkota .</t>
   </si>
   <si>
     <t>bmhospital2010@redoffmail.com</t>
   </si>
   <si>
     <t>9448102222</t>
   </si>
   <si>
-    <t>ಎಸ್.ನಿಜಲಿಂಗಪ್ಪ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಹಾನಗಲ್, ಶ್ರೀ ಕುಮಾರೇಶ್ವರ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ನವನಗರ, ಬಾಗಲಕೋಟೆ -587103.</t>
+    <t>S.Nijalingappa Medical College and Hanagal, Shri Kumareshwar Hospital &amp; Research Centre</t>
+  </si>
+  <si>
+    <t>Navanagar, Bagalkot -587103.</t>
   </si>
   <si>
     <t>snmcmedbgk@yahoo.co.in</t>
   </si>
   <si>
     <t>9480838300</t>
   </si>
   <si>
-    <t>ಆಲ್ಟರ್ ಆಸ್ಪತ್ರೆ, (HLMV ಹೆಲ್ತ್ ಕೇರ್ LLP)</t>
-[...2 lines deleted...]
-    <t>23 &amp; 23A, ಟಿ.ಸಿ.ಪಾಳ್ಯ ಸಿಗ್ನಲ್ ಹತ್ತಿರ, ಕೆ.ಆರ್.ಪುರಂ, ಬೆಂಗಳೂರು -560036.</t>
+    <t>Altor Hospital,(HLMV Health Care LLP)</t>
+  </si>
+  <si>
+    <t>23 &amp; 23A, Near T.C.Palya Signal,K.R.Puram, Bangalore -560036.</t>
   </si>
   <si>
     <t>altorhospitals@gmail.com</t>
   </si>
   <si>
     <t>8310628653</t>
   </si>
   <si>
-    <t>ಚಿರಂಜೀವಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಜಯನಗರ ಕಾಲೇಜು ಹತ್ತಿರ, ಅಮರಾವತಿ, ಹೊಸಪೇಟೆ (TQ), ವಿಜಯನಗರ -583201</t>
+    <t>Chiranjeevi Hospital</t>
+  </si>
+  <si>
+    <t>Near Vijayanagar College, Amravathi, Hospet (TQ),Vijayanagara -583201</t>
   </si>
   <si>
     <t>sharanhongal@gmail.com</t>
   </si>
   <si>
     <t>9739129933</t>
   </si>
   <si>
-    <t>ವರ್ತೂರು ಮುಖ್ಯ ರಸ್ತೆ, ಕುಂದಲಹಳ್ಳಿ ಗೇಟ್, ಬೆಂಗಳೂರು-560037.</t>
+    <t>Bangalore Urban</t>
+  </si>
+  <si>
+    <t>Varthur Main Road,Kundalahalli Gate,Bangalore-560037.</t>
   </si>
   <si>
     <t>bde1.blr@sankaraeye.com</t>
   </si>
   <si>
     <t>9739883996</t>
   </si>
   <si>
-    <t>ಎಂ.ಎಂ.ಜೋಶಿ ಐ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಪ್ರೈ. ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀ ದಾನಮ್ಮ ದೇವಿ ದೇವಸ್ಥಾನದ ಪಕ್ಕ, ಕುಂಚನೂರು ರಸ್ತೆ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ -587103.</t>
+    <t>Beside Shree Danamma Devi Temple,Kunchanur Road, Jamakhandi,Bagalkot -587103.</t>
   </si>
   <si>
     <t>asgprasad@gmail.com</t>
   </si>
   <si>
     <t>9449119145</t>
   </si>
   <si>
-    <t>ಡಾ.ರಾಜೇಶ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>13.13/1,8ನೇ ಮುಖ್ಯ, ಕಾಮಾಕ್ಷಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಸರಸ್ವತಿ ಪುರಂ, ಮೈಸೂರು -570009.</t>
+    <t>Dr.Rajesh Eye Hospital</t>
+  </si>
+  <si>
+    <t>13.13/1,8th Main, Kamakshi Hospital Road,SaraswathiPuram, Mysuru -570009.</t>
   </si>
   <si>
     <t>drrajeshku@gmail.com</t>
   </si>
   <si>
     <t>9900252000</t>
   </si>
   <si>
-    <t>ಆಲ್ಫಾ ಆಸ್ಪತ್ರೆ (ಮೈಸೂರು ಆರೋಗ್ಯ ರಕ್ಷಣಾ ಎಲ್‌ಎಲ್‌ಪಿ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#242, ಬೀಬಿ ಆಯೇಷಾ ಮಿಲ್ಲಿ ಹೆಲ್ತ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಿಎಂ ರಸ್ತೆ, ಸುಭಾಸನಗರ, ಬನ್ನಿಮಂಟಪ, ಮೈಸೂರು-15.</t>
+    <t>Alpha Hospital(Unit of Mysuru Healthcare LLP)</t>
+  </si>
+  <si>
+    <t>#242, Bibi Ayesha Milli Health complex, BM Road, Subhasnagar, Bannimantap, Mysore-15.</t>
   </si>
   <si>
     <t>drnadeemjss@gmail.com</t>
   </si>
   <si>
     <t>9538006702</t>
   </si>
   <si>
-    <t>ನಿಜಲಿಂಗಪ್ಪ ಕಾಲೋನಿ, ಎದುರು. ಕೆಇಬಿ ಕಚೇರಿ, ಲಿಂಗಸುಗೌರ್ ರಸ್ತೆ, ರಾಯಚೂರು - 584101.</t>
+    <t>M M Joshi Eye Institute Pvt Ltd</t>
+  </si>
+  <si>
+    <t>Nijalingappa Colony,Opp. KEB Office, Lingasugaur Road,Raichur – 584101.</t>
   </si>
   <si>
     <t>raichurmmjei@gmail.com</t>
   </si>
   <si>
     <t>6362764677</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಿದ್ಧಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎಸ್‌ಬಿಐ ಬ್ಯಾಂಕ್ ಹಿಂದೆ, ಗಣೇಶ ನಗರ, ದೇವರ ಹಿಪ್ಪರಗಿ ರಸ್ತೆ, ತಾಳಿಕೋಟಿ (ಟಿಕ್ಯೂ), ವಿಜಯಪುರ -586214.</t>
+    <t>Shri Siddha Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Behind SBI Bank, Ganesh Nagar, Devara Hippargi Road,Talikoti (TQ),Vijayapur -586214.</t>
   </si>
   <si>
     <t>drnagarajgmulimani@gmail.com</t>
   </si>
   <si>
     <t>9448205563</t>
   </si>
   <si>
-    <t>ತ್ರಿನೇತ್ರ ಆಯ್ ಕೆಯರ್</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, ಜಲನಗರ ಮುಖ್ಯ ರಸ್ತೆ, ಐನಾಪುರ ಹೌಸರ್ ಬಸ್ ನಿಲ್ದಾಣ, ವಿಜಯಪುರ -586109.</t>
+    <t>Trinetra Eye Care</t>
+  </si>
+  <si>
+    <t>1st Floor, jalnagar Main Road,Ainapur housr Bus Stop, Vijayapura -586109.</t>
   </si>
   <si>
     <t>trinetra.tpa@gmail.com</t>
   </si>
   <si>
     <t>8376934338</t>
   </si>
   <si>
-    <t>ಮಾನಸ ಓರ್‌ಥೋಪೆಡಿಕ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಬೋಗಾದಿ ಮುಖ್ಯ ರಸ್ತೆ, AIISH ಹತ್ತಿರ, ವಾಗ್ದೇವಿ ನಗರ, ಮೈಸೂರು -570009.</t>
+    <t>Manasa Orthopaedic Hospital</t>
+  </si>
+  <si>
+    <t>Bogadi Main Road, Near AIISH,Vagdevi Nagar, Mysore -570009.</t>
   </si>
   <si>
     <t>manasaortho@gmail.com</t>
   </si>
   <si>
     <t>9480176667</t>
   </si>
   <si>
-    <t>ಬಿಜಿಎಸ್ ಗ್ಲೋಬಲ್ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಮೆಡಿಕಲ್ ಸೈನ್ಸಸ್, ಬಿಜಿಎಸ್ ಗಿಮ್ಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#67, ಉತ್ತರಹಳ್ಳಿ ಮುಖ್ಯ ರಸ್ತೆ, ಕೆಂಗಾರಿ, ಬೆಂಗಳೂರು -560060.</t>
+    <t>BGS Global Institute Of Medical Sciences,BGS Gims Hospital</t>
+  </si>
+  <si>
+    <t>#67, Uttarahalli Main Road, Kengari,Bangalore -560060.</t>
   </si>
   <si>
     <t>bgsgimsinsu2019@gmail.com</t>
   </si>
   <si>
     <t>9880543010</t>
   </si>
   <si>
-    <t>ನಾರಾಯಣ ಹೃದಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ನಾರಾಯಣ ಇನ್‌ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಕಾರ್ಡಿಯಾಕ್ ಸೈನ್ಸಸ್ (ನಾರಾಯಣ ಹೃದಯಾಲಯ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ) 258/A ಬೊಮ್ಮಸಂದ್ರ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ; ಆನೇಕಲ್, ತಾಲೂಕು, ಬೆಂಗಳೂರು-560099</t>
+    <t>Narayana Institute of Cardiac Sciences</t>
+  </si>
+  <si>
+    <t>Narayana Institute of cardiac sciences (A unit of narayana Hrudayalaya Limited) 258/A Bommasandra Industrial area; Anekal, Taluk, Bangalore-560099</t>
   </si>
   <si>
     <t>shivaji.l@narayanahealth.org</t>
   </si>
   <si>
     <t>9980553928</t>
   </si>
   <si>
-    <t>ಕುರುಬೂರಪೇಟೆ, ಕೋಟೆ ರಸ್ತೆ, ಇಟಿಸಿಎಂ ಸರ್ಕಲ್, ಕೋಲಾರ -563101</t>
+    <t>Shree Sai Hospital</t>
+  </si>
+  <si>
+    <t>Kuruburpete, Kote Road,ETCM Circle,Kolar -563101</t>
   </si>
   <si>
     <t>shrisaihospital37@gmail.com</t>
   </si>
   <si>
     <t>9148856347</t>
   </si>
   <si>
-    <t>ಸನ್ಯಾರಾ ಹಾಸ್ಪಿಟಲ್ ಎಂಡ್ ಡಯಾಗ್ನೋಸ್ಟಿಕ್ಸ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.10, HIG 11, KHB, ಕೊಮ್ಮಘಟ್ಟ ರಸ್ತೆ, ಕೆಂಗೇರಿ, ಬೆಂಗಳೂರು -560060</t>
+    <t>Sanyra Hospital and Diagnostics</t>
+  </si>
+  <si>
+    <t>No.10, HIG 11, KHB,Kommaghatta Road, Kengeri,Bangaluru -560060</t>
   </si>
   <si>
     <t>sanyrahospital2222@gmail.com</t>
   </si>
   <si>
     <t>9158183360</t>
   </si>
   <si>
-    <t>ಹೋಲಿ ಕ್ರಾಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೌಸಿಂಗ್ ಬೋರ್ಡ್, ಜ್ಯೋತಿನಗರ, ಚಿಕ್ಕಮಗಳೂರು- 577102</t>
+    <t>Holy Cross Hospital</t>
+  </si>
+  <si>
+    <t>Housing Board, Jyothinagar, Chikmagalur- 577102</t>
   </si>
   <si>
     <t>hch_chikmagalur@yahoo.co.in</t>
   </si>
   <si>
     <t>9886120373</t>
   </si>
   <si>
-    <t>ಕಡೂರು ಮೂಳೆಚಿಕಿತ್ಸಾ ಮತ್ತು ಆಘಾತ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸರ್ಕಾರಿ ಜೂನಿಯರ್ ಕಾಲೇಜು ಎದುರು, ಬಿ.ಎಚ್. ​​ರಸ್ತೆ, ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ -206, ಕಡೂರು -577540.</t>
+    <t>Kadur Orthopaedic and Trauma Hospital</t>
+  </si>
+  <si>
+    <t>Opp:Govt Junior College, B.H.Road, NH -206, Kadur -577540.</t>
   </si>
   <si>
     <t>pradeepg178@gmail.com</t>
   </si>
   <si>
     <t>7411711266</t>
   </si>
   <si>
-    <t>ಜಾಧವ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಿಬಿ ಟವರ್, ಸೆಕ್ಟರ್ ನಂ-5, ಕಾಳಿದಾಸ್ ಸರ್ಕಲ್ ಹತ್ತಿರ, ನವನಗರ, ಬಾಗಲಕೋಟೆ -587103.</t>
+    <t>Jadhav Hospital</t>
+  </si>
+  <si>
+    <t>BB Tower, Sector No-5,Near Kalidas Circle, Navanagar,Bagalkot -587103.</t>
   </si>
   <si>
     <t>jadhavhospital2021@gmail.com</t>
   </si>
   <si>
     <t>9243227362</t>
   </si>
   <si>
-    <t>ಅವೇಕ್ಷಾ ಹಾಸ್ಪಿಟಲ್ಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.122, ವರದರಾಜ ಸ್ವಾಮಿ  ಲೇಔಟ್, ಸಿಂಗಾಪುರ ಮುಖ್ಯ ರಸ್ತೆ, M.S ಪಾಳ್ಯ, ಬೆಂಗಳೂರು -560097.</t>
+    <t>Aveksha Hospitals Pvt Ltd</t>
+  </si>
+  <si>
+    <t>No.122, Varadaraja Swamy  Layout,Singapura Main Road, M.S Palya,Bangalore -560097.</t>
   </si>
   <si>
     <t>ujjvala@avekshahospital.com; sridhar.ks@avekshahospital.com</t>
   </si>
   <si>
     <t>9916844484</t>
   </si>
   <si>
-    <t>ಶ್ರೀದೆವಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಬಂದರ್ ರಸ್ತೆ, ಹೊನಾವರ, ಉತ್ತರ ಕನ್ನಡ -581334.</t>
+    <t>Sridevi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Bunder Road, Honavar,Uttara Kannada -581334.</t>
   </si>
   <si>
     <t>sridevihospitalhnr@gmail.com</t>
   </si>
   <si>
     <t>9731489400</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಾಯಿ ನೇತ್ರಾಲಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#.15, ಕಾಲೇಜು ಬಸ್ ನಿಲ್ದಾಣ, ಬಾಲಾಜಿ ನಗರ, ಬ್ಯಾಡರಹಳ್ಳಿ, ಮಾಗಡಿ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು - 560091.</t>
+    <t>Sri Sai Nethralaya Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>#.15,College Bus stop, Balaji Nagar, Byadarahalli, Magadi Main Road, Bangalore – 560091.</t>
   </si>
   <si>
     <t>ssneyehospital1328@gmail.com</t>
   </si>
   <si>
     <t>9036786635</t>
   </si>
   <si>
-    <t>ಎಸ್ ಬಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#114/113, ಮೆಕ್ಕಾ ಮಸೀದಿ ರಸ್ತೆ, ನೆಹರು ನಗರ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>SB Hospital</t>
+  </si>
+  <si>
+    <t>#114/113, Mecca Masjid Road,Nehru Nagar, Chitradurga -577501.</t>
   </si>
   <si>
     <t>nyfr1973@gmail.com</t>
   </si>
   <si>
     <t>9845482968</t>
   </si>
   <si>
-    <t>ಶರಣ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ನಂ.36, ಜಿಡಿಎ ಲೇಔಟ್, ಕೇಂದ್ರ ಬಸ್ ನಿಲ್ದಾಣದ ಪಕ್ಕ, ಎಂಎಸ್‌ಕೆ ಮಿಲ್ ರಸ್ತೆ, ಕಲ್ಬುರ್ಗಿ -585102</t>
+    <t>Sharan Netralaya</t>
+  </si>
+  <si>
+    <t>Plot No.36,GDA Layout,Beside Central Bus Stand,MSK Mill Road, Kalburgi -585102</t>
   </si>
   <si>
     <t>Sharannethralaya@gmail.com</t>
   </si>
   <si>
     <t>9008073222</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಬಸವ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>#1-11-38/227, ಬಸವೇಶ್ವರ ಕಾಲೋನಿ, ಹಳೆಯ ಚೆಕ್ ಪೋಸ್ಟ್ ಹತ್ತಿರ, ಲಿಂಗ್ಸುಗೂರ್  ರಸ್ತೆ, ರಾಯಚೂರು -584101.</t>
+    <t>Sri Basava Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>#1-11-38/227, Basaveshwar Colony,Near Old Check Post,Lingsugur  Road, Raichur -584101.</t>
   </si>
   <si>
     <t>drbasavarajmpatil@gmail.com</t>
   </si>
   <si>
     <t>9113290691</t>
   </si>
   <si>
-    <t>ವಾಸನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ (ವಾಸನ್ ಹೆಲ್ತ್‌ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ - ಒಂದು ASG ಉದ್ಯಮ)</t>
-[...2 lines deleted...]
-    <t>#966/2, JLB ರಸ್ತೆ, ಚಾಮರಾಜ್ ಮೊಹಲ್ಲಾ, ಲಕ್ಷ್ಮಿಪುರಂ, RTO ವೃತ್ತದ ಹತ್ತಿರ, ಮೈಸೂರು -570004.</t>
+    <t>Vasan Eye Care Hospital(A unit of Vasan Healthcare Pvt Ltd –An ASG Enterprise)</t>
+  </si>
+  <si>
+    <t>#966/2,JLB Road, Chamaraj Mohalla,Lakshmipuram, Near RTO Circle,Mysore -570004.</t>
   </si>
   <si>
     <t>muthanna.subbaiah@vasaneye.in</t>
   </si>
   <si>
     <t>8050196265</t>
   </si>
   <si>
-    <t>1ನೇ ಮಹಡಿ, ಶ್ರೀಯ ಲಕ್ಷ್ಮಿ ವ್ಯಾಪಾರ ಕೇಂದ್ರ, ರಿಲಯನ್ಸ್ ಸ್ಮಾರ್ಟ್ ಮೇಲೆ, ಹೊಸ ನ್ಯಾಯಾಲಯದ ಪಕ್ಕದಲ್ಲಿ, ಹೊಸೂರು, ಕಲ್ಲೂರು ಲೇಔಟ್, ಹುಬ್ಬಳ್ಳಿ -580021.</t>
+    <t>1st Floor, Shriya Laxmi Business Center,Above Reliance Smart, Beside New Court,Hosur, Kallur Layout, Hubballi -580021.</t>
   </si>
   <si>
     <t>eyebuddy.tpa@gmail.com</t>
   </si>
   <si>
     <t>9535100458</t>
   </si>
   <si>
-    <t>ಬೆಳಕು ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ವಾಕ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಡಯಟ್ ಎದುರು, ಮೂರೂರು ರಸ್ತೆ, ಕುಮಟಾ, ಉತ್ತರ ಕಾನಡ -581343.</t>
+    <t>Belaku Netralaya</t>
+  </si>
+  <si>
+    <t>Walke Complex, Opposite Diet,Muroor Road,Kumta, Uttara Kanada -581343.</t>
   </si>
   <si>
     <t>belakunetralaya@gmail.com</t>
   </si>
   <si>
     <t>9686020006</t>
   </si>
   <si>
-    <t>ಸರ್ಜಿ ರೇಣುಕಾ ದೇವಧರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#218/B, ರೈಲ್ವೆ ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಹಾವೇರಿ -581110.</t>
+    <t>Sarji Renuka Deodhar Hospital</t>
+  </si>
+  <si>
+    <t>#218/B, Railway Station Road,Haveri  -581110.</t>
   </si>
   <si>
     <t>srdhospitalinsurance@gmail.com</t>
   </si>
   <si>
     <t>9535336555</t>
   </si>
   <si>
-    <t>ತಾನ್ಯಾ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆ ಆರ್ ಪುರಂ, 3ನೇ ಕ್ರಾಸ್, ಸಂಪಿಗೆ ರಸ್ತೆ, ಫೋಕಸ್ ಸ್ಕ್ಯಾನ್ ಎದುರು, ಹಾಸನ 573201</t>
+    <t>Tanya Speciality Hospital</t>
+  </si>
+  <si>
+    <t>K R Puram ,3rd Cross ,Sampige Road ,Opp Focus Scan ,Hassan 573201</t>
   </si>
   <si>
     <t>Tanyaspeciality@gmail.com</t>
   </si>
   <si>
     <t>08172-297414</t>
   </si>
   <si>
-    <t>ಎಸ್.ಆರ್.ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>NH.218, ಹುಬ್ಬಳ್ಳಿ-ವಿಜಯಪುರ ಗುಲ್ಬರ್ಗಾ ರಸ್ತೆ, ಬಡಗಂಡಿ, ಬಿಳಗಿ, ಬಾಗಲಕೋಟ -587116.</t>
+    <t>S.R.Patil Hospital &amp; Research Centre</t>
+  </si>
+  <si>
+    <t>NH.218, Hubli-Vijayapur Gulberga Road,Badagandi,Bilagi, Bagalkot -587116.</t>
   </si>
   <si>
     <t>srpatil.hospital@gmail.com</t>
   </si>
   <si>
     <t>8050062487</t>
   </si>
   <si>
-    <t>ಪ್ರಯಾವಿ ಡಯಾಗ್ನೋಸ್ಟಿಕ್ಸ್ ಮತ್ತು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ -04, ಪಿಡಬ್ಲ್ಯೂಡಿ ಬಾಡಿಗೆ ಕಾಲೋನಿ, ಪನ್ನಾಲಾಲ್ ಹೀರಾಲಾಲ್ ಶಾಲೆ ಎದುರು, ಉದ್ಗೀರ್ ರಸ್ತೆ, ಬೀದರ್.</t>
+    <t>Prayavi Diagnostics  and Hospital</t>
+  </si>
+  <si>
+    <t>Plot No-04, PWD Rental Colony, Opp:Pannalal Heeralal School Udgir Road,Bidar.</t>
   </si>
   <si>
     <t>prayavihospital@yahoo.in</t>
   </si>
   <si>
     <t>9482444666</t>
   </si>
   <si>
-    <t>ಅರುಣೋದಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹವಂಬಾವಿ, ಸಿರುಗುಪ್ಪ ರಸ್ತೆ, ಬಳ್ಳಾರಿ -583101.</t>
+    <t>Arunodaya Hospital</t>
+  </si>
+  <si>
+    <t>Havambavi, Siruguppa Road,Ballari -583101.</t>
   </si>
   <si>
     <t>Healthadh@gmail.com; srinivas1005492@medibuddy.in</t>
   </si>
   <si>
     <t>9060575999</t>
   </si>
   <si>
-    <t>ಅನ್ನಪೂರ್ಣ ಆಸ್ಪತ್ರೆ, (ಅಂಜಲಿ ಸಿದ್ದೇಶ್ ಹೆಲ್ತ್‌ಕೇರ್ ಎಲ್‌ಎಲ್‌ಪಿಯ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>#953/3,CH88/1 &amp; 953/3,CH-8/2, ಕಾಂತರಾಜ್ ಅರ್ಸ್ ರಸ್ತೆ, ಲಕ್ಷ್ಮೀಪುರಂ, ಮೈಸೂರು -570004.</t>
+    <t>Annapoorna Hospital,( A Unit of Anjali Siddesh Healthcare LLP)</t>
+  </si>
+  <si>
+    <t>#953/3,CH88/1 &amp; 953/3,CH-8/2,Kantharaj Urs Road, Lakshimipuram,Mysore -570004.</t>
   </si>
   <si>
     <t>annapoorna3125@gmail.com; KNMahesh1004500@medibuddy.in</t>
   </si>
   <si>
     <t>9988797995</t>
   </si>
   <si>
-    <t>ಅಗಸ್ತ್ಯ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೊಪ್ಪಳ ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆಯ ಎದುರು, ಕಿಡಾಲ್ ರಸ್ತೆ, ಕೊಪ್ಪಳ -583231.</t>
+    <t>Agastya Hospital</t>
+  </si>
+  <si>
+    <t>Opposite Koppal Institute of Medical Science, Kidadal Road,Koppal -583231.</t>
   </si>
   <si>
     <t>srinivas.jutur@gmail.com</t>
   </si>
   <si>
     <t>9538336742</t>
   </si>
   <si>
-    <t>ಸಮತಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಕೊರಳ್ಳಿ ಕ್ರಾಸ್, R.T.O ಕಚೇರಿ ಹತ್ತಿರ, SH 10 ಆಳಂದ, ಕಲಬುರ್ಗಿ -585302.</t>
+    <t>Samata Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Opp:Koralli Cross, Near R.T.O Office,SH 10 Aland, Kalaburgi -585302.</t>
   </si>
   <si>
     <t>samata.amcaland@gmail.com</t>
   </si>
   <si>
     <t>9449784343</t>
   </si>
   <si>
-    <t>ನಿಪುನ್ಯಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>೧೭೬, ೩ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಪಿ.ಜೆ. ಎಕ್ಸ್ಟೆನ್ಶನ್, ದಾವಣಗೆರೆ -೫೭೭೦೦೨.</t>
+    <t>Nypunya Hospital</t>
+  </si>
+  <si>
+    <t>176,3rd  Main Road,P.J.Extention,Davangere -577002.</t>
   </si>
   <si>
     <t>nypunyahospital@gmail.com</t>
   </si>
   <si>
     <t>9620099466</t>
   </si>
   <si>
-    <t>DRM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹಳೆಯ KSRTC ಡಿಪೋ ರಸ್ತೆ, ಎದುರು: ಶ್ರೀ ಚಾಮುಂಡೇಶ್ವರಿ ದೇವಸ್ಥಾನ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>DRM Hospital</t>
+  </si>
+  <si>
+    <t>Old KSRTC Depo Road,OPP:Shree Chamundeshwari Temple,Chitradurga -577501.</t>
   </si>
   <si>
     <t>drmhospital2024@gmail.com</t>
   </si>
   <si>
     <t>9448481403</t>
   </si>
   <si>
-    <t>ಸುಚೇತನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#284,1,2,3. 4ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಪಿ.ಜೆ. ಎಕ್ಸ್ಟೆನ್ಶನ್, ದಾವಣಗೆರೆ -577002</t>
+    <t>Dr.Poojas Eye Care  Centre</t>
+  </si>
+  <si>
+    <t>#284,1,2,3. 4th Main Road, P.J Extention, Davangere -577002</t>
   </si>
   <si>
     <t>suchethana.hospital@gmail.com</t>
   </si>
   <si>
     <t>9449990000</t>
   </si>
   <si>
-    <t>ಡಾ.ಪೂಜಸ್ ಐ ಕೇರ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಅಶೋಕ್ ನಿವಾಸ, #9-8-384, ಮಲ್ಲೋರ್ ಕ್ರಾಸ್, BVB ಕಾಲೇಜು ರಸ್ತೆ, ಬೀದರ್ -585403.</t>
+    <t>Ashok Nivas, #9-8-384,Mallor Cross, BVB College Road,Bidar -585403.</t>
   </si>
   <si>
     <t>poojamedico90@gmail.com</t>
   </si>
   <si>
     <t>9741112802</t>
   </si>
   <si>
-    <t>ಸಾಯಿರಾಂ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಚಿಲ್ಲಾಲ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹಳೆಯ ಅಂಚೆ ಕಚೇರಿ ಹತ್ತಿರ, ಶಹಾಪುರ, ಯಾದಗಿರಿ -585223.</t>
+    <t>Sairam Eye Hospital</t>
+  </si>
+  <si>
+    <t>Chillal Complex,Near Old post office,Shahapur, Yadgir-585223.</t>
   </si>
   <si>
     <t>shivumudbool@gmail.com</t>
   </si>
   <si>
     <t>9008649046</t>
   </si>
   <si>
-    <t>ವಿಹಾನ್ ಹಾರ್ಟ್ ಕೇರ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್, (ವಿಹಾನ್ ಹಾರ್ಟ್ ಅಂಡ್ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ)</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ-227+228, ಅಕ್ಷಯ ಕಾಲೋನಿ, 4ನೇ ಹಂತ, ಹುಬ್ಬಳ್ಳಿ -580021.</t>
+    <t>Vihaan Heart Care Pvt Ltd,(Vihaan Heart and super Speciality Hospital)</t>
+  </si>
+  <si>
+    <t>Plot No-227+228, Akshaya Colony,4th Phase, Hubli -580021.</t>
   </si>
   <si>
     <t>vihaanhcc@gmail.com; insurancevihaan2023@gmail.com</t>
   </si>
   <si>
     <t>9535512509</t>
   </si>
   <si>
-    <t>ಎ.ಆರ್.ಕೆ. ಆರ್ತೋಪೀಡಿಕ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕನ್ನಿಕಾ ಪರಮೇಶ್ವರಿ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, PWD ಕ್ಯಾಂಪ್, ರಾಯಚೂರು ರಸ್ತೆ, ಸಿಂಧನೂರು (Tq) ರಾಯಚೂರು -584128.</t>
+    <t>ARK Orthopaedic Hospital</t>
+  </si>
+  <si>
+    <t>Near Kannika Parameshwari Temple,PWD Camp, Raichur Road,Sindhanur(Tq)Raichur -584128.</t>
   </si>
   <si>
     <t>ramachandratalur@gmail.com</t>
   </si>
   <si>
     <t>9964499071</t>
   </si>
   <si>
-    <t>ಕ್ಯುರಾ ಆಸ್ಪತ್ರೆ</t>
-[...5 lines deleted...]
-    <t>#1, ಬೆಥೆಲ್ ಸ್ಟ್ರೀಟ್, HRBR ಲೇಔಟ್, 2ನೇ ಬ್ಲಾಕ್, ಪೂರ್ವ ದ್ವಾರ ಕಮ್ಮನಹಳ್ಳಿ ಎದುರು, ಬೆಂಗಳೂರು -560042.</t>
+    <t>Cura Hospital</t>
+  </si>
+  <si>
+    <t>#1, Bethel Street, HRBR Layout,2nd Block, OPP: East Gate Kammanahalli, Bangalore -560042.</t>
   </si>
   <si>
     <t>medical_director@curehospitals.com</t>
   </si>
   <si>
     <t>9886658919</t>
   </si>
   <si>
-    <t>ಶಾಂತಾ ಆಸ್ಪತ್ರೆ ಕಲಬುರಗಿ</t>
-[...2 lines deleted...]
-    <t>#93/1, ಅಕ್ಕಮಹಾದೇವಿ ಕಾಲೋನಿ, ಹೈ  ಕೊ ⁇ ರ್ಟ್ ಪಕ್ಕದಲ್ಲಿ, ಕಲ್ಬುರಗಿ -585103.</t>
+    <t>Shanta Hospital Kalaburagi</t>
+  </si>
+  <si>
+    <t>#93/1, Akkamahadevi Colony,Beside High Court,Kalburagi -585103.</t>
   </si>
   <si>
     <t>sheelashant@gmail.com</t>
   </si>
   <si>
     <t>9663001876</t>
   </si>
   <si>
-    <t>ಎ.ಜೆ. ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ ಮತ್ತು ಎ.ಜೆ. ವೈದ್ಯಕೀಯ ವಿಜ್ಞಾನ ಸಂಸ್ಥೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ (ಲಕ್ಷ್ಮಿ ಸ್ಮಾರಕ ಶಿಕ್ಷಣ ಟ್ರಸ್ಟ್‌ನ ಒಂದು ಘಟಕ®)</t>
-[...2 lines deleted...]
-    <t>ರಾಷ್ಟ್ರೀಯ ಹೆದ್ದಾರಿ 66, ಕುಂಟಿಕಾನ, ಮಂಗಳೂರು, ದಕ್ಷಿಣ ಕನ್ನಡ -575004.</t>
+    <t>A.J.Hospital &amp; Research Centre andA.J. Institute of Medical Sciences and Research Centre(A Unit of  Laxmi Memorial Education Trust ®)</t>
+  </si>
+  <si>
+    <t>National Highway 66, Kuntikana, Mangaluru,Dakshina Kannada -575004.</t>
   </si>
   <si>
     <t>Prashanth1000097@medibuddy.in; ajhospitalmangaluru@gmail.com; hospitaladministrator@gmail.com</t>
   </si>
   <si>
     <t>9731010887</t>
   </si>
   <si>
-    <t>ಎಂದರಗಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮನೋ ಕಾಂಪ್ಲೆಕ್ಸ್. ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ -79,. ಆಶ್ರಮ ರಸ್ತೆ, ಗುಮಾಸ್ತೇ ಕಾಲೋನಿ, ಚಾಟ್ ಲೈಟ್ ಸರ್ಕಲ್, ವಿಜಯಪುರ -586103.</t>
+    <t>Endargi Hospital</t>
+  </si>
+  <si>
+    <t>Mano Complex. Plat No-79,.Ashram Road, Gumaste  Colony,Chat Light Circle, Vijayapur -586103.</t>
   </si>
   <si>
     <t>endigerihospital@gmail.com; endigerip@gmail.com</t>
   </si>
   <si>
     <t>9964437347</t>
   </si>
   <si>
-    <t>ನೇತ್ರದೀಪ್ ಜಿಇಎಫ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ತುಮಕೂರು (ಗ್ಲೋಬ್ ಐ ಫೌಂಡೇಶನ್‌ನ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮಹಡಿ, ths ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ, ಮಾರುತಿ ಥಿಯೇಟರ್ ಪಕ್ಕ, BH ರಸ್ತೆ, ತುಮಕೂರು-572101</t>
+    <t>Netradeep GEF Eye hospital Tumkur (a unit of globe eye foundation)</t>
+  </si>
+  <si>
+    <t>1st floor, ths hospital building, beside maruthi theatre, BH road, Tumkur-572101</t>
   </si>
   <si>
     <t>netradeeptumkurgef@gmail.com</t>
   </si>
   <si>
     <t>7625085311/8748912074</t>
   </si>
   <si>
-    <t>ವಿಸ್ತಾರಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#2447,17ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ವಿಜಯನಗರ 2ನೇ ಹಂತ, ಮೈಸೂರು -560017.</t>
+    <t>Vistara Hospital</t>
+  </si>
+  <si>
+    <t>#2447,17th Main Road,Vijayanagar 2nd Stage,Mysore -560017.</t>
   </si>
   <si>
     <t>corporate.vistara@gmail.com</t>
   </si>
   <si>
     <t>9740031709</t>
   </si>
   <si>
-    <t>ವಾತ್ಸಲ್ಯ ಮೆಟರ್ನಿಟಿ ಹೋಮ್ &amp; ಗೈನಕಾಲಜಿಕಲ್ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಲಕ್ಷ್ಮೀ ನಾರಾಯಣ ನಂಗಾರ್, ಹಲ್ಯಾಳ್ ರಸ್ತೆ, ಅಥಣಿ -591304.</t>
+    <t>Vatsalya Maternity Home &amp; Gynecological Cetnter</t>
+  </si>
+  <si>
+    <t>Laxmi Narayan Nangar, Halyal Road, Athani -591304.</t>
   </si>
   <si>
     <t>rahulbhosaleobg@gmail.com</t>
   </si>
   <si>
     <t>9632566366</t>
   </si>
   <si>
-    <t>ಕಮಲಮ್ಮ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕನಕ ವೃತ್ತದ ಹತ್ತಿರ, ಹೊಳಲ್ಕರೆ ರಸ್ತೆ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>Kamalamma Hospital</t>
+  </si>
+  <si>
+    <t>Near Kanaka Circle,Holalkare Road,Chitradurga -577501.</t>
   </si>
   <si>
     <t>drjayaram019@gmail.com</t>
   </si>
   <si>
     <t>9742205106</t>
   </si>
   <si>
-    <t>ಕೆರುಡಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ವಿಸ್ತರಣೆ ಪ್ರದೇಶ, ಬಾಗಲಕೋಟ -587101.</t>
+    <t>Kerudi Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>Extension Area, Bagalkot -587101.</t>
   </si>
   <si>
     <t>kerudibgk@gmail.com; BH1037920@medibuddy.in</t>
   </si>
   <si>
     <t>08354-220033</t>
   </si>
   <si>
-    <t>ಸುದರ್ಶನ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>#107, ಎಸ್.ಆರ್. ಪ್ಯಾರಡೈಸ್, ಟೆಂಪಲ್ ರಸ್ತೆ, ಮಲ್ಲೇಶ್ವರಂ, ಬಿಜೆಪಿ ಕಚೇರಿ ಪಕ್ಕ, ಬೆಂಗಳೂರು - 560003</t>
+    <t>Sudharshana Nethralaya</t>
+  </si>
+  <si>
+    <t>#107,SR Paradise, Temple Road, Malleshwaram, Next to BJP Office, Bangalore - 560003</t>
   </si>
   <si>
     <t>anand1000763@medibuddy.in; drarananda@gmail.com</t>
   </si>
   <si>
     <t>8892004466</t>
   </si>
   <si>
-    <t>ಜನನಿ ನುಲೀಫೆ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಆದಾಯ ತೆರಿಗೆ ಕಚೇರಿ ಎದುರು, 100 ಅಡಿ ರಸ್ತೆ, ಗೋಪಾಲ ಗೌಡ ಎಕ್ಸ್‌ಟೆನ್ಷನ್, ಶಿವಮೊಗ್ಗ - 577205</t>
+    <t>Janani Nulife Hospital</t>
+  </si>
+  <si>
+    <t>Opp.income Tax Office, 100ft Road, Gopala Gowda Extn, Shimoga - 577205</t>
   </si>
   <si>
     <t>jananinulife@gmail.com</t>
   </si>
   <si>
     <t>9538896030</t>
   </si>
   <si>
-    <t>ಮಾತೃ ವಾತ್ಸಲ್ಯ ತಾಯಿ ಮತ್ತು ಮಗುವಿನ ಆರೈಕೆ</t>
-[...2 lines deleted...]
-    <t>ಮಾತೃ ವಾತ್ಸಲ್ಯ ತಾಯಿ ಮತ್ತು ಬೇಬಿಕೇರ್, ಪಾರ್ಕ್ ವಿಸ್ತರಣೆ, ಶಿವಮೊಗ್ಗ 577201</t>
+    <t>Mathru Vatsalya Mother and Baby care</t>
+  </si>
+  <si>
+    <t>Mathru Vatsalya Mother and Babycare, Park Extension, Shimoga 577201</t>
   </si>
   <si>
     <t>mathruvatsalyasmg@gmail.com; drpruthvibc@gmail.com</t>
   </si>
   <si>
     <t>9448064080</t>
   </si>
   <si>
-    <t>ಕುಸಬಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಬಿ.ಆರ್. ಅಂಬೇಡ್ಕರ್ ವೃತ್ತದ ಹತ್ತಿರ, ಜಂಬಗಿ ರಸ್ತೆ, ಜಮಖಂಡಿ, ಬಾಗಲಕೋಟ -587301.</t>
+    <t>Kusabi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Dr.B.R Ambedkar Circle,Jambagi Road, Jamkhandi,Bagalkot -587301.</t>
   </si>
   <si>
     <t>kusabihospital@gmail.com</t>
   </si>
   <si>
     <t>9007900341</t>
   </si>
   <si>
-    <t>ಸ್ಪಂದನಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸ್ಪಂದನ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ 4ನೇ ಮುಖ್ಯ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಇಂಡಿ, ವಿಜಯಪುರ -586209.</t>
+    <t>Spandana Superspeciality Hospital</t>
+  </si>
+  <si>
+    <t>Spandana Superspeciality Hospital 4th Main, Station Road, Indi,Vijyapura -586209.</t>
   </si>
   <si>
     <t>Spandansuperspecialityhospita@gmail.com; Spandanatcsshospital@gmail.com</t>
   </si>
   <si>
     <t>8105779965</t>
   </si>
   <si>
-    <t>ಸೂರನ್ನವರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>CTS ನಂ.9283/3/A, ಧರ್ಮನಾಥ ಭವನ ವೃತ್ತದ ಹತ್ತಿರ, ಅಶೋಕ ನಗರ, ಬೆಳಗಾವಿ - 590016</t>
+    <t>Surannavar Hospital</t>
+  </si>
+  <si>
+    <t>CTS No.9283/3/A, Near Dharmanath Bhavan Circle, Ashoka Nagar, Belagavi - 590016</t>
   </si>
   <si>
     <t>surannavarhospital@gmail.com</t>
   </si>
   <si>
     <t>8277335667</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಚಿದಂಬರ ಚೈತನ್ಯ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂಗೊಳ್ಳಿ ರಾಯಣ್ಣ ವೃತ್ತದ ಹತ್ತಿರ, ಚನ್ನಮ್ಮ ಸಮಾಧಿ ಡಬಲ್ ರಸ್ತೆ, ಬೈಲಹೊಂಗಲ, ಬೆಳಗಾವಿ - 591102</t>
+    <t>Shree Chidambar Chaitanya Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Sangolli Rayana circle, Channamma Samadhi double road, Bailhongal, Belagaum - 591102</t>
   </si>
   <si>
     <t>shreechidambarchaitanya@gmail.com; kulkarni.dr.sagar@gmail.com</t>
   </si>
   <si>
-    <t xml:space="preserve">9164559752 </t>
-[...5 lines deleted...]
-    <t>ಹಾಸನ ವೃತ್ತದ ಹತ್ತಿರ, ಇಂಡಿಯನ್ ಆಯಿಲ್ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಎದುರು, ಬಿ.ಹೆಚ್ ರಸ್ತೆ ತಿಪಟೂರು, ತುಮಕೂರು -572201.</t>
+    <t>9164559752</t>
+  </si>
+  <si>
+    <t>Shekhar Hospital</t>
+  </si>
+  <si>
+    <t>Near Hassan Circle,Opp:Indian Oil Petrol Bunk,B.H Road Tiptur,Tumkur -572201.</t>
   </si>
   <si>
     <t>Shekharhospitaltiptur@gmail.com</t>
   </si>
   <si>
     <t>9986036268</t>
   </si>
   <si>
-    <t>ಕಲ್ಪತರು ಸೂಪರ್‌ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>B.H ರಸ್ತೆ, ತಿಪಟೂರು, ತುಮಕೂರು -572201.</t>
+    <t>Kalpataru Superspeciality Hospital</t>
+  </si>
+  <si>
+    <t>B.H Road, Tiptur,Tumkuru -572201.</t>
   </si>
   <si>
     <t>kalpatharu022025@gmail.com; medha.Manjunath08@gmail.com</t>
   </si>
   <si>
     <t>9739044938</t>
   </si>
   <si>
-    <t>ಜಿಇಎಫ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಚಿಂತಾಮಣಿ (ಗ್ಲೋಬ್ ಐ ಫೌಂಡೇಶನ್‌ನ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ಬೂರ್ಗಮಕಲಹಳ್ಳಿ, ಹೊಸ ವಿಸ್ತರಣೆ, ಉಲವಾಡಿ ಅಂಚೆ, ಚಿಂತಾಮಣಿ ಅಂಚೆ, ಚಿಕ್ಕಬಳ್ಳಾಪುರ-563125</t>
+    <t>GEF Eye hospital chintamani (a unit of globe eye foundation)</t>
+  </si>
+  <si>
+    <t>Boorgamakalahalli, new extension, oolavaadi post, chintamani post, Chikkaballapur-563125</t>
   </si>
   <si>
     <t>chintamanigefeyehospital@gmail.com</t>
   </si>
   <si>
     <t>8748912074\9606084531</t>
   </si>
   <si>
-    <t>ದಾಸಪ್ಪ ಸ್ಮಾರಕ ಆಂಕೊಲಾಜಿ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>51/2, ವಾಣಿವಿಲಾಸ್ ರಸ್ತೆ, ರಾಷ್ಟ್ರೀಯ ಕಾಲೇಜು ಎದುರು, ಬಸವನಗುಡಿ, ಬೆಂಗಳೂರು -560004.</t>
+    <t>Dassappa Memorial Institute of  Oncology</t>
+  </si>
+  <si>
+    <t>51/2, Vanivilas Road, Opp.National College,Basavangudi , Bangalore -560004.</t>
   </si>
   <si>
     <t>reachus@dminstituteofoncology.com</t>
   </si>
   <si>
     <t>9880722045</t>
   </si>
   <si>
-    <t>ವಿಜಯಾ ಆಯ್ ಕ್ಲಿನಿಕ್ ಸೂಪರ್ ಸ್ಪೆಶೆಲಿಟಿ ಆಯ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.2, ಪಿ.ವಿ. ಪ್ಲಾಜಾ, 17ನೇ ಕ್ರಾಸ್, 5ನೇ ಮುಖ್ಯ ರಸ್ತೆ, ಎಂಸಿ ಲೇಔಟ್, ಸಿಗ್ನಲ್ ಹತ್ತಿರ, ವಿಜಯನಗರ, ಬೆಂಗಳೂರು -560040.</t>
+    <t>Vijaya Eye Clinic Super Speciality Eye Hospital  Pvt  Bengaluru Urban  No.2,P.V.  Plaza, 17th Cross, 5th  Main Road,MC Layout, Near Signal, Vijayanagar,Bangalore -560040.  operations.vijayaeyeclinc@gmail.com  9060414404</t>
+  </si>
+  <si>
+    <t>No.2,P.V.  Plaza, 17th Cross, 5th  Main Road,MC Layout, Near Signal, Vijayanagar,Bangalore -560040.</t>
   </si>
   <si>
     <t>operations.vijayaeyeclinc@gmail.com</t>
   </si>
   <si>
     <t>9060414404</t>
   </si>
   <si>
-    <t>ವೈಭವಿ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>206, N.H ಹಾಸನ ಸರ್ಕಲ್ ಹತ್ತಿರ, ತಿಪಟೂರು, ತುಮಕೂರು.</t>
+    <t>Vaibhavi Multi Speciality Hospital</t>
+  </si>
+  <si>
+    <t>206, N.H Near Hassan Circle,Tiptur, Tumkur .</t>
   </si>
   <si>
     <t>vaibhavimultyspecialityhos@gmail.com</t>
   </si>
   <si>
     <t>9902519966</t>
   </si>
   <si>
-    <t>ಸಂಜೀವಿನಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ (ಮದ್ದೂರು ಹೆಲ್ತ್ ಕೇರ್ ಸೊಲ್ಯೂಷನ್ಸ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ಮದ್ದೂರು ಕೆಎಸ್ಆರ್‌ಟಿಸಿ ಬಸ್ ನಿಲ್ದಾಣದ ಪಕ್ಕದಲ್ಲಿ, ಮದ್ದೂರು, ಮಂಡ್ಯ -571428.</t>
+    <t>Sanjeevini Multispeciality Hospital(A Unit of maddur Health Care Solutions Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>Next to Maddur Ksrtc Bus stand, Maddur, Mandya -571428.</t>
   </si>
   <si>
     <t>Infosmhmaddur@gmail.com</t>
   </si>
   <si>
     <t>8310869053</t>
   </si>
   <si>
-    <t>ಡಾ ಎಲ್ ಬಿ ಕಲಾಲ್ ಮೆಮೋರಿಯಲ್ ತಾರಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಜವಾರ್ ರಸ್ತೆ ಕ್ರಾಸ್ ಹತ್ತಿರ, ಮುಖ್ಯ ಅಂಚೆ ಕಚೇರಿ, ಕೊಪ್ಪಳ -583231.</t>
+    <t>Dr L B Kalal Memorial Tara Hospital</t>
+  </si>
+  <si>
+    <t>Jawar Road Cross Near,Head Post Office,Koppal -583231.</t>
   </si>
   <si>
     <t>l.b.Kalal.hospital@gmail.com</t>
   </si>
   <si>
     <t>9916129677</t>
   </si>
   <si>
-    <t>ಜಿ.ವಿ.ಪೈ ಸ್ಮಾರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#8/120, ಜಿ.ವಿ.ಪೈ ನಗರ, ಮೂಡಬಿದಿರೆ, ದಕ್ಷಿಣ ಕನ್ನಡ -574227</t>
+    <t>G.V.Pai Memorial Hospital</t>
+  </si>
+  <si>
+    <t>#8/120, G.V.Pai Nagara,Moodabidire,Dakshina Kannada -574227</t>
   </si>
   <si>
     <t>gvpaihospital1975@gmail.com</t>
   </si>
   <si>
     <t>9845283484</t>
   </si>
   <si>
-    <t>ಪ್ರಸಾದ್ ನೇತ್ರಾಲಯ, ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ನಂ.2-1/C37, 1ನೇ ಮಹಡಿ, ಫಾರ್ಚೂನ್ ಹೆದ್ದಾರಿ-2 ಕಟ್ಟಡ, ಮಾರ್ಪಾಡಿ ಗ್ರಾಮ, ಮೂಡುಬಿದಿರೆ, ದಕ್ಷಿಣ ಕನ್ನಡ -574227.</t>
+    <t>Prasad Netralaya,Super Speciality Eye Hospital</t>
+  </si>
+  <si>
+    <t>Plot No.2-1/C37,1st Floor, Fortune Highway-2 Building,Marpady Village, Moodbidri,Dakshina Kannada -574227.</t>
   </si>
   <si>
     <t>prasadnetralayamoodbidri@gmail.com</t>
   </si>
   <si>
     <t>9901731591</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಕಾವೇರಿ ಮೆಡಿಕಲ್ ಕೇರ್ (ಇಂಡಿಯಾ) ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>2373/13, ಹಳೆಯ HAL ವಿಮಾನ ನಿಲ್ದಾಣ ರಸ್ತೆ, ಮುನ್ನೇಕೊಳಲ ಮುಖ್ಯ ರಸ್ತೆ, ಮಾರತಹಳ್ಳಿ, ವರ್ತೂರು, ಬೆಂಗಳೂರು -560037.</t>
+    <t>Sri Kauvery Medical Care (India)Ltd</t>
+  </si>
+  <si>
+    <t>2373/13,Old HAL Airport Road, Munnekolala Main Road, Marathahalli, Varthur, Bangalore -560037.</t>
   </si>
   <si>
     <t>insurance.mhb@kauveryhospital.com</t>
   </si>
   <si>
     <t>9606241006</t>
   </si>
   <si>
-    <t>ಸ್ಮೈಲ್ಸ್ ಇನ್ಸ್ಟಿಟ್ಯೂಟ್ ಆಫ್ ಗ್ಯಾಸ್ಟ್ರೋಎಂಟರಾಲಜಿ ಎಲ್ಎಲ್ಪಿ</t>
-[...2 lines deleted...]
-    <t>ನಂ.423/2,60 ಅಡಿ ರಸ್ತೆ, 1ನೇ ಹಂತ, 1ನೇ ಮುಖ್ಯ ರಸ್ತೆ, 1ನೇ ಹಂತ, ಎಸ್‌ಬಿಐ ಬ್ಯಾಂಕ್ ಹತ್ತಿರ, ಮತ್ತಿಕೆರೆ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು -560054.</t>
+    <t>Smiles Institute of Gastroenterology LLP</t>
+  </si>
+  <si>
+    <t>No.423/2,60 feet Road, 1st Stage,1st main Road, 1st Phase, Near SBI Bank,Mathikere Main Road, Bangalore -560054.</t>
   </si>
   <si>
     <t>insurance@smileshospitals.com</t>
   </si>
   <si>
     <t>9448189988</t>
   </si>
   <si>
-    <t>ಅಕ್ಷರ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ (ರೈಟ್ ಆಕ್ಸಿಸ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಒಂದು ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ಎಸ್.ವಿ.ಆರ್ಕೇಡ್, ದೇವರಚಿಕ್ಕನಳ್ಳಿ ರಸ್ತೆ, ಬನ್ನೇರುಘಟ್ಟ ರಸ್ತೆ, ಬಿಳೇಕಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560076.</t>
+    <t>Akshara Eye Hospital(A Unit of Right Axis Eye Hospital Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>S.V.Arcade, Devarachikkanalli Road,Off Bannerghatta Road, Bilekahalli,Bangalore -560076.</t>
   </si>
   <si>
     <t>ASHISH1005457@medibuddy.in</t>
   </si>
   <si>
     <t>9900089515</t>
   </si>
   <si>
-    <t>ಸ್ವಸ್ತಿಕ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#76/1, ದೊಮ್ಮಸಂದ್ರ ಸರ್ಕಲ್, ಸರ್ಜಾಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಆನೇಕಲ್ (ತಾಲೂಕು), ಬೆಂಗಳೂರು -562125.</t>
+    <t>Swasthik Hospital</t>
+  </si>
+  <si>
+    <t>#76/1, Dommasandra Circle,Sarjapura Main Road,Anekal(Taluk),Bangalore -562125.</t>
   </si>
   <si>
     <t>swastikhospitalgroup@gmail.com</t>
   </si>
   <si>
     <t>7337894100</t>
   </si>
   <si>
-    <t>ಬೆಸ್ಟ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#413, Kms ಕಲ್ಯಾಣ ಮಂಟಪದ ಪಕ್ಕ, ಹೊಸೂರು ಮುಖ್ಯ ರಸ್ತೆ, ಆನೇಕಲ್ (Tq), ಬೆಂಗಳೂರು-560099.</t>
+    <t>Best Hospital</t>
+  </si>
+  <si>
+    <t>#413, Next to Kms Kalyna mantapa,Hosur Main Road, Anekal (Tq),Bangalore-560099.</t>
   </si>
   <si>
     <t>besthospitallife@gmail.com</t>
   </si>
   <si>
-    <t>9538495885</t>
-[...5 lines deleted...]
-    <t>ನಂ.953/ಬಿ, ಸದಾಶಿವ ನಗರ, ಸಾಯಿ ಪಾರ್ಕ್ ಹತ್ತಿರ- ಬಾಗೇವಾಡಿ  ರಿಂಗ್ ರಸ್ತೆ, ವಿಜಯಪುರ -586109.</t>
+    <t>Shreya Multispeciality Hospital &amp; Research Centre.</t>
+  </si>
+  <si>
+    <t>No.953/B, Sadashiva Nagar,Near Sai Park- Bagewadi  Ring Road,Vijayapur -586109.</t>
   </si>
   <si>
     <t>drshreyahospital@gmail.com</t>
   </si>
   <si>
     <t>9130245639</t>
   </si>
   <si>
-    <t>ಡಿಆರ್‌ಎಂ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#2909, ದೇವಸ್ಥಾನ ರಸ್ತೆ, ವಂತಿಕೋಪಾಲ್, ಮೈಸೂರು -570002.</t>
+    <t>#2909, Temple Road, Vantikopal,Mysore -570002.</t>
   </si>
   <si>
     <t>manjunathbh@gmail.com</t>
   </si>
   <si>
     <t>9341383002</t>
   </si>
   <si>
-    <t>ಮಾದೇಗೌಡ ಮೆಮೋರಿಯಲ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀಮತಿ ಕೆ.ಆರ್. ಕಾಂಪ್ಲೆಕ್ಸ್, ಹಳೆ ಮೈಸೂರು ರಸ್ತೆ, ಕೆ.ಆರ್.ಪೇಟೆ, ಮಂಡ್ಯ -571426.</t>
+    <t>Madegowda Memorial Hospital</t>
+  </si>
+  <si>
+    <t>Smt. KR Complex, Old Mysore Road,K.R.Pet, Mandya -571426.</t>
   </si>
   <si>
     <t>mblohith@gmail.com</t>
   </si>
   <si>
     <t>9431967710</t>
   </si>
   <si>
-    <t>ಏಕಾನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#10.ಬೇಗೂರ್ -ಕೊಪ್ಪ ರಸ್ತೆ, ಬೇಗೂರು, ಬೆಂಗಳೂರು -560068.</t>
+    <t>Ekana Hospital</t>
+  </si>
+  <si>
+    <t>#10.Begur –Koppa Road,Begur, Bangalore -560068.</t>
   </si>
   <si>
     <t>insurance@ekanahospital.com</t>
   </si>
   <si>
     <t>9787867161</t>
   </si>
   <si>
-    <t>ಜವಳಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತಹಶೀಲ್ದಾರ್ ಕಚೇರಿ ಹತ್ತಿರ, ಕೊಟ್ಟೆಕಲ್ಲು, ಗುಳೇದಗುಡ್ಡ (Tq) ಬಾಗಲಕೋಟ -587203.</t>
+    <t>Javali Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Tahashldar office,Kottekall, Guledagudda (Tq)Bagalkot -587203.</t>
   </si>
   <si>
     <t>swaroopajavali6@gmail.com</t>
   </si>
   <si>
     <t>7204807007</t>
   </si>
   <si>
-    <t>GNM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ದಾನೇಶ್ವರಿ ನಗರ, ಕೆರಿಮಟ್ಟಿಹಳ್ಳಿ ರಸ್ತೆ, ಹಾವೇರಿ -581110.</t>
+    <t>GNM Hospital</t>
+  </si>
+  <si>
+    <t>Daneshwari Nagar, Kerimattihalli Road, Haveri -581110.</t>
   </si>
   <si>
     <t>dr1malladad@gmail.com</t>
   </si>
   <si>
     <t>9341795117</t>
   </si>
   <si>
-    <t>ನಾರಾಯಣ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕಣ್ಣಪ್ಪ ಕಾಂಪ್ಲೆಕ್ಸ್, ಕೆಎಸ್‌ಆರ್‌ಟಿಸಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಇಜೂರ್, ರಾಮನಗರ -562159.</t>
+    <t>Narayana Hospital</t>
+  </si>
+  <si>
+    <t>Kannappa Complex, Near KSRTC Bus Stand, Ijoor,Ramanagara -562159.</t>
   </si>
   <si>
     <t>narayanahospital16@gmail.com</t>
   </si>
   <si>
     <t>9686302634</t>
   </si>
   <si>
-    <t>ಕುಶಾಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಎಂಸಿ ಸಂಖ್ಯೆ -9-8-418/2, ರಾಮ್ ಚೌಕ್ ಹತ್ತಿರ, ಬಿವಿಬಿ ಕಾಲೇಜು ರಸ್ತೆ, ಬೀದರ್ -585403.</t>
+    <t>Kushal Hospital</t>
+  </si>
+  <si>
+    <t>CMC No -9-8-418/2,Near RAM Chowk,BVB  College Road, Bidar -585403.</t>
   </si>
   <si>
     <t>kushal.hospital@gmail.com</t>
   </si>
   <si>
     <t>9008906591</t>
   </si>
   <si>
-    <t>ಮುರಗೋಡ್ ಸೂಪರ್‌ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿವೇಕಾನಂದ ನಗರ,  ಮುಧೋಳ ರಸ್ತೆ, ರನ್ನ  ಬೆಳಗಲಿ, ಬಾಗಲಕೋಟ -587313.</t>
+    <t>Muragod Superspeciality Hospital</t>
+  </si>
+  <si>
+    <t>Vivekananda Nagar,  Mudhol Road,Ranna  Belagali, Bagalkot -587313.</t>
   </si>
   <si>
     <t>muragodsuperspecialityhospital@gmail.com</t>
   </si>
   <si>
     <t>9986224165</t>
   </si>
   <si>
-    <t>ಡಾ.ಆರ್. ಪೂಜಾರ್ ಮ್ಯಾಟರ್‌ನಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, GLBC ಹಿಂದೆ, ರಬಕವಿ (Tq), ಬನಹಟ್ಟಿ, ಬಾಗಲಕೋಟ - 587314.</t>
+    <t>DR Pujar Maternity Hospital</t>
+  </si>
+  <si>
+    <t>Near Bus Stand, Behind GLBC, Rabakavi (Tq),Banahatti, Bagalkot – 587314.</t>
   </si>
   <si>
     <t>pypujar@gmail.com</t>
   </si>
   <si>
     <t>9740753854</t>
   </si>
   <si>
-    <t>ಜಂತಲಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಟೌನ್ ಪೊಲೀಸ್ ಠಾಣೆ, ಸಿಂಪಿಲಿಂಗಣ್ಣ ರಸ್ತೆ, ಶಾಂತಿ ಕಾಲೋನಿ, ಕೊಪ್ಪಳ -583231</t>
+    <t>Jantli Nursing home</t>
+  </si>
+  <si>
+    <t>Opp:Town Police Sation, Simpilinganna Road,Shanthi Colony, Koppal -583231</t>
   </si>
   <si>
     <t>manjucj54@gmail.com</t>
   </si>
   <si>
     <t>9741913141</t>
   </si>
   <si>
-    <t>ಕಾವೇರಿ ಆಸ್ಪತ್ರೆ, ಎಲೆಕ್ಟ್ರಾನಿಕ್ ಸಿಟಿ ಬೆಂಗಳೂರು</t>
-[...2 lines deleted...]
-    <t>#92/1 ಬಿ ಕೋನಪ್ಪನ ಅಗ್ರಹಾರ ಎಲೆಕ್ಟ್ರಾನಿಕ್ ಸಿಟಿ ಬೆಂಗಳೂರು-560100</t>
+    <t>Chalukya Hospital</t>
+  </si>
+  <si>
+    <t>1st cross, Vinayaka nagar, Opp: SBI Bank ,Railway Station road,Gubbi -572216.</t>
+  </si>
+  <si>
+    <t>chalukya2insurance@gmail.com</t>
+  </si>
+  <si>
+    <t>Kauvery Hospital, Electronic City Bangalore</t>
+  </si>
+  <si>
+    <t>#92/1 B Konappana Agrahara Electronic City Bangalore-560100</t>
   </si>
   <si>
     <t>Insurance.ecb@kauveryhospital.com</t>
   </si>
   <si>
     <t>9591904771/08068016801</t>
   </si>
   <si>
-    <t>ಕೊಟ್ರೆಶ್ ಸೂಪರ್ ಸ್ಪೆಶೆಲಿಟಿ ಸೆಂಟರ್</t>
-[...2 lines deleted...]
-    <t>ಚರ್ಚ್ ರಸ್ತೆ, ತಿರುವನೂರು ರಸ್ತೆ, ಎದುರು: ಪೊಲೀಸ್ ಮೈದಾನ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>Kotresh Super Speciality Centre</t>
+  </si>
+  <si>
+    <t>Church Road, Thruvanuru Road,Opp: Police Ground,Chitradurga -577501.</t>
   </si>
   <si>
     <t>healingscalple@gmail.com; kotreshhospital@gmail.com</t>
   </si>
   <si>
     <t>9742038871</t>
   </si>
   <si>
-    <t>ಚಾಲುಕ್ಯ ಆಸ್ಪತ್ರೆ ಗುಬ್ಬಿ</t>
-[...11 lines deleted...]
-    <t>ಜಿ ಹೆಚ್ ರಸ್ತೆ ಅಶೋಕ್ ನಗರ ಮಂಡ್ಯ - 571401</t>
+    <t>PRAGATHI HOSPITAL</t>
+  </si>
+  <si>
+    <t>G H Road Ashok Nagar Mandya - 571401</t>
   </si>
   <si>
     <t>pragathihealthcare@gmail.com</t>
   </si>
   <si>
     <t>9844136146</t>
   </si>
   <si>
-    <t>ಕಿರಣ್ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#20, ನೆಲ ಮಹಡಿ, 9ನೇ ಅಡ್ಡರಸ್ತೆ, ಜೆಪಿ ನಗರ, 1ನೇ ಹಂತ, ಬೆಂಗಳೂರು – 560078</t>
+    <t>Kiran Eye Hospital</t>
+  </si>
+  <si>
+    <t>#20, Ground Floor, 9th cross,JP Nagar, 1st Phase, Bangalore – 560078</t>
   </si>
   <si>
     <t>claims.kiraneyehospital@gmail.com</t>
   </si>
   <si>
     <t>9968859778</t>
   </si>
   <si>
-    <t>ಗುರುಮಠ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.5360/E, ಘಾಟಗೆ ಪ್ಲಾಟ್, ಹಿಂಭಾಗದ ಮಾಲಿ ಪೆಟ್ರೋಲ್ ಪಂಪ್, ವಿಜಯಪುರ ರಸ್ತೆ, ಜಮಖಂಡಿ (Tq), ಬಾಗಲಕೋಟೆ -587301.</t>
+    <t>Gurumath Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>No.5360/E, Ghatage Plot, Backside Mali Petrol Pump,Vijayapur Road, Jamkhandi (Tq),Bagalkot -587301.</t>
   </si>
   <si>
     <t>gurumathhospital@gmail.com</t>
   </si>
   <si>
     <t>8147438715</t>
   </si>
   <si>
-    <t>ಅಥೇನಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಥೇನಾ ಆಸ್ಪತ್ರೆ, ಫಲ್ನೀರ್ ರಸ್ತೆ, ಮಂಗಳೂರು -575001 ದ.ಕ.</t>
+    <t>Athena Hospital</t>
+  </si>
+  <si>
+    <t>Athena Hospital,Falnir Road,Mangalore-575001 DK</t>
   </si>
   <si>
     <t>athenahosp@gmail.com</t>
   </si>
   <si>
     <t>702289173</t>
   </si>
   <si>
-    <t>ತೆಗ್ಗಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಗಾಂಧಿ ವೃತ್ತದ ಹತ್ತಿರ, ನಾಗನಗೌಡ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗಾಂಧಿ ನಗರ ಬಿಳಗಿ (Tq), ಬಾಗಲಕೋಟ.</t>
+    <t>Teggi Hospital</t>
+  </si>
+  <si>
+    <t>Near Gandhi Circle, Naganagowda Complex,Gandhi Nagarm Bilagi (Tq),Bagalkot.</t>
   </si>
   <si>
     <t>hospitalteggi@gmail.com</t>
   </si>
   <si>
     <t>9591740828</t>
   </si>
   <si>
-    <t>ಶ್ರೀನಿವಾಸ ನೇತ್ರಾಲಯ ಇಳಕಲ್</t>
-[...2 lines deleted...]
-    <t>ಶ್ರೀನಿವಾಸ ನೇತ್ರಾಲಯ 1ನೇ ಮಹಡಿ, ಸಿ.ಎಂ. ಸೂಡಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಇಳಕಲ್-587125 ಬಾಗಲಕೋಟ</t>
+    <t>Shrinivas Nethralaya Ilkal</t>
+  </si>
+  <si>
+    <t>Shrinivas Nethralaya 1st Floor, C.M. Sudi Complex, Near Bus Stand, Ilkal-587125 Bagalkot</t>
   </si>
   <si>
     <t>arshinagodi@gmail.com</t>
   </si>
   <si>
     <t>9900294172</t>
   </si>
   <si>
-    <t>ಸಾಯಿ ಲೀಲಾ ಆಸ್ಪತ್ರೆ, ಮುಧೋಳ</t>
-[...2 lines deleted...]
-    <t>ಸಾಯಿ ಲೀಲಾ ಆಸ್ಪತ್ರೆ, ಅಂಜುಮನ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಮುಧೋಳ, ಬಾಗಲಕೋಟೆ</t>
+    <t>Sai Leela Hospital, Mudhol</t>
+  </si>
+  <si>
+    <t>Sai Leela Hospital, Anjuman Complex, Near Bus Stand, Mudhol, Bagalkot</t>
   </si>
   <si>
     <t>drpras08@gmail.com</t>
   </si>
   <si>
     <t>9449105936</t>
   </si>
   <si>
-    <t>ಡಾ. ಕಾಖಂಡಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಮಾತೃಸ್ಮೃತಿ ಕ್ಲಿನಿಕ್, ಬಸ್‌ಸ್ಟ್ಯಾಂಡ್ ರಸ್ತೆ, ಎಸ್‌ವಿಎಂ ಕಾಲೇಜು ಎದುರು, ಇಳಕಲ್, ಹುನಗುಂದ, ಬಾಗಲಕೋಟೆ-587125</t>
+    <t>Dr. Kakhandi Eye Hospital</t>
+  </si>
+  <si>
+    <t>MatruSmruti Clinic, BusStand Road, Opp S.V.M College,Ilkal, Hungund, Bagalkote-587125</t>
   </si>
   <si>
     <t>akakhandki@gmail.com</t>
   </si>
   <si>
     <t>8123777451/9482500660/08351-270235</t>
   </si>
   <si>
-    <t>ಡಾ. ಬಿರಾದಾರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t># 2670/1, ಹೆಡ್ ಪೋಸ್ಟ್ ಹಿಂದೆ, ಮುಧೋಳ -587313, ಬಾಗಲಕೋಟೆ</t>
+    <t>Dr. Biradar Hospital</t>
+  </si>
+  <si>
+    <t># 2670/1, Behind Head Post, Mudhol-587313, Bagalkot</t>
   </si>
   <si>
     <t>mohanbiradar56@gmail.com</t>
   </si>
   <si>
-    <t>ಬುದ್ದೂರ್ ಕ್ಲಿನಿಕ್ ಸರ್ಜಿಕಲ್ ಎಂಡ್ ಮ್ಯಾಟರ್ನಿಟಿ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಬದ್ದೂರು ಕ್ಲಿನಿಕ್, ಸರ್ಜಿಕಲ್ ಮತ್ತು ಹೆರಿಗೆ ಮನೆ, ಬಣಕಾರ ಪೆಟ್ರೋಲ್ ಬಂಕ್ ಹಿಂದೆ ಜಮಖಂಡಿ ರಸ್ತೆ ಬನಹಟ್ಟಿ-587311 ಬಾಗಲಕೋಟ ಕರ್ನಾಟಕ</t>
+    <t>Buddur Clinic Surgical and Maternity Home</t>
+  </si>
+  <si>
+    <t>Baddur clinic, surgical and maternity home Behind Banakar petrol bunk Jamkhandi road Banhatti-587311 Bagalkot Karnataka</t>
   </si>
   <si>
     <t>mibaddur@gmail.com</t>
   </si>
   <si>
     <t>7676519422</t>
   </si>
   <si>
-    <t>ಬಡಕಲಿ ಮೀಟರ್ನಿಟಿ &amp; ಚಿಲ್ಡ್ರನ್ಸ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ವಿದ್ಯಾಗಿರಿ, 17ನೇ ಬಿ ಧರತಿ ಪ್ಲಾಜಾ, ಇಂಜಿನಿಯರಿಂಗ್ ಕಾಲೇಜು ವೃತ್ತ, ಬಾಗಲಕೋಟ</t>
+    <t>Badakali Meternity &amp; Children's Hospital</t>
+  </si>
+  <si>
+    <t>vidyagiri, 17th b Dharati plaza, engineering college Circle, Bagalkot</t>
   </si>
   <si>
     <t>ashok_diya@yahoo.com</t>
   </si>
   <si>
     <t>9880227403</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಂಜೀವಿನಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#345/18, ರಾಮೋಹಳ್ಳಿ ಗ್ರಾಮ, ಕೆಂಗೇರಿ ಹೋಬಳಿ, ಬೆಂಗಳೂರು -560074.</t>
+    <t>Shri Sanjeevini Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#345/18, Ramohalli Village,Kengeri Hobli,Bangalore -560074.</t>
   </si>
   <si>
     <t>drprathap994@gmail.com; sanjeevinihospital15@gmail.com</t>
   </si>
   <si>
     <t>9611629724</t>
   </si>
   <si>
-    <t>ವೇದಾಂತ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>2 ನೇ ಮಹಡಿ, ಬೆಸ್ತರ ಸಂಘ  ಕಟ್ಟಡ, ಮದಕರಿ ವೃತ್ತ, ರಂಗಯ್ಯನ ಬಾಗಿಲಿನ ಹತ್ತಿರ, ಚಿತ್ರದುರ್ಗ -577501.</t>
+    <t>Vedaantha Hospital</t>
+  </si>
+  <si>
+    <t>2nd Floor, Besthara sangha  Building,Madakari Circle, Near Rangayyana Bagilu,Chitradurga -577501.</t>
   </si>
   <si>
     <t>tejasviht@gmail.com; svhc@sarjihospital.com</t>
   </si>
   <si>
     <t>9167153866</t>
   </si>
   <si>
-    <t>ಬೆಂಗಳೂರು ಮಧುಮೇಹ ಮತ್ತು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ, ಶ್ರದ್ಧಾ ಕಣ್ಣಿನ ಆರೈಕೆ ಟ್ರಸ್ಟ್‌ನ ಒಂದು ಘಟಕ</t>
-[...2 lines deleted...]
-    <t>16/M, ಮಿಲ್ಲರ್ ಟ್ಯಾಂಕ್ ಬೆಡ್ ಏರಿಯಾ, ತಿಮ್ಮಯ್ಯ ರಸ್ತೆ, ವಸಂತನಗರ, ಬೆಂಗಳೂರು -560052.</t>
+    <t>Bangalore Diabetes and  Eye Hospital,A Unit  of  Shraddha Eye Care  Trust</t>
+  </si>
+  <si>
+    <t>16/M, Miller Tank  Bed Area,Thimmaiah Road, Vasanthanagar,Bangalore -560052.</t>
   </si>
   <si>
     <t>director@shraddhaeyecuretrust.com</t>
   </si>
   <si>
     <t>9535480165</t>
   </si>
   <si>
-    <t>ಶ್ರಿ ವೆಂಕಟೆಶ್ವಾರಾ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>1 ನೇ ಮುಖ್ಯ, 1 ನೇ ಕ್ರಾಸ್, ವಿನಾಯಕ ನಗರ, ಕ್ಯಾಲ್ಟೆಕ್ಸ್ ಸರ್ಕಲ್, ತುಮಕೂರು -575101</t>
+    <t>Sri Venkteshwara Hospital</t>
+  </si>
+  <si>
+    <t>1st Main,1st Cross, Vinayaka Nagar,Caltex  Circle, Tumkuru -575101</t>
   </si>
   <si>
     <t>insurance.svh4354@gmail.com</t>
   </si>
   <si>
     <t>9497264354</t>
   </si>
   <si>
-    <t>ಆರ್ಟಿಯೆಮ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಕೆಂಪೇಗೌಡ ಡಬಲ್ ರಸ್ತೆ, 5ನೇ ಹಂತ, ರಾಜರಾಜೇಶ್ವರಿ ನಗರ, ಬೆಂಗಳೂರು -560098.</t>
+    <t>Artyem Hospital</t>
+  </si>
+  <si>
+    <t>Kempegowda Double Road, 5th Stage, Rajrajeshwari nagar, Bangalore -560098.</t>
   </si>
   <si>
     <t>md@olympuscancerhospital.com</t>
   </si>
   <si>
     <t>8548815227</t>
   </si>
   <si>
-    <t>ಅಭಯ ಆಯ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಗ್ನಿಶಾಮಕ ಠಾಣೆ ಎದುರು, NH-206, ಕಡೂರು (Tq), ಚಿಕ್ಕಮಗಳೂರು -577548.</t>
+    <t>Abhaya Eye Hospital</t>
+  </si>
+  <si>
+    <t>Opposite Fire Station,NH-206, Kadur(Tq),Chikkamagaluru -577548.</t>
   </si>
   <si>
     <t>admin@abhayaeyecare.com; cashless.abhayaeyecare@gmail.com; empanelment.abhayaeyecare@gmail.com</t>
   </si>
   <si>
     <t>9844789726</t>
   </si>
   <si>
-    <t>ತಪಶೆಟ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟೀ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ -10, ಮಹಾವೀರ್ ರಸ್ತೆ, ನೀರಿನ ಟ್ಯಾಂಕ್ ಹತ್ತಿರ, ಬಾಗಲಕೋಟೆ.</t>
+    <t>Tapashetti Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Ward No-10, Mahaveer Road, Near Water Tank, Bagalkot.</t>
   </si>
   <si>
     <t>tapashettihospital@gmail.com</t>
   </si>
   <si>
     <t>9742920605</t>
   </si>
   <si>
-    <t>ಸೈ ಸಹಾಯಾ ಹೆಲ್ಥ್ ಕೆಯರ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಸಿಎಂಸಿ ಸಂಖ್ಯೆ -4746,/ಡಿ, ನೆಲ ಮಹಡಿ, ಪಾಟೀಲ್ ಸಿಗ್ನೆಟ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸವೇಶ್ವರ ವೃತ್ತದ ಹತ್ತಿರ, ಜಮಖಂಡಿ (Tq), ಬಾಗಲಕೋಟೆ.</t>
+    <t>Sai Sahaya Health Care Hospital</t>
+  </si>
+  <si>
+    <t>CMC No -4746,/D, Ground Floor,Patil Signet Complex, Near Basaveshwar Circle,Jamakhandi (Tq), Bagalkot.</t>
   </si>
   <si>
     <t>kykambagi37@gmail.com; kashinathkambagi@gmail.com</t>
   </si>
   <si>
     <t>8660827412</t>
   </si>
   <si>
-    <t>ವಂಶವೃಕ್ಷ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬಾಲಾಜಿ ಆಯಿಲ್ ಮಿಲ್ ಹಿಂದೆ, ಬಾಲಾಜಿನಗರ, ಸಿರಾ(Tq) ತುಮಕೂರು -572137</t>
+    <t>Vamshavriksha Hospital</t>
+  </si>
+  <si>
+    <t>Behind Balaji Oil Mill,Balajinagara, Sira(Tq)Tumkur -572137</t>
   </si>
   <si>
     <t>vamshavrikshahospitalsira@gmail.com</t>
   </si>
   <si>
     <t>9740105999</t>
   </si>
   <si>
-    <t>ಬಸವ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#15, ಭೂಮಿಕಾ ಸುಕೂನ್ ಲೇಔಟ್, ಹೆಚ್.ಡಿ.ಕೋಟೆ ಮುಖ್ಯ ರಸ್ತೆ, ಚಿಕ್ಕಹುಣಸೂರು, ಹುಣಸೂರು(Tq), ಮೈಸೂರು -571105.</t>
+    <t>Basava Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#15, Bhoomika Sukoon Layout,H.D.Kote Main Road, ChikkaHunsur,Hunsur(Tq), Mysore -571105.</t>
   </si>
   <si>
     <t>hari.quite@gmail.com</t>
   </si>
   <si>
     <t>9945121562</t>
   </si>
   <si>
-    <t>ಸಿಜಿಎಸ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೊಸ ಕೆಇಬಿ ಕಚೇರಿ, ಚಿತ್ರದುರ್ಗ ರಸ್ತೆ, ಚಳ್ಳಕೆರೆ, ಚಿತ್ರದುರ್ಗ.</t>
+    <t>CGS Hospital</t>
+  </si>
+  <si>
+    <t>New KEB Office, Chitradurga Road, Challakere, Chitradurga.</t>
   </si>
   <si>
     <t>cgshospital.clk@gmail.com</t>
   </si>
   <si>
     <t>8971377934</t>
   </si>
   <si>
-    <t>ತುಲಸಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿಜಯನಗರ ಬಡಾವಣೆ, ವಾರ್ಡ್ ನಂ.2. ಅಪೋಲೋ ಫಾರ್ಮಸಿ ಹಿಂದೆ, T.H. ಮುಖ್ಯ ರಸ್ತೆ, ಹೊಸದುರ್ಗ (Tq), ಚಿತ್ರದುರ್ಗ -577527</t>
+    <t>Tulasi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Vijayanagara Badavane,Ward No.2. Behind Apollo Pharmacy,T.H.Main Road, Hosadurga (Tq),Chitradurga -577527</t>
   </si>
   <si>
     <t>shastrybb@gmail.com; tulasimsh.insurance@gmail.com</t>
   </si>
   <si>
     <t>9164341311</t>
   </si>
   <si>
-    <t>ವಿಸ್ಮಯ ಆಸ್ಪತ್ರೆ, (ಅಘ್ಯೌದಯ ಆಸ್ಪತ್ರೆ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಎ-ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>7ನೇ ರಸ್ತೆ, ಕೆ.ಆರ್.ನಗರ (ಟಿಕ್ಯೂ), ಮೈಸೂರು -571602.</t>
+    <t>Vismaya Hospital,(A-unit of  Aghyaudaya Hospital Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>7th Road, K .R.Nagara (Tq),Mysore -571602.</t>
   </si>
   <si>
     <t>vhidcoin@gmail.com</t>
   </si>
   <si>
     <t>9483016611</t>
   </si>
   <si>
-    <t>ಎಂ.ಎಂ.ಜೋಶಿ ಗಣೇಶ್ ನೇತ್ರಾಲಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ ಪ್ರೈ. ಲಿ.</t>
-[...2 lines deleted...]
-    <t>ಶಕ್ತಿ ನಗರ, ದೇವಿಕೆರೆ, ಸಿರ್ಸಿ - 581401.</t>
+    <t>M.M.Joshi Ganesh Nethralaya Eye Hospital Pvt Ltd</t>
+  </si>
+  <si>
+    <t>Shakti Nagar, Devikere, Sirsi – 581401.</t>
   </si>
   <si>
     <t>ac.mmjganesh@gmail.com; tpa.mmjgnsirsi@gmail.com</t>
   </si>
   <si>
     <t>9148846237 \ 9242837231</t>
   </si>
   <si>
-    <t>ಕ್ಯೂರ್ ಆಸ್ಪತ್ರೆ, ಉತ್ತರಹಳ್ಳಿ</t>
-[...2 lines deleted...]
-    <t>ನಂ.18, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಉತ್ತರಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560062.</t>
+    <t>Cure Hospital,Uttarahalli</t>
+  </si>
+  <si>
+    <t>No.18, Doddakallasandra Industrial Area,Kanakapura Main Road, Uttarahalli,Bangalore -560062.</t>
   </si>
   <si>
     <t>Kishan@curahospital.com; Curahospital111@gmail.com</t>
   </si>
   <si>
     <t>9972720256</t>
   </si>
   <si>
-    <t>ದೊಡ್ಡಮನೆ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>4 ನೇ ಕ್ರಾಸ್, ಶಂಕರಪುರಂ, B.H. ರಸ್ತೆ, ತುಮಕೂರು -572102.</t>
+    <t>Doddamane Nursing Home</t>
+  </si>
+  <si>
+    <t>4th cross, Shankarpuram,B.H.Road, Tumkur -572102.</t>
   </si>
   <si>
     <t>drveenadnh@yahoo.in</t>
   </si>
   <si>
     <t>8792861981</t>
   </si>
   <si>
-    <t>ಜೇನುಕಲ್ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ರೈಲು ನಿಲ್ದಾಣ ರಸ್ತೆ, ತಿಪಟೂರು (Tq), ತುಮಕೂರು -572201</t>
+    <t>Jenukal Nursing Home</t>
+  </si>
+  <si>
+    <t>Railway Station Road,Tiptur (Tq), Tumkur -572201</t>
   </si>
   <si>
     <t>sunithaumeshrb@gmail.com</t>
   </si>
   <si>
     <t>8453083118</t>
   </si>
   <si>
-    <t>ನಮ್ಮ ಆಸ್ಪತ್ರೆ,(ನಮ್ಮ ಆರೋಗ್ಯ ಆಸ್ಪತ್ರೆ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್‌ನ ಘಟಕ)</t>
-[...2 lines deleted...]
-    <t>ನೃಪತುಂಗ ವೃತ್ತ, G.B.N ರಸ್ತೆ, ಮಧುಗಿರಿ (Tq), ತುಮಕೂರು -572132.</t>
+    <t>Namma Hospital,(Unit of Namma Aarogya Hospital Pvt Ltd)</t>
+  </si>
+  <si>
+    <t>Nrupatunga Circle, G.B.N Road,Madhugiri (Tq), Tumkur -572132.</t>
   </si>
   <si>
     <t>nammahospital2021@gmail.com</t>
   </si>
   <si>
     <t>9900991929</t>
   </si>
   <si>
-    <t>ಚರಕ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ಶ್ರೀ ಶ್ರೀ ಶಿವಕುಮಾರ ಸ್ವಾಮೀಜಿ ವೃತ್ತ, ಪ್ರಜಾವಾಣಿ ಕಚೇರಿ ಹತ್ತಿರ, ಬಿ.ಎಚ್.ರಸ್ತೆ, ತುಮಕೂರು -572102.</t>
+    <t>Charaka Hospital</t>
+  </si>
+  <si>
+    <t>Dr.Sri Sri Shivakumara Swamiji Circle,Near Prajavani Office, B.H.Road,Tumkur -572102.</t>
   </si>
   <si>
     <t>charakahospital@gmail.com</t>
   </si>
   <si>
     <t>9845588925</t>
   </si>
   <si>
-    <t>ವಿಜಯ ದಕ್ಷತಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ನಂ.12, CTS, 2608, 3 ನೇ ರೈಲ್ವೆ ಗೇಟ್ ಹತ್ತಿರ, ಖಾನಾಪುರ  ರಸ್ತೆ, ಟಿಲ್ಕವಾಡಿ, ಬೆಳಗಾವಿ -590006.</t>
+    <t>Vijaya Dakshata Hospital</t>
+  </si>
+  <si>
+    <t>Plot No.12,CTS, 2608,Near 3rd Railway Gate,Khanapur  Road, Tilkwadi,Belagavi -590006.</t>
   </si>
   <si>
     <t>dakshatahospital@gmail.com</t>
   </si>
   <si>
     <t>7204592013</t>
   </si>
   <si>
-    <t>ಜಂಬಗಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಕಣ್ಣಿನ ಸಂಸ್ಥೆ</t>
-[...2 lines deleted...]
-    <t>ಕ್ರ.ಸಂ.-1007, CTS ಸಂಖ್ಯೆ.4823/15A/A, ಕೊಲ್ಹಾಪುರ ವೃತ್ತದ ಹತ್ತಿರ, ಹಳೆ ಪಿಎಸ್ ರಸ್ತೆ, ಬೆಳಗಾವಿ.</t>
+    <t>Jambagi Super Speciality Eye Institute </t>
+  </si>
+  <si>
+    <t>S.R.No -1007,CTS NO.4823/15A/A,Near Kolhapur Circle,Old PS Road, Belagavi.</t>
   </si>
   <si>
     <t>admin@jambagieyeinstitute.com</t>
   </si>
   <si>
     <t>8197712345</t>
   </si>
   <si>
-    <t>ಪ್ರಲಕ್ಷಾ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟೀ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#3, ಕುಮಾರನ್ಸ್ ಪಿಯು ಕಾಲೇಜು ಕ್ರಾಸ್, ಉತ್ತರಹಳ್ಳಿ ಮುಖ್ಯ ರಸ್ತೆ, ಪದ್ಮನಾಬನಗರ, ಬೆಂಗಳೂರು -560070.</t>
+    <t>Pralaksha Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#3, Kumarans PU College Cross,Uttarahalli Main Road, Padmanabanagara,Bengalore -560070.</t>
   </si>
   <si>
     <t>pralakshauttaraliinsuteam@gmail.com</t>
   </si>
   <si>
     <t>9686959978</t>
   </si>
   <si>
-    <t>ಎದುರು: ಆದಿ ಚುಂಚನಗಿರಿ ಕಾಲೇಜು, ಚನ್ನರಾಯಪಟ್ಟಣ (Tq), ಹಾಸನ -573116.</t>
+    <t>Opp:Adhi Chunchanagiri College,Channarayapatna (Tq),Hassan -573116.</t>
   </si>
   <si>
     <t>jyothinethralaya2021@gmail.com</t>
   </si>
   <si>
     <t>7019173633</t>
   </si>
   <si>
-    <t>ರಾಕೇಶ್ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>ಅರಳಿಕಟ್ಟೆ ವೃತ್ತ, ಸಾಲಗಾಮೆ ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+    <t>Rakesh Nethralaya</t>
+  </si>
+  <si>
+    <t>Aralikatte Circle, Salagame Road,Hassan -573201.</t>
   </si>
   <si>
     <t>rakdept@gmail.com</t>
   </si>
   <si>
     <t>9480427752</t>
   </si>
   <si>
-    <t>ವಿಸಿಎನ್ಆರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>PV ಟವರ್, ಸೀತಮ್ಮ ಕಾಂಪೌಂಡ್, ನೆಲಮಂಗಲ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, BH ರಸ್ತೆ, ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ -562123</t>
+    <t>VCNR Hospital</t>
+  </si>
+  <si>
+    <t>PV Tower, Seethamma Compound,Near Nelamangala Bus Stand,BH Road, Bangalore Rural -562123</t>
   </si>
   <si>
     <t>admin@vcnrhealth.com; billing@vcnrhealth.com; insurance@vcnrhealth.com</t>
   </si>
   <si>
     <t>9538806282</t>
   </si>
   <si>
-    <t>ವಿ ಕೇರ್ ಮಲ್ಟಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಸರ್ಕಾರಿ ಪ್ರೌಢಶಾಲೆ, ಅಮರೇಶ್ವರ ಕಾಲೇಜು ರಸ್ತೆ, ಔರಾದ್ (Tq), ಬೀದರ್  -585326.</t>
+    <t>V Care Multi Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Opp: Govt High School, Amreshwar College Road,Aurad (Tq), Bidar  -585326.</t>
   </si>
   <si>
     <t>vcaremsshospitalaurad@gmail.com</t>
   </si>
   <si>
     <t>9480394166</t>
   </si>
   <si>
-    <t>ಸನ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#40, ವಾರ್ಡ್ ಸಂಖ್ಯೆ-5, 1ನೇ ಕ್ರಾಸ್, ತಿಲಕ್ ನಗರ, ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ-156. ಶಿವಮೊಗ್ಗ -577201.</t>
+    <t>Sun Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#40, Ward No-5, 1st Cross, Tilak nagar, Plat No -156. Shimoga -577201.</t>
   </si>
   <si>
     <t>insurancesunhospitalsmg@gmail.com</t>
   </si>
   <si>
     <t>7760049416</t>
   </si>
   <si>
-    <t>ಅನುಷ್ಕಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಒ.ಪಿ.ಡಿ.ವಿಮ್ಸ್ ಹತ್ತಿರ, ಮದರ್ ಥೆರೆಸಾ ಹೋಂ ರಸ್ತೆ ಕಂಟೋನ್ಮೆಂಟ್, ಬಳ್ಳಾರಿ -583104.</t>
+    <t>Anushka  Hospital</t>
+  </si>
+  <si>
+    <t>Near O.P.D.Vims,Mother Theresa Home Road Contonment,Bellary -583104.</t>
   </si>
   <si>
     <t>anuhosptiallab80@gmail.com</t>
   </si>
   <si>
     <t>9972980750</t>
   </si>
   <si>
-    <t>ಇಶಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಬೆಶಿಡೆ ಐ.ಬಿ. ನಾಕಾ ನಂ.1, ಯರಗಟ್ಟಿ ರಸ್ತೆ, ಗೋಕಾಕ (Tq), ಬೆಳಗಾವಿ -591307.</t>
+    <t>Behind Civil Court and Shanti Sagar Hotel, Athani (Tq), Belagavi -591304.</t>
+  </si>
+  <si>
+    <t>2025vijayhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>Isha Hospital</t>
+  </si>
+  <si>
+    <t>Beshide I.B. Naka No.1, Yaragatti Road, Gokak (Tq), Belagavi -591307.</t>
   </si>
   <si>
     <t>ishaginsurance@gmail.com</t>
   </si>
   <si>
     <t>8197982082</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಲಕ್ಷ್ಮಿ ನರ್ಸಿಂಗ್ ಹೋಮ್</t>
-[...2 lines deleted...]
-    <t>ಭಾನುಕೋಟಿ  ಬಡವಣೆ, ಬಿ.ಎಂ. ರಸ್ತೆ, ಸಂತೆಪೇಟೆ, ಪಿರಿಯಾಪಟ್ಟಣ, ಮೈಸೂರು -571107</t>
+    <t>Sri Lakshmi Nursing Home</t>
+  </si>
+  <si>
+    <t>Mysore </t>
+  </si>
+  <si>
+    <t>Bhanukoti  Badavane,B.M. Road, Santepete,Periyapattana, Mysore -571107</t>
   </si>
   <si>
     <t>srilakshminursinghome49@gmail.com; vaniprakash.lakshmi@gmail.com</t>
   </si>
   <si>
     <t>9886503770</t>
   </si>
   <si>
-    <t>ಸೈಟ್ಕೇರ್ ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್,</t>
-[...2 lines deleted...]
-    <t>ವೆಂಕಟಲ, ಬೇಗಲೂರು ಕ್ರಾಸ್ ಹತ್ತಿರ, ಯಲಹಂಕ, ಬೆಂಗಳೂರು -560064.</t>
+    <t>Cytecare Hospital Pvt Ltd,</t>
+  </si>
+  <si>
+    <t>Venkatala, Near Begalur Cross,Yelahanka, Bangalore -560064.</t>
   </si>
   <si>
     <t>vishwanatha.cb@cytecare.in; insurance.yelahanka@cytecare.in</t>
   </si>
   <si>
     <t>9880129005</t>
   </si>
   <si>
-    <t>ಸನ್ನೆಲಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತಹಶೀಲ್ದಾರ್ ಕಚೇರಿ, ವಾರ್ಡ್ ನಂ-7, ಗಾಂಧಿ ನಗರ, ಬಾಗಲಕೋಟ ರಸ್ತೆ - ಬಿಲಗಿ-587116</t>
+    <t>Sanneli Hospital </t>
+  </si>
+  <si>
+    <t>Tahashildar Office, Ward No-7, Gandhi Nagar, Bagalkot Road - BILAGI-587116</t>
   </si>
   <si>
     <t>sannelihospital@gmail.com</t>
   </si>
   <si>
     <t>9036387139</t>
   </si>
   <si>
-    <t>ಗಿರಡ್ಡಿ ಮೂಳೆಚಿಕಿತ್ಸಾ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಬೆಳಗಲಿ, ಮುಧೋಳ -587113</t>
+    <t>Giraddi Orthopaedic and Trauma Center</t>
+  </si>
+  <si>
+    <t>Belagali, Tq Mudhol -587113</t>
   </si>
   <si>
     <t>giraddiorthopaedicsandtrauma@gmail.com</t>
   </si>
   <si>
-    <t>ಅಭಯ್ ವಸಿಷ್ಠ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ನಂ.139/56/1A2, ಮಾದನಾಯಕನಹಳ್ಳಿ, ಮಾದವನ  ಪೋಸ್ಟ್, ದಾಸನಪುರ, ಬೆಂಗಳೂರು -562162.</t>
+    <t>Abhay Vasishtha Hospital</t>
+  </si>
+  <si>
+    <t>No.139/56/1A2, Madanayakanahalli,Madavana  Post, Dasanapura,Bangalore -562162.</t>
   </si>
   <si>
     <t>abhayavasishtha.bng@gmail.com</t>
   </si>
   <si>
     <t>9620046416</t>
   </si>
   <si>
-    <t>ರಕ್ಷಾ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#141/142, 1ನೇ ಅಡ್ಡ ರಸ್ತೆ, ಪೊಲೀಸ್ ಕ್ವಾರ್ಟರ್ಸ್, ಕೃಷ್ಣಾನಂದ ನಗರ, ನಂದಿನಿ ಲೇಔಟ್, ಬೆಂಗಳೂರು -560096.</t>
+    <t>Raksha Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>#141/142,1st Cross Road,  police quarters,Krishna nanda Nagar, Nandini Layout,Bangalore -560096.</t>
   </si>
   <si>
     <t>rakshahospital49@gmail.com; hema1002758@medibuddy.in</t>
   </si>
   <si>
     <t>9916011010</t>
   </si>
   <si>
-    <t>ಬೃಂದಾವನ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>58/A, 64 &amp; 64/1, 3ನೇ ಕ್ರಾಸ್, ಕೆ.ಡಿ. ರಸ್ತೆ, ಜಯಲಕ್ಷ್ಮಿ ಪುರಂ, ಮೈಸೂರು.</t>
+    <t>Brindavan Hospital</t>
+  </si>
+  <si>
+    <t>58/A, 64 &amp; 64/1, 3rd Cross,K.D.Road,  Jayalakshmi Puram,Mysore .</t>
   </si>
   <si>
     <t>rallimdranathkommi@gmail.com</t>
   </si>
   <si>
-    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಆಯ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ 5, ಗಾಂಧಿ ನಗರ 1 ನೇ ಕ್ರಾಸ್, ರೇಣುಕಾ ಅಡಿಗೆಮನೆಗಳ ಎದುರು, ಸಾಧನಾ ಸಿಲ್ಕ್ ಮತ್ತು ಸೀರೆ ಪಕ್ಕದಲ್ಲಿ, ಬಳ್ಳಾರಿ_583103</t>
+    <t>Dr.Agarwals Eye Hospital</t>
+  </si>
+  <si>
+    <t>Plot no 5,gandhi nagar 1st cross,opp renuka kitchens ,beside sadhana silk and saree,ballari_583103</t>
   </si>
   <si>
     <t>bellary@dragarwal.com</t>
   </si>
   <si>
     <t>8073576454</t>
   </si>
   <si>
-    <t>ಸಮರ್ಥ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಧನವಂತ್ರಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಗವಿಸಿದ್ದೇಶ್ವರ ಬಡಾವಣೆ, ಜಂಬುನಾಥ ದೇವಸ್ಥಾನ ರಸ್ತೆ, ಹೊಸಪೇಟೆ(Tq), ವಿಜಯನಗರ -583201.</t>
+    <t>Samartha Hospital</t>
+  </si>
+  <si>
+    <t>Dhanavanthri Complex,Gavisiddeshwara Badavane,Jambunatha Temple Road, Hosapete(Tq), Vijayanagara -583201.</t>
   </si>
   <si>
     <t>samarthahospital204@gmail.com</t>
   </si>
   <si>
     <t>9008303204</t>
   </si>
   <si>
-    <t>ಮೈಲರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಅಗಲಿ ಕಾಂಪ್ಲೆಕ್ಸ್, ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಕಾಲೇಜು ರಸ್ತೆ, ಹೊಸಪೇಟೆ (Tq,) ವಿಜಯನಗರ - 583201.</t>
+    <t>Mailar Hospital</t>
+  </si>
+  <si>
+    <t>Agali Complex, Near Bus Stand,College Road, Hosapete (Tq,)Vijayanagara – 583201.</t>
   </si>
   <si>
     <t>Mailarhospitals@gmail.com</t>
   </si>
   <si>
     <t>8217778724</t>
   </si>
   <si>
-    <t>ವಿ ಕೇರ್ ಮಲ್ಟಿ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಹೆಚ್.ನಂ.5838/2/3,9ನೇ ವಾರ್ಡ್, ಸೋಗಿ ಸರ್ಕಲ್ ಹತ್ತಿರ, ಸೋಗಿ ರಸ್ತೆ, ಹೂವಿನಹಡಗಲಿ, ವಿಜಯನಗರ -583219.</t>
+    <t>V Care Multi Speciality Hospital</t>
+  </si>
+  <si>
+    <t>H.No.5838/2/3,9th ward, Near Sogi Circle, Sogi Road, Huvinahadagali, Vijayanagara -583219.</t>
   </si>
   <si>
     <t>vcarehospitalhdl@gmail.com</t>
   </si>
   <si>
     <t>9673383344</t>
   </si>
   <si>
-    <t>ಖುಷಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಆಘಾತ ಕೇಂದ್ರ.</t>
-[...2 lines deleted...]
-    <t>1 ಮತ್ತು 2ನೇ ಮಹಡಿ, ಬಿ.ಟಿ. ಪಾಟೀಲ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಹೊಸಪೇಟೆ ರಸ್ತೆ, ಕೊಪ್ಪಳ -583231.</t>
+    <t>Khushi Multispeciality Hospital &amp; Trauma Centre.</t>
+  </si>
+  <si>
+    <t>1 &amp; 2nd Floor, B.T. Patil Complex,Hospet Road,  Koppal -583231.</t>
   </si>
   <si>
     <t>khushihospitalkpl@gmail.com</t>
   </si>
   <si>
     <t>9886094531</t>
   </si>
   <si>
-    <t>ಎನ್‌ಯು ಹಾಸ್ಪಿಟಲ್ ಪ್ರೈವೇಟ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>CA-P1, ಮಾಚೇನಹಳ್ಳಿ ಕೈಗಾರಿಕಾ ಪ್ರದೇಶ, ಭದ್ರಾವತಿ (Tq), ಶಿವಮೊಗ್ಗ -577222.</t>
+    <t>NU Hospital Pvt Ltd</t>
+  </si>
+  <si>
+    <t>CA-P1, Machenahalli Industrial Area,Bhadravathi (Tq), Shivamogga -577222.</t>
   </si>
   <si>
     <t>robin@nuhospitals.com; insurance.shivamogga@nuhosptals.com</t>
   </si>
   <si>
     <t>9538050509</t>
   </si>
   <si>
-    <t>ಧೀ ಆಸ್ಪತ್ರೆಗಳು</t>
-[...2 lines deleted...]
-    <t>#744/784, ಬೂಚ್ಸ್ ಕಾಲೋನಿ, ನಾರಾಯಣ ನಗರ, ದೊಡ್ಡಕಲ್ಲಸಂದ್ರ, ಕನಕಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಬೆಂಗಳೂರು 560062.</t>
+    <t>Dhee Hospitals</t>
+  </si>
+  <si>
+    <t>#744/784,Boochs Colony,Narayana Nagar,Doddakallasandra,Kanakapura Main Road, Bangalore 560062.</t>
   </si>
   <si>
     <t>info@dheehospitals.com; insurance@dheehospitals.com</t>
   </si>
   <si>
     <t>9900155106</t>
   </si>
   <si>
-    <t>ಪ್ರೈಮ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: IB ನೆಲಮಂಗಲ, BH ರಸ್ತೆ, ನೆಲಮಂಗಲ ಬೆಂಗಳೂರು ಗ್ರಾಮಾಂತರ, ಬೆಂಗಳೂರು - 562123.</t>
+    <t>Prime Multispeciality  Hospital</t>
+  </si>
+  <si>
+    <t>Opp:IB Nelamangala,BH Road, Nelamangala Bangalore Rural,Bangalore  - 562123.</t>
   </si>
   <si>
     <t>primehospital300@gmail.com</t>
   </si>
   <si>
     <t>8660270968</t>
   </si>
   <si>
-    <t>ನ್ಯೂ ಸ್ಪರ್ಶ ಲೈಫ್ ಲೈನ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಎದುರು: ಟಿವಿಎಸ್ ಶೋ ರೂಂ, ಸರ್ಕಾರಿ ಆಸ್ಪತ್ರೆ ರಸ್ತೆ, ಚನ್ನರಾಯಪಟ್ಟಣ, ಹಾಸನ -573115.</t>
+    <t>New Sparsha Life Line Hospital</t>
+  </si>
+  <si>
+    <t>Opp: TVS Showroom,Government Hospital Road, Channaryapatna,Hassan-573115.</t>
   </si>
   <si>
     <t>lokeshgowda582@gmail.com</t>
   </si>
   <si>
     <t>9916191199</t>
   </si>
   <si>
-    <t>ಶ್ರೆಯಾಸ್ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ -21, ವಿಶಾಲ್ ಮಾರ್ಟ್ ಪಕ್ಕದಲ್ಲಿ, ಕೃಷ್ಣ ದೇವಸ್ಥಾನದ ಹತ್ತಿರ, ಕಡಗಪ್ ರಸ್ತೆ, ಬಳ್ಳಾರಿ -583103.</t>
+    <t>Shreyas Hospital</t>
+  </si>
+  <si>
+    <t>Ward No-21, Beside Vishal Mart,Near Krishna Temple,Kaddagap road, Bellary -583103.</t>
   </si>
   <si>
     <t>drklro9@gmail.com; shreyashospital18@gmail.com</t>
   </si>
   <si>
     <t>9567659088</t>
   </si>
   <si>
-    <t>ಆದರ್ಶ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಅಂಕಲಿ ಬಸ್ ನಿಲ್ದಾಣದ ಹತ್ತಿರ, ಅಂಕಲಿ, ಚಿಕ್ಕೋಡಿ (Tq), ಬೆಳಗಾವಿ -591213.</t>
+    <t>Adarsh Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Ankali Bus Stand,Ankali,Chikkodi(Tq), Belagavi -591213.</t>
   </si>
   <si>
     <t>adarshhospitalankali@gmail.com</t>
   </si>
   <si>
     <t>8310081745</t>
   </si>
   <si>
-    <t>ಓಂ ಮಾಧವ್ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಚೇತನಾ ಕಲೆಕ್ಷನ್ ಹತ್ತಿರ, ವಿಜಯಪುರ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+    <t>Om Madhav Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Near  Chetana Collection, Vijayapur Road,Athani(Tq), Belagavi -591304.</t>
   </si>
   <si>
     <t>mdivanmal@yahoo.com; ommadhavhospital@gmail.com</t>
   </si>
   <si>
     <t>9945851614</t>
   </si>
   <si>
-    <t>ಅಸ್ಕಿ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ ಮತ್ತು ಸಂಶೋಧನಾ ಕೇಂದ್ರ</t>
-[...2 lines deleted...]
-    <t>ಪ್ಲಾಟ್ ಸಂಖ್ಯೆ –EFIJ  ಸೆಕ್ಟರ್ ನಂ-22, ನವನಗರ ಬಾಗಲಕೋಟ -587143.</t>
+    <t>Aski  Super Speciality Hospital and Research Centre</t>
+  </si>
+  <si>
+    <t>Plot No –EFIJ  Sector No-22, Navanagar Bagalkot -587143.</t>
   </si>
   <si>
     <t>contact@askihospitals.com</t>
   </si>
   <si>
     <t>9832046075</t>
   </si>
   <si>
-    <t>ಪಿ.ಎಂ. ಪಾಟೀಲ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>2ನೇ ಮಹಡಿ, ಟೆಲ್ಸಾಂಗ್ ಆಸ್ಪತ್ರೆ ಕಟ್ಟಡ, ಲಕ್ಷ್ಮಿನಗರ, ಬಾಗಲಕೋಟೆ -587101.</t>
+    <t>PM Patil Hospital</t>
+  </si>
+  <si>
+    <t>2nd Floor, Telsang  Hospital Building,Laxminagar, Bagalkot -587101.</t>
   </si>
   <si>
     <t>ashwinic758@gmail.com; patilbmc@gmail.com</t>
   </si>
   <si>
     <t>9686648191</t>
   </si>
   <si>
-    <t>ನೀರಲಗಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಆನಂದ ನಗರ, ಸ್ಟೇಷನ್ ರಸ್ತೆ, ಬಾದಾಮಿ (ಟಿಕ್ಯೂ), ಬಾಗಲಕೋಟ.</t>
+    <t>Neeralagi Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Anand Nagar, Station Road,Badami(TQ), Bagalkot.</t>
   </si>
   <si>
     <t>nmhbadami@gmail.com</t>
   </si>
   <si>
     <t>9538573658</t>
   </si>
   <si>
-    <t>ಐ ದೃಷ್ಟಿ ಐ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ದ್ವಾರಕಾ ಕನ್ವೆನ್ಷನ್ ಹಾಲ್ ಪಕ್ಕದಲ್ಲಿ, ಆಯನೂರು ಗೇಟ್ ಹತ್ತಿರ, NH 206, ಸಾಗರ ರಸ್ತೆ, ಶಿವಮೊಗ್ಗ -577204.</t>
+    <t>I Drishti Eye Hosptial</t>
+  </si>
+  <si>
+    <t>Beside Dwaraka Convention Hall,Near Ayanur Gate, NH 206,Sagar Road, Shimoga -577204. </t>
   </si>
   <si>
     <t>shimoga@drishticare.org</t>
   </si>
   <si>
-    <t>ನವನೀತ ನೇತ್ರಾಲಯ</t>
-[...2 lines deleted...]
-    <t>#178, ಶಿವನಂದಿ ಕಾಂಪ್ಲೆಕ್ಸ್,  ವಿಜಯನಗರ, 2ನೇ ಹಂತ, ಮೈಸೂರು -570017.</t>
+    <t>Navaneeta Nethralaya</t>
+  </si>
+  <si>
+    <t>#178, Shivanandi Complex,  Vijayanagar, 2nd Stage, Mysore -570017.</t>
   </si>
   <si>
     <t>Navaneetanethralaya@gmail.com</t>
   </si>
   <si>
-    <t>ಲಕ್ಷ್ಮಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.463,464, ಗಣೇಶ ದೇವಸ್ಥಾನದ ಎದುರು, ಡೂಮ್ ಲೈಟ್ ಸರ್ಕಲ್, ವಾರ್ಡ್ ಸಂಖ್ಯೆ -11, ಹಳೆಯ ವಿಸ್ತರಣೆ, ಕೋಲಾರ -563101</t>
+    <t>Lakshmi Hospital</t>
+  </si>
+  <si>
+    <t>No.463,464,Opp – Ganesha Temple,Doom Light Circle,Ward No -11, Old Extension,Kolar   -563101</t>
   </si>
   <si>
     <t>lakshmihospitalkolar09@gmail.com; CNPrakash1042651@medibuddy.in</t>
   </si>
   <si>
     <t>97404600620</t>
   </si>
   <si>
-    <t>ಶ್ರೀ ಸಿದ್ದರಾಮೇಶ್ವರ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>TMC ನಂ.4625, ಹಾರೂಗೇರಿಯಿಂದ ಬೈಸ್ಕುಡ್, ಅಲಕನೂರು ರಸ್ತೆ, ಸದಾಶಿವ ನಗರ, ಹಾರೂಗೇರಿ, ರಾಯಬಾಗ(Tq), ಬೆಳಗಾವಿ -591220.</t>
+    <t>Shri Siddarameshwar Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>TMC No.4625, Harugeri to Byskud, Alakanur Road, Sadashiva Nagar, Harugeri,Raibag(Tq), Belagavi -591220.</t>
   </si>
   <si>
     <t>shrismhharugeri@gmail.com</t>
   </si>
   <si>
     <t>8722099019</t>
   </si>
   <si>
-    <t>ಚಿರಾಯು ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಾಯಿ ಪ್ಲಾಜಾ. ಗಟಪ್ರಭಾ ಗೋಕಾಕ್ ರಸ್ತೆ, ಗತಪ್ರಭಾ, ಗೋಕಾಕ್ (Tq), ಬೆಳಗಾವಿ -591306.</t>
+    <t>Chirayu Eye Hospital</t>
+  </si>
+  <si>
+    <t>Sai Plaza. Gataprabha Gokak Road,Gataprabha, Gokak (Tq),Belagavi -591306.</t>
   </si>
   <si>
     <t>drpatilsraddha@gmail.com; chirayueyehospital@gmail.com</t>
   </si>
   <si>
     <t>6363812031</t>
   </si>
   <si>
-    <t>ಶಾಂತಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಂತಿ ನಗರ, ಹಲ್ಯಾಲ್ ರಸ್ತೆ, ಅಥಣಿ (Tq), ಬೆಳಗಾವಿ -591304.</t>
+    <t>Shanti Eye Hospital</t>
+  </si>
+  <si>
+    <t>Santi Nagar, Halyal Road,Athani(Tq), Belagavi -591304.</t>
   </si>
   <si>
     <t>narayan19bhosale@gmail.com</t>
   </si>
   <si>
     <t>9620162655</t>
   </si>
   <si>
-    <t>ಸರ್ವಜಿತ್ ಮೂತ್ರಶಾಸ್ತ್ರ ಮತ್ತು ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#635/1,7ನೇ ಮುಖ್ಯ, 7ನೇ ಕ್ರಾಸ್, ಪಿ.ಜೆ. ವಿಸ್ತರಣೆ, ದಾವಣಗೆರೆ - 577002.</t>
+    <t>Sarvajith Urology &amp; Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>#635/1,7th Main, 7th Cross,P.J. Extention, Davangere – 577002.</t>
   </si>
   <si>
     <t>dr.armareshdg@gmail.com</t>
   </si>
   <si>
     <t>9663306911</t>
   </si>
   <si>
-    <t>ಸರ್ವೋದಯ ಸೂಪರ್ ಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ವಾರ್ಡ್ ಸಂಖ್ಯೆ:22, 3ನೇ ಕ್ರಾಸ್, ಕಪ್ಪಗಲ್ ರಸ್ತೆ, ಭಾರತ್ ನರ್ಸಿಂಗ್ ಹೋಂ ಎದುರು, ಬಳ್ಳಾರಿ -583103.</t>
+    <t>Sarvodaya Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Ward No:22, 3rd Cross, Kappagal Road,Opp:Bharath Nursing Home,Bellari -583103.</t>
   </si>
   <si>
     <t>sarvodayasuperspeciality@gmail.com</t>
   </si>
   <si>
     <t>9035396638</t>
   </si>
   <si>
-    <t>ಡಾ.ಅಗರ್ವಾಲ್ಸ್ ಹೆಲ್ತ್ ಕೆಯರ್ ಲಿಮಿಟೆಡ್</t>
-[...2 lines deleted...]
-    <t>#v9-1-14/1/3,4.5, 1ನೇ, 2ನೇ ಮತ್ತು 3ನೇ ಮಹಡಿ, ಪಂಪ್‌ವೆಲ್, ಮಂಗಳೂರು, ದಕ್ಷಿಣ ಕನ್ನಡ – 575002.</t>
+    <t>Dakshina Kannada#v9-1-14/1/3,4.5, 1st, 2nd and 3rd  Floor, Pumpwell, Mangalore,Dakshina Kannada – 575002.</t>
+  </si>
+  <si>
+    <t>#v9-1-14/1/3,4.5, 1st, 2nd and 3rd  Floor, Pumpwell, Mangalore,Dakshina Kannada – 575002.</t>
   </si>
   <si>
     <t>ch.mangalore@dragarwal.com</t>
   </si>
   <si>
     <t>8073576424</t>
   </si>
   <si>
-    <t>ಡಾ.ಬಿ.ಆರ್.ಅಂಬೇಡ್ಕರ್ ವೈದ್ಯಕೀಯ ಕಾಲೇಜು ಮತ್ತು ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#24, ಶಾಂಪುರ ಮುಖ್ಯ ರಸ್ತೆ, ಕಾಡುಗೊಂಡನಹಳ್ಳಿ, ಬೆಂಗಳೂರು -560045.</t>
+    <t>Dr.B.R.Ambedkar Medical College and Hospital</t>
+  </si>
+  <si>
+    <t>#24, Shampur Main Road, kadugondanahalli, Bangalore -560045.</t>
   </si>
   <si>
     <t>medicalsuperintendent@bramch.in</t>
   </si>
   <si>
     <t>9113208439</t>
   </si>
   <si>
-    <t>ಸಮ್ಯಕ್ ದೃಷ್ಟಿ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#264(C), 5ನೇ ಮುಖ್ಯ, ತುರಹಳ್ಳಿ ರಸ್ತೆ, Jhcs ಲೇಔಟ್, ಗುಬ್ಬಲಾಲ, ಸುಬ್ರಹ್ಮಣ್ಯಪುರ, ಬೆಂಗಳೂರು -560061.</t>
+    <t>Samyak  Drishti Eye Hospital</t>
+  </si>
+  <si>
+    <t>#264(C), 5th Main, Turahalli Road,Jhcs Layout, Gubbalala, Subramanyapura,Bangalore -560061.</t>
   </si>
   <si>
     <t>adminsamyak@samyakdrishtieyehospital.in</t>
   </si>
   <si>
     <t>9019005395</t>
   </si>
   <si>
-    <t>ಸಿದ್ದಬಸವ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಿದ್ಯಾ ನಗರ, ಹುಣಸಗಿ ರಸ್ತೆ, ತಾಳಿಕೋಟಿ (Tq), ವಿಜಯಪುರ -588214.</t>
+    <t>Siddabasav hospital</t>
+  </si>
+  <si>
+    <t>Vidya Nagar, Hunasagi Road,Talikoti (Tq), Vijayapur -588214.</t>
   </si>
   <si>
     <t>sKongandi83@gmail.com</t>
   </si>
   <si>
     <t>9993335957</t>
   </si>
   <si>
-    <t>ಶ್ರಿ ಬಾಲಾಜಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>310/311, ಹೇಮರೆಡ್ಡಿ ಮಲ್ಲಮ್ಮನ ಹಿಂದೆ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಇಬ್ರಾಹಿಂಪುರ ಹತ್ತಿರ, ರೈಲ್ವೇ ಗೇಟ್, ವಿವೇಕನಗರ (ಪಶ್ಚಿಮ), ವಿಜಯಪುರ -586109</t>
+    <t>Shri Balaji Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>310/311, Behind Hemareddy Mallamma,Kalyan Mantap, Near ibrahimpur,Railway Gate, Viveknagar (West),Vijayapura -586109</t>
   </si>
   <si>
     <t>info@shribalajimh.com</t>
   </si>
   <si>
     <t>9964670630</t>
   </si>
   <si>
-    <t>ಚಂಶೆಟ್ಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಸಿಎಂಸಿ.8-9-218/A91, ಗುರುನಾನಕ್ ಕಾಲೋನಿ, ನ್ಯೂ ಟೌನ್ ಪೊಲೀಸ್ ಠಾಣೆ ಹಿಂದೆ, ಬೀದರ್ -585401.</t>
+    <t>Chanshetty Hospital</t>
+  </si>
+  <si>
+    <t>CMC.8-9-218/A91, Guru nanak Colony,Behind New Town Police Station,Bidar -585401.</t>
   </si>
   <si>
     <t>chanshettya@gmail.com</t>
   </si>
   <si>
     <t>9113269622</t>
   </si>
   <si>
-    <t>ಇನ್ಫಿನಿಟಿ ವಿಷನ್ ಐ ಕೇರ್ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>8-11-69, ಸಾಯಿ ಪುಷ್ಪಾಂಜಲಿ ಹತ್ತಿರ, ಕಲ್ಯಾಣ ಮಂಟಪ, ಬೀದರ್ -585401.</t>
+    <t>Infinity Vision  Eye Care Hospital</t>
+  </si>
+  <si>
+    <t>8-11-69, Near Sai Pushpanjali,Kalyan Mantap, Bidar -585401.</t>
   </si>
   <si>
     <t>drshyleshdabke@gmail.com</t>
   </si>
   <si>
     <t>7353324444</t>
   </si>
   <si>
-    <t>ಪುಣ್ಯ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಹಾಸ್ಪಿಟಲ್</t>
-[...2 lines deleted...]
-    <t>ಚನ್ನಪಟ್ಟಣ ವೃತ್ತ, (ಬೈಪಾಸ್), ಎಚ್.ಎನ್.ಪುರ ರಸ್ತೆ, ಹಾಸನ -573201.</t>
+    <t>Punya Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>Channapatna Circle,(Bypass),H.N.Pur Road, Hassan -573201.</t>
   </si>
   <si>
     <t>punyamultispecialityinsurance@gmail.com</t>
   </si>
   <si>
     <t>8792843678</t>
   </si>
   <si>
-    <t>ಸದೈವ ಸ್ಪರ್ಶ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ಡಾ.ದಯಾನಂದ್, ಬಿ.ಬಿ. ರಾಮದೇವ್ ನಗರ, ಅಫಜಲಪುರ, ಟಕ್ಕೆ ರಿಂಗ್ ರಸ್ತೆ, ವಿಜಯಪುರ - 586108.</t>
+    <t>Sadaiva Sparsha Hospital</t>
+  </si>
+  <si>
+    <t>Dr.Dayanand, B.B. Ramadev nagar,Afzalpur, Takke Ring Road,Vijayapur – 586108.</t>
   </si>
   <si>
     <t>sadaivasparshahospitalbjp@gmail.com</t>
   </si>
   <si>
     <t>8073326926</t>
   </si>
   <si>
-    <t>ಸಮೃದ್ಧಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#4/30, ಎಸ್.ನಂಜಪ್ಪ ರಸ್ತೆ, ಶ್ರೀರಾಮ ಬ್ಲಾಕ್, ಕೆ.ಆರ್.ನಗರ (Tq), ಮೈಸೂರು- 571602</t>
+    <t>Samruddhi Hospital</t>
+  </si>
+  <si>
+    <t>#4/30, S.Nanjappa Road, Sri rama block, K.R.Nagara (Tq),Mysore- 571602</t>
   </si>
   <si>
     <t>Sunilpatel358@gmail.com</t>
   </si>
   <si>
     <t>6360955926</t>
   </si>
   <si>
-    <t>ವೇದಸ್ಯ ಕಣ್ಣಿನ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ತಿಪಟೂರು ರಸ್ತೆ, ಕೆನರಾ ಬ್ಯಾಂಕ್ ಪಕ್ಕ, ತುರುವೇಕೆರೆ (Tq), ತುಮಕೂರು -578887.</t>
+    <t>Vedhasya Eye Hospital</t>
+  </si>
+  <si>
+    <t>Tiptur Road, Next to canara Bank, Turuvekere (Tq),Tumkur -578887.</t>
   </si>
   <si>
     <t>Sushmithaakanth@gmail.com</t>
   </si>
   <si>
     <t>9902084005</t>
   </si>
   <si>
-    <t>ಮುದ್ರಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>3ನೇ ಮುಖ್ಯರಸ್ತೆ, ಕೆ.ಆರ್.ವಿಸ್ತರಣೆ, ತಿಪಟೂರು, ತುಮಕೂರು -572201.</t>
+    <t>Mudra Hospital</t>
+  </si>
+  <si>
+    <t>3rd Main Road,K.R.Extention,Tiptur, Tumkur -572201.</t>
   </si>
   <si>
     <t>Kavitha.ramesh70@yahoo.com; tipturct@gmail.com</t>
   </si>
   <si>
     <t>9901966867</t>
   </si>
   <si>
-    <t>KM ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ವಾರದ್ ಕಾಂಪ್ಲೆಕ್ಸ್, ಶುಭಂ ಪೆಟ್ರೋಲ್ ಪಂಪ್ ಹತ್ತಿರ, ಹೈದರಾಬಾದ್ ರಸ್ತೆ, ಯಾದಗಿರಿ -585201.</t>
+    <t>KM Hospital</t>
+  </si>
+  <si>
+    <t>Warad Complex, Near Shubam Petrol pump, Hyderabad Road, Yadgir -585201.</t>
   </si>
   <si>
     <t>kmhospitalyadgir@gmail.com</t>
   </si>
   <si>
     <t>9535634596</t>
   </si>
   <si>
-    <t>ಸೌಖ್ಯದಾ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>#6675,ಬಿ/23, ಕೆ.ಸಿ. ರಾಣಿ ರಸ್ತೆ, 7ನೇ ಅಡ್ಡರಸ್ತೆ, ಗದಗ -582101.</t>
+    <t>Soukhyada Hospital</t>
+  </si>
+  <si>
+    <t>#6675,B/23, K.C. Rani Road, 7th Cross, Gadag -582101.</t>
   </si>
   <si>
     <t>admingadag@soukhyadahospitals.com</t>
   </si>
   <si>
     <t>8095541151</t>
   </si>
   <si>
-    <t>ಆದಿತ್ಯ ಸಂಜೀವಿನಿ ಮಲ್ಟಿಸ್ಪೆಷಾಲಿಟಿ ಆಸ್ಪತ್ರೆ</t>
-[...2 lines deleted...]
-    <t>ನಂ.57/6, ಆದಿತ್ಯ ವೃತ್ತ, ರಿಂಗ್ ರಸ್ತೆ, ಕೆರ್ಗಳ್ಳಿ, ಮೈಸೂರು -570026.</t>
+    <t>AAdithya Sanjeevini Multispeciality Hospital</t>
+  </si>
+  <si>
+    <t>No.57/6,Aditya Circle, Ring Road, Kergalli,Mysore -570026.</t>
   </si>
   <si>
     <t>mohangm@gmail.com; lingarajummc1992@gmail.com</t>
   </si>
   <si>
     <t>8904421829</t>
+  </si>
+  <si>
+    <t>Sanchalana Hospital</t>
+  </si>
+  <si>
+    <t>#63,Sundew Building,Opp. JSS Hospital, M.G.Road,Mysore -570004.</t>
+  </si>
+  <si>
+    <t>Shivananda.s@gmail.com; sanchalanahospital2021@gmail.com</t>
+  </si>
+  <si>
+    <t>8971014194</t>
+  </si>
+  <si>
+    <t>Dr.Agarwal Eye Hospital</t>
+  </si>
+  <si>
+    <t>No.33, Coles Road, Frazer Town, Bengaluru -560005.</t>
+  </si>
+  <si>
+    <t>Ch.colesroad@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8884471069</t>
+  </si>
+  <si>
+    <t>Opp:Sri Bannaramma Temple,Pandavapura, Mandya -571434.</t>
+  </si>
+  <si>
+    <t>nandishkrs@gmail.com; Infolhkvc@gmail.com</t>
+  </si>
+  <si>
+    <t>9686697686</t>
+  </si>
+  <si>
+    <t>Savanur Multispeciality Hospital Savanur</t>
+  </si>
+  <si>
+    <t>Rajput Building, Mangalavarapeth,Shiggaon Road, Savanur (Tq),Haveri -581118.</t>
+  </si>
+  <si>
+    <t>Savanurmultihospital@Gmail.Com</t>
+  </si>
+  <si>
+    <t>7204693005</t>
+  </si>
+  <si>
+    <t>Bankapur Multispeciality Hospital Bankapur</t>
+  </si>
+  <si>
+    <t>No.599/8, Chamundeshwari Plot,Beside K.V.G Bank, Savanoor Road,Bankapur,Shiggaon (Tq),Haveri -581202.</t>
+  </si>
+  <si>
+    <t>Bmhbankapur@Gmail.Com</t>
+  </si>
+  <si>
+    <t>9901516236</t>
+  </si>
+  <si>
+    <t>Veerapur Multispeciality Hospital Byadgi</t>
+  </si>
+  <si>
+    <t>Near Bus Stand, Nidagundi Complex,Byadagi, Byadagi(Tq), Haveri -581106.</t>
+  </si>
+  <si>
+    <t>Vmhospitalbydagi@Gmail.Com</t>
+  </si>
+  <si>
+    <t>9164807461</t>
+  </si>
+  <si>
+    <t>Sai Hospital Guttal</t>
+  </si>
+  <si>
+    <t>Magadi Basaveshwar  Complex,Taware Petrol Bunk, Negalur,Guttal, Haveri -581108.</t>
+  </si>
+  <si>
+    <t>Saihospitalguttal@Gmail.Com</t>
+  </si>
+  <si>
+    <t>7676689233</t>
+  </si>
+  <si>
+    <t>No.20,2nd Floor, Kanakapura  Main Road, Raghavanahalli, Uttarahalli Hobli, Bngaluru-560062.</t>
+  </si>
+  <si>
+    <t>ch.Kanakapura@dragarwal.com</t>
+  </si>
+  <si>
+    <t>8792371050</t>
+  </si>
+  <si>
+    <t>Cosmo Multispeciality  Hospital</t>
+  </si>
+  <si>
+    <t>Plot No -35, G.D.A Layout ,MSK Mill Road, Kalburgi -565102</t>
+  </si>
+  <si>
+    <t>cosmomultispecialtyhospital@gmail.com</t>
+  </si>
+  <si>
+    <t>7022277575</t>
+  </si>
+  <si>
+    <t>Sarji Super Speciality Hospital</t>
+  </si>
+  <si>
+    <t>Near Sri Raghavendraswamy Mutt,Tilak Nagar, Durgigudi, Shivamogga -577201.</t>
+  </si>
+  <si>
+    <t>sarjisshospital@gmail.com</t>
+  </si>
+  <si>
+    <t>9480473401</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="0"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.3999755851924192"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -11199,117 +11306,113 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="20"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="20" applyBorder="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="20" applyBorder="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyBorder="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyBorder="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyFill="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyFill="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="21" applyBorder="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyBorder="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="20" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="21"/>
-    <cellStyle name="Normal 2" xfId="20"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:G931"/>
+  <dimension ref="A1:G938"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="6.27734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.41796875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.27734375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
@@ -11377,21369 +11480,21530 @@
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="G5" s="9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="G6" s="9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>7</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="G7" s="9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="G8" s="9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>9</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="G9" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>10</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="G10" s="9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="4" t="s">
+      <c r="G11" s="18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>12</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="G12" s="9" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>13</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>14</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="G15" s="9" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="G16" s="9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="3" t="s">
+      <c r="G17" s="9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>20</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="G18" s="9" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>21</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="F19" s="3" t="s">
+      <c r="G19" s="9" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>22</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="F20" s="3" t="s">
+      <c r="G20" s="9" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>23</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F21" s="3" t="s">
+      <c r="G21" s="9" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>24</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F22" s="3" t="s">
+      <c r="G22" s="9" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>25</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="F23" s="3" t="s">
+      <c r="G23" s="9" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>26</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="F24" s="3" t="s">
+      <c r="G24" s="9" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>27</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="F25" s="3" t="s">
+      <c r="G25" s="9" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>28</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="F26" s="3" t="s">
+      <c r="G26" s="9" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>29</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F27" s="3" t="s">
+      <c r="G27" s="9" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>30</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F28" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F28" s="3" t="s">
+      <c r="G28" s="9" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>31</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="F29" s="3" t="s">
+      <c r="G29" s="9" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>32</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="F30" s="3" t="s">
+      <c r="G30" s="9" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>33</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="F31" s="3" t="s">
+      <c r="G31" s="9" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>34</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F32" s="3" t="s">
+      <c r="G32" s="9" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>35</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="F33" s="3" t="s">
+      <c r="G33" s="9" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>36</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F34" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F34" s="3" t="s">
+      <c r="G34" s="9" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>37</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="3" t="s">
+      <c r="G35" s="9" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>38</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="F36" s="3" t="s">
+      <c r="G36" s="9" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>39</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F37" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="F37" s="3" t="s">
+      <c r="G37" s="9" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>40</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="F38" s="3" t="s">
+      <c r="G38" s="9" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>41</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F39" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="F39" s="3" t="s">
+      <c r="G39" s="9" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F40" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="F40" s="3" t="s">
+      <c r="G40" s="9" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="G41" s="9" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="2">
         <v>45</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F42" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="F42" s="3" t="s">
+      <c r="G42" s="9" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
         <v>46</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F43" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="F43" s="3" t="s">
+      <c r="G43" s="9" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2">
         <v>47</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="F44" s="3" t="s">
+      <c r="G44" s="9" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2">
         <v>48</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="F45" s="3" t="s">
+      <c r="G45" s="9" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2">
         <v>49</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F46" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="G46" s="9" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F47" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="F47" s="3" t="s">
+      <c r="G47" s="9" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F48" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="F48" s="3" t="s">
+      <c r="G48" s="9" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2">
         <v>53</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="F49" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="F49" s="4" t="s">
+      <c r="G49" s="18" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2">
         <v>54</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F50" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="F50" s="3" t="s">
+      <c r="G50" s="9" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="2">
         <v>55</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F51" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="F51" s="3" t="s">
+      <c r="G51" s="9" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2">
         <v>56</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="F52" s="4" t="s">
+      <c r="G52" s="18" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2">
         <v>57</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="15" t="s">
         <v>216</v>
       </c>
-      <c r="F53" s="15" t="s">
+      <c r="G53" s="9" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2">
         <v>58</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F54" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="F54" s="3" t="s">
+      <c r="G54" s="9" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2">
         <v>59</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F55" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="F55" s="3" t="s">
+      <c r="G55" s="9" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="2">
         <v>60</v>
       </c>
       <c r="B56" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="3" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>228</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>229</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>9</v>
+        <v>227</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>232</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>233</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="E58" s="3" t="s">
+      <c r="F58" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="F58" s="3" t="s">
+      <c r="G58" s="9" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="2">
         <v>65</v>
       </c>
       <c r="B59" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E59" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="C59" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="4" t="s">
+      <c r="F59" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="F59" s="4" t="s">
+      <c r="G59" s="18" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="2">
         <v>66</v>
       </c>
       <c r="B60" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E60" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="C60" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="3" t="s">
+      <c r="F60" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="F60" s="3" t="s">
+      <c r="G60" s="9" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="2">
         <v>67</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E61" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="C61" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E61" s="3" t="s">
+      <c r="F61" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="F61" s="3" t="s">
+      <c r="G61" s="9" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F62" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="C62" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="3" t="s">
+      <c r="G62" s="9" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B63" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F63" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="C63" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="3" t="s">
+      <c r="G63" s="9" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="2">
         <v>71</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F64" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="C64" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F64" s="3" t="s">
+      <c r="G64" s="9" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="2">
         <v>72</v>
       </c>
       <c r="B65" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E65" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="C65" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="3" t="s">
+      <c r="F65" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="F65" s="3" t="s">
+      <c r="G65" s="9" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="2">
         <v>73</v>
       </c>
       <c r="B66" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E66" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="C66" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="3" t="s">
+      <c r="F66" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="F66" s="3" t="s">
+      <c r="G66" s="9" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2">
         <v>74</v>
       </c>
       <c r="B67" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>271</v>
       </c>
-      <c r="C67" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="3" t="s">
+      <c r="F67" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="F67" s="3" t="s">
+      <c r="G67" s="9" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2">
         <v>75</v>
       </c>
       <c r="B68" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="C68" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="3" t="s">
+      <c r="F68" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="F68" s="3" t="s">
+      <c r="G68" s="9" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="2">
         <v>76</v>
       </c>
       <c r="B69" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="C69" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="3" t="s">
+      <c r="F69" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="F69" s="3" t="s">
+      <c r="G69" s="9" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="2">
         <v>77</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E70" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="C70" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="3" t="s">
+      <c r="F70" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="F70" s="3" t="s">
+      <c r="G70" s="9" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="2">
         <v>78</v>
       </c>
       <c r="B71" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E71" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="C71" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="3" t="s">
+      <c r="F71" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="F71" s="3" t="s">
+      <c r="G71" s="9" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="2">
         <v>79</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E72" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="C72" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="3" t="s">
+      <c r="F72" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="F72" s="3" t="s">
+      <c r="G72" s="9" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="2">
         <v>80</v>
       </c>
       <c r="B73" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E73" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="C73" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="3" t="s">
+      <c r="F73" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="F73" s="3" t="s">
+      <c r="G73" s="9" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="2">
         <v>81</v>
       </c>
       <c r="B74" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E74" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="C74" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="3" t="s">
+      <c r="F74" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="F74" s="3" t="s">
+      <c r="G74" s="9" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="2">
         <v>82</v>
       </c>
       <c r="B75" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E75" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C75" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="3" t="s">
+      <c r="F75" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="F75" s="3" t="s">
+      <c r="G75" s="9" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="2">
         <v>83</v>
       </c>
       <c r="B76" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="C76" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="3" t="s">
+      <c r="F76" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="F76" s="3" t="s">
+      <c r="G76" s="9" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="2">
         <v>84</v>
       </c>
       <c r="B77" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E77" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="C77" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="3" t="s">
+      <c r="F77" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="F77" s="3" t="s">
+      <c r="G77" s="9" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="2">
         <v>85</v>
       </c>
       <c r="B78" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E78" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="C78" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="3" t="s">
+      <c r="F78" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="F78" s="3" t="s">
+      <c r="G78" s="9" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="2">
         <v>86</v>
       </c>
       <c r="B79" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E79" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="C79" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="3" t="s">
+      <c r="F79" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="F79" s="3" t="s">
+      <c r="G79" s="9" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="2">
         <v>87</v>
       </c>
       <c r="B80" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="C80" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="3" t="s">
+      <c r="F80" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="G80" s="9" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="2">
         <v>88</v>
       </c>
       <c r="B81" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E81" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="C81" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E81" s="3" t="s">
+      <c r="F81" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F81" s="3" t="s">
+      <c r="G81" s="9" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="2">
         <v>89</v>
       </c>
       <c r="B82" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>331</v>
       </c>
-      <c r="C82" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="3" t="s">
+      <c r="F82" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="F82" s="3" t="s">
+      <c r="G82" s="9" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="2">
         <v>90</v>
       </c>
       <c r="B83" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E83" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="C83" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E83" s="3" t="s">
+      <c r="F83" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="F83" s="3" t="s">
+      <c r="G83" s="9" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="2">
         <v>91</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="C84" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="3" t="s">
+      <c r="F84" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="F84" s="3" t="s">
+      <c r="G84" s="9" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B85" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E85" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="C85" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="3" t="s">
+      <c r="F85" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="F85" s="3" t="s">
+      <c r="G85" s="9" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="2">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B86" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E86" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="C86" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="3" t="s">
+      <c r="F86" s="3" t="s">
         <v>348</v>
       </c>
-      <c r="F86" s="3" t="s">
+      <c r="G86" s="10" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="2">
         <v>95</v>
       </c>
       <c r="B87" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E87" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="C87" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E87" s="3" t="s">
+      <c r="F87" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="F87" s="3" t="s">
+      <c r="G87" s="9" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="2">
         <v>96</v>
       </c>
       <c r="B88" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E88" s="3" t="s">
         <v>355</v>
       </c>
-      <c r="C88" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E88" s="3" t="s">
+      <c r="F88" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="F88" s="3" t="s">
+      <c r="G88" s="9" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="2">
         <v>97</v>
       </c>
       <c r="B89" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E89" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="C89" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E89" s="3" t="s">
+      <c r="F89" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="F89" s="3" t="s">
+      <c r="G89" s="9" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="2">
         <v>98</v>
       </c>
       <c r="B90" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E90" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="C90" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E90" s="3" t="s">
+      <c r="F90" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="F90" s="3" t="s">
+      <c r="G90" s="9" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="2">
         <v>99</v>
       </c>
       <c r="B91" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E91" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="C91" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E91" s="3" t="s">
+      <c r="F91" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="F91" s="3" t="s">
+      <c r="G91" s="9" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="2">
         <v>100</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="C92" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="3" t="s">
+      <c r="F92" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="F92" s="3" t="s">
+      <c r="G92" s="9" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="2">
         <v>101</v>
       </c>
       <c r="B93" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E93" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="C93" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="3" t="s">
+      <c r="F93" s="3" t="s">
         <v>376</v>
       </c>
-      <c r="F93" s="3" t="s">
+      <c r="G93" s="9" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="2">
         <v>102</v>
       </c>
       <c r="B94" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E94" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="C94" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E94" s="3" t="s">
+      <c r="F94" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="F94" s="3" t="s">
+      <c r="G94" s="9" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B95" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E95" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="C95" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E95" s="3" t="s">
+      <c r="F95" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="F95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G95" s="9" t="s">
-        <v>386</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="2">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B96" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F96" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="C96" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="3" t="s">
+      <c r="G96" s="9" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="2">
         <v>106</v>
       </c>
       <c r="B97" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F97" s="15" t="s">
         <v>391</v>
       </c>
-      <c r="C97" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E97" s="3" t="s">
+      <c r="G97" s="9" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="2">
         <v>107</v>
       </c>
       <c r="B98" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E98" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="C98" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E98" s="3" t="s">
+      <c r="F98" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="F98" s="3" t="s">
+      <c r="G98" s="9" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="2">
         <v>108</v>
       </c>
       <c r="B99" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E99" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="C99" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E99" s="3" t="s">
+      <c r="F99" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="F99" s="3" t="s">
+      <c r="G99" s="9" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="2">
         <v>109</v>
       </c>
       <c r="B100" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E100" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="C100" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="3" t="s">
+      <c r="F100" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="F100" s="3" t="s">
+      <c r="G100" s="9" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="2">
         <v>110</v>
       </c>
       <c r="B101" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E101" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="C101" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E101" s="3" t="s">
+      <c r="F101" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="F101" s="15" t="s">
+      <c r="G101" s="9" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="2">
         <v>111</v>
       </c>
       <c r="B102" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="C102" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E102" s="3" t="s">
+      <c r="F102" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="F102" s="3" t="s">
+      <c r="G102" s="9" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="2">
         <v>112</v>
       </c>
       <c r="B103" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="C103" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="3" t="s">
+      <c r="F103" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="F103" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="9" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="2">
         <v>113</v>
       </c>
       <c r="B104" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="F104" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="C104" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="3" t="s">
+      <c r="G104" s="9" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="2">
         <v>114</v>
       </c>
       <c r="B105" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="F105" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="C105" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E105" s="3" t="s">
+      <c r="G105" s="9" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="2">
         <v>115</v>
       </c>
       <c r="B106" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E106" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="C106" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E106" s="3" t="s">
+      <c r="F106" s="3" t="s">
         <v>426</v>
       </c>
-      <c r="F106" s="3" t="s">
+      <c r="G106" s="9" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="2">
         <v>116</v>
       </c>
       <c r="B107" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E107" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="C107" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="3" t="s">
+      <c r="F107" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="G107" s="9" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="2">
         <v>117</v>
       </c>
       <c r="B108" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="F108" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="C108" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E108" s="3" t="s">
+      <c r="G108" s="9" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="2">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B109" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F109" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="C109" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E109" s="3" t="s">
+      <c r="G109" s="10" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="2">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B110" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E110" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="C110" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E110" s="3" t="s">
+      <c r="F110" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="F110" s="3" t="s">
+      <c r="G110" s="9" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="2">
         <v>121</v>
       </c>
       <c r="B111" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E111" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="C111" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="3" t="s">
+      <c r="F111" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="F111" s="3" t="s">
+      <c r="G111" s="9" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="2">
         <v>122</v>
       </c>
       <c r="B112" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>449</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>450</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
         <v>123</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>452</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>236</v>
+        <v>448</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>453</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>454</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
         <v>124</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>456</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="E114" s="3" t="s">
+      <c r="F114" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="F114" s="3" t="s">
+      <c r="G114" s="9" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
         <v>125</v>
       </c>
       <c r="B115" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>462</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>463</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
         <v>126</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>465</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>466</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>467</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="2">
         <v>127</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>469</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>470</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>471</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>472</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="2">
         <v>128</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>474</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>475</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>476</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="2">
         <v>129</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>478</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E119" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="E119" s="3" t="s">
+      <c r="F119" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="F119" s="3" t="s">
+      <c r="G119" s="10" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="2">
         <v>130</v>
       </c>
       <c r="B120" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="C120" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E120" s="3" t="s">
+      <c r="F120" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="F120" s="3" t="s">
+      <c r="G120" s="9" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
         <v>131</v>
       </c>
       <c r="B121" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E121" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="C121" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E121" s="3" t="s">
+      <c r="F121" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="F121" s="3" t="s">
+      <c r="G121" s="9" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
         <v>132</v>
       </c>
       <c r="B122" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="C122" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E122" s="3" t="s">
+      <c r="F122" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="F122" s="3" t="s">
+      <c r="G122" s="9" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B123" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="C123" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="3" t="s">
+      <c r="F123" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="E123" s="3" t="s">
+      <c r="G123" s="9" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B124" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="F124" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="C124" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E124" s="3" t="s">
+      <c r="G124" s="9" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
         <v>136</v>
       </c>
       <c r="B125" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="F125" s="3" t="s">
         <v>504</v>
       </c>
-      <c r="C125" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="3" t="s">
+      <c r="G125" s="9" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
         <v>137</v>
       </c>
       <c r="B126" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="F126" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="C126" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E126" s="3" t="s">
+      <c r="G126" s="9" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
         <v>138</v>
       </c>
       <c r="B127" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F127" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="C127" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E127" s="3" t="s">
+      <c r="G127" s="9" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
         <v>139</v>
       </c>
       <c r="B128" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="F128" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="C128" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E128" s="3" t="s">
+      <c r="G128" s="9" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
         <v>140</v>
       </c>
       <c r="B129" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="F129" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="C129" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E129" s="3" t="s">
+      <c r="G129" s="9" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
         <v>141</v>
       </c>
       <c r="B130" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F130" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="C130" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E130" s="3" t="s">
+      <c r="G130" s="9" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
         <v>142</v>
       </c>
       <c r="B131" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="F131" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="C131" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="3" t="s">
+      <c r="G131" s="9" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
         <v>143</v>
       </c>
       <c r="B132" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="F132" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="C132" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E132" s="3" t="s">
+      <c r="G132" s="9" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
         <v>144</v>
       </c>
       <c r="B133" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="F133" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="C133" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E133" s="3" t="s">
+      <c r="G133" s="9" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
         <v>145</v>
       </c>
       <c r="B134" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="F134" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="C134" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E134" s="3" t="s">
+      <c r="G134" s="9" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="F135" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="C135" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E135" s="3" t="s">
+      <c r="G135" s="9" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="2">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B136" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="F136" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="C136" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E136" s="3" t="s">
+      <c r="G136" s="9" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="2">
         <v>149</v>
       </c>
       <c r="B137" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="F137" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="C137" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E137" s="3" t="s">
+      <c r="G137" s="9" t="s">
         <v>553</v>
-      </c>
-[...4 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="2">
         <v>150</v>
       </c>
       <c r="B138" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="F138" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="C138" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E138" s="3" t="s">
+      <c r="G138" s="9" t="s">
         <v>557</v>
-      </c>
-[...4 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="2">
         <v>151</v>
       </c>
       <c r="B139" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="F139" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="C139" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E139" s="3" t="s">
+      <c r="G139" s="9" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="2">
         <v>152</v>
       </c>
       <c r="B140" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="F140" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="C140" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E140" s="3" t="s">
+      <c r="G140" s="9" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="2">
         <v>153</v>
       </c>
       <c r="B141" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="F141" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="C141" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="3" t="s">
+      <c r="G141" s="9" t="s">
         <v>569</v>
-      </c>
-[...4 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="2">
         <v>154</v>
       </c>
       <c r="B142" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="F142" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="C142" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E142" s="3" t="s">
+      <c r="G142" s="10" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="2">
         <v>155</v>
       </c>
       <c r="B143" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="F143" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="C143" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E143" s="3" t="s">
+      <c r="G143" s="9" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="2">
         <v>156</v>
       </c>
       <c r="B144" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="F144" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="C144" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E144" s="3" t="s">
+      <c r="G144" s="9" t="s">
         <v>581</v>
-      </c>
-[...4 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="2">
         <v>157</v>
       </c>
       <c r="B145" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="F145" s="6" t="s">
         <v>584</v>
       </c>
-      <c r="C145" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E145" s="3" t="s">
+      <c r="G145" s="10" t="s">
         <v>585</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="2">
         <v>158</v>
       </c>
       <c r="B146" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="F146" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="C146" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E146" s="3" t="s">
+      <c r="G146" s="9" t="s">
         <v>589</v>
-      </c>
-[...4 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="2">
         <v>159</v>
       </c>
       <c r="B147" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F147" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="C147" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E147" s="3" t="s">
+      <c r="G147" s="9" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="2">
         <v>160</v>
       </c>
       <c r="B148" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="F148" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="C148" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E148" s="3" t="s">
+      <c r="G148" s="9" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="2">
         <v>161</v>
       </c>
       <c r="B149" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="F149" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="C149" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E149" s="3" t="s">
+      <c r="G149" s="9" t="s">
         <v>601</v>
-      </c>
-[...4 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="2">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B150" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="F150" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="C150" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E150" s="3" t="s">
+      <c r="G150" s="9" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="2">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B151" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="F151" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="C151" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E151" s="3" t="s">
+      <c r="G151" s="9" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="2">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B152" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="F152" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="C152" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E152" s="3" t="s">
+      <c r="G152" s="9" t="s">
         <v>613</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="2">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B153" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="F153" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="C153" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E153" s="3" t="s">
+      <c r="G153" s="9" t="s">
         <v>617</v>
-      </c>
-[...4 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="2">
         <v>168</v>
       </c>
       <c r="B154" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="F154" s="3" t="s">
         <v>620</v>
       </c>
-      <c r="C154" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E154" s="3" t="s">
+      <c r="G154" s="10" t="s">
         <v>621</v>
-      </c>
-[...4 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="2">
         <v>169</v>
       </c>
       <c r="B155" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="F155" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="C155" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E155" s="3" t="s">
+      <c r="G155" s="9" t="s">
         <v>625</v>
-      </c>
-[...4 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="2">
         <v>170</v>
       </c>
       <c r="B156" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="C156" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="F156" s="4" t="s">
         <v>628</v>
       </c>
-      <c r="C156" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E156" s="4" t="s">
+      <c r="G156" s="18" t="s">
         <v>629</v>
-      </c>
-[...4 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="2">
         <v>171</v>
       </c>
       <c r="B157" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="F157" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="C157" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E157" s="3" t="s">
+      <c r="G157" s="9" t="s">
         <v>633</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="2">
         <v>172</v>
       </c>
       <c r="B158" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="F158" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="C158" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E158" s="3" t="s">
+      <c r="G158" s="9" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="2">
         <v>173</v>
       </c>
       <c r="B159" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="F159" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="C159" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E159" s="3" t="s">
+      <c r="G159" s="9" t="s">
         <v>641</v>
-      </c>
-[...4 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="2">
         <v>174</v>
       </c>
       <c r="B160" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="F160" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="C160" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E160" s="3" t="s">
+      <c r="G160" s="9" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="2">
         <v>175</v>
       </c>
       <c r="B161" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="F161" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="C161" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E161" s="3" t="s">
+      <c r="G161" s="9" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="2">
         <v>176</v>
       </c>
       <c r="B162" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="C162" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="F162" s="16" t="s">
         <v>652</v>
       </c>
-      <c r="C162" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="4" t="s">
+      <c r="G162" s="18" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="2">
         <v>177</v>
       </c>
       <c r="B163" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="F163" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="C163" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E163" s="3" t="s">
+      <c r="G163" s="9" t="s">
         <v>657</v>
-      </c>
-[...4 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="2">
         <v>178</v>
       </c>
       <c r="B164" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="F164" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="C164" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E164" s="3" t="s">
+      <c r="G164" s="9" t="s">
         <v>661</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="2">
         <v>179</v>
       </c>
       <c r="B165" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="F165" s="3" t="s">
         <v>664</v>
       </c>
-      <c r="C165" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E165" s="3" t="s">
+      <c r="G165" s="9" t="s">
         <v>665</v>
-      </c>
-[...4 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="2">
         <v>180</v>
       </c>
       <c r="B166" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="F166" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="C166" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E166" s="3" t="s">
+      <c r="G166" s="9" t="s">
         <v>669</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="2">
         <v>181</v>
       </c>
       <c r="B167" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F167" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="C167" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E167" s="3" t="s">
+      <c r="G167" s="9" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="2">
         <v>182</v>
       </c>
       <c r="B168" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="E168" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="C168" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E168" s="3" t="s">
+      <c r="F168" s="3" t="s">
         <v>677</v>
       </c>
-      <c r="F168" s="3" t="s">
+      <c r="G168" s="9" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="2">
         <v>183</v>
       </c>
       <c r="B169" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E169" s="3" t="s">
         <v>680</v>
       </c>
-      <c r="C169" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E169" s="3" t="s">
+      <c r="F169" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="F169" s="3" t="s">
+      <c r="G169" s="9" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="2">
         <v>184</v>
       </c>
       <c r="B170" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E170" s="3" t="s">
         <v>684</v>
       </c>
-      <c r="C170" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="3" t="s">
+      <c r="F170" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="E170" s="3" t="s">
+      <c r="G170" s="9" t="s">
         <v>686</v>
-      </c>
-[...4 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="2">
         <v>185</v>
       </c>
       <c r="B171" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="F171" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="C171" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E171" s="3" t="s">
+      <c r="G171" s="9" t="s">
         <v>690</v>
-      </c>
-[...4 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="2">
         <v>186</v>
       </c>
       <c r="B172" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="F172" s="3" t="s">
         <v>693</v>
       </c>
-      <c r="C172" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E172" s="3" t="s">
+      <c r="G172" s="9" t="s">
         <v>694</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="2">
         <v>187</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="F173" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="C173" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G173" s="9" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="2">
         <v>188</v>
       </c>
       <c r="B174" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="G174" s="10" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="2">
         <v>189</v>
       </c>
       <c r="B175" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="G175" s="9" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="2">
         <v>190</v>
       </c>
       <c r="B176" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="F176" s="3" t="s">
         <v>708</v>
       </c>
-      <c r="C176" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G176" s="9" t="s">
-        <v>711</v>
+        <v>669</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="2">
         <v>191</v>
       </c>
       <c r="B177" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="G177" s="9" t="s">
         <v>712</v>
-      </c>
-[...13 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="2">
         <v>192</v>
       </c>
       <c r="B178" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="G178" s="9" t="s">
         <v>716</v>
-      </c>
-[...13 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="2">
         <v>193</v>
       </c>
       <c r="B179" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G179" s="9" t="s">
         <v>719</v>
-      </c>
-[...13 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="2">
         <v>194</v>
       </c>
       <c r="B180" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="G180" s="9" t="s">
         <v>723</v>
-      </c>
-[...13 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="2">
         <v>195</v>
       </c>
       <c r="B181" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="G181" s="9" t="s">
         <v>727</v>
-      </c>
-[...13 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="2">
         <v>196</v>
       </c>
       <c r="B182" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="F182" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="C182" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="3" t="s">
+      <c r="G182" s="9" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="2">
         <v>197</v>
       </c>
       <c r="B183" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E183" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="C183" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E183" s="3" t="s">
+      <c r="F183" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="F183" s="3" t="s">
+      <c r="G183" s="9" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="2">
         <v>198</v>
       </c>
       <c r="B184" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E184" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="C184" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E184" s="3" t="s">
+      <c r="F184" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="F184" s="3" t="s">
+      <c r="G184" s="9" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="2">
         <v>199</v>
       </c>
       <c r="B185" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E185" s="3" t="s">
         <v>742</v>
       </c>
-      <c r="C185" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="3" t="s">
+      <c r="F185" s="3" t="s">
         <v>743</v>
       </c>
-      <c r="E185" s="3" t="s">
+      <c r="G185" s="9" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="2">
         <v>200</v>
       </c>
       <c r="B186" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="F186" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="C186" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E186" s="3" t="s">
+      <c r="G186" s="9" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="2">
         <v>201</v>
       </c>
       <c r="B187" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="G187" s="9" t="s">
         <v>751</v>
-      </c>
-[...13 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="2">
         <v>202</v>
       </c>
       <c r="B188" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="G188" s="9" t="s">
         <v>755</v>
-      </c>
-[...13 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="2">
         <v>203</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>62</v>
+        <v>756</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="E189" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="G189" s="9" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="2">
         <v>204</v>
       </c>
       <c r="B190" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="F190" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="C190" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E190" s="3" t="s">
+      <c r="G190" s="9" t="s">
         <v>763</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2">
         <v>205</v>
       </c>
       <c r="B191" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="F191" s="3" t="s">
         <v>766</v>
       </c>
-      <c r="C191" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E191" s="3" t="s">
+      <c r="G191" s="9" t="s">
         <v>767</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2">
         <v>206</v>
       </c>
       <c r="B192" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="F192" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="C192" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E192" s="3" t="s">
+      <c r="G192" s="9" t="s">
         <v>771</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2">
         <v>207</v>
       </c>
       <c r="B193" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="F193" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="C193" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E193" s="3" t="s">
+      <c r="G193" s="9" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2">
         <v>208</v>
       </c>
       <c r="B194" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="F194" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="C194" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E194" s="3" t="s">
+      <c r="G194" s="9" t="s">
         <v>779</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2">
         <v>209</v>
       </c>
       <c r="B195" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="F195" s="3" t="s">
         <v>782</v>
       </c>
-      <c r="C195" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E195" s="3" t="s">
+      <c r="G195" s="9" t="s">
         <v>783</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2">
         <v>210</v>
       </c>
       <c r="B196" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="F196" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="C196" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E196" s="3" t="s">
+      <c r="G196" s="9" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2">
         <v>211</v>
       </c>
       <c r="B197" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="F197" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="C197" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E197" s="3" t="s">
+      <c r="G197" s="9" t="s">
         <v>791</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="2">
         <v>212</v>
       </c>
       <c r="B198" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="F198" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="C198" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E198" s="3" t="s">
+      <c r="G198" s="9" t="s">
         <v>795</v>
-      </c>
-[...4 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2">
         <v>213</v>
       </c>
       <c r="B199" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="F199" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="C199" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E199" s="3" t="s">
+      <c r="G199" s="9" t="s">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="2">
         <v>214</v>
       </c>
       <c r="B200" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="F200" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="C200" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E200" s="3" t="s">
+      <c r="G200" s="9" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="2">
         <v>215</v>
       </c>
       <c r="B201" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="G201" s="9" t="s">
         <v>806</v>
-      </c>
-[...13 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="2">
         <v>216</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>812</v>
+        <v>360</v>
       </c>
       <c r="G202" s="9" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="2">
         <v>217</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>387</v>
+        <v>810</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="G203" s="9" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="2">
         <v>218</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>369</v>
+        <v>815</v>
       </c>
       <c r="G204" s="9" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="2">
         <v>219</v>
       </c>
       <c r="B205" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="G205" s="10" t="s">
         <v>820</v>
-      </c>
-[...13 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="2">
         <v>220</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="E206" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="G206" s="9" t="s">
         <v>824</v>
-      </c>
-[...4 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="2">
         <v>221</v>
       </c>
       <c r="B207" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="F207" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="C207" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E207" s="3" t="s">
+      <c r="G207" s="9" t="s">
         <v>828</v>
-      </c>
-[...4 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="2">
         <v>222</v>
       </c>
       <c r="B208" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="F208" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="C208" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E208" s="3" t="s">
+      <c r="G208" s="9" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="2">
         <v>223</v>
       </c>
       <c r="B209" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E209" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="C209" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E209" s="3" t="s">
+      <c r="F209" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="F209" s="3" t="s">
+      <c r="G209" s="10" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="2">
         <v>224</v>
       </c>
       <c r="B210" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="F210" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="C210" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E210" s="3" t="s">
+      <c r="G210" s="9" t="s">
         <v>840</v>
-      </c>
-[...4 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="2">
         <v>225</v>
       </c>
       <c r="B211" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="F211" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="C211" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D211" s="3" t="s">
+      <c r="G211" s="9" t="s">
         <v>844</v>
-      </c>
-[...7 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="2">
         <v>226</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>62</v>
+        <v>845</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E212" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="G212" s="9" t="s">
         <v>848</v>
-      </c>
-[...4 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="2">
         <v>227</v>
       </c>
       <c r="B213" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="F213" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="C213" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E213" s="3" t="s">
+      <c r="G213" s="10" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="2">
         <v>228</v>
       </c>
       <c r="B214" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E214" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="C214" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E214" s="3" t="s">
+      <c r="F214" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="F214" s="3" t="s">
+      <c r="G214" s="10" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="2">
         <v>229</v>
       </c>
       <c r="B215" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>859</v>
       </c>
-      <c r="C215" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E215" s="3" t="s">
+      <c r="F215" s="3" t="s">
         <v>860</v>
       </c>
-      <c r="F215" s="3" t="s">
+      <c r="G215" s="9" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="2">
         <v>230</v>
       </c>
       <c r="B216" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="F216" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="C216" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D216" s="3" t="s">
+      <c r="G216" s="9" t="s">
         <v>864</v>
-      </c>
-[...7 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="2">
         <v>231</v>
       </c>
       <c r="B217" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="G217" s="10" t="s">
         <v>868</v>
-      </c>
-[...13 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="2">
         <v>232</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>62</v>
+        <v>869</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D218" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="G218" s="9" t="s">
         <v>864</v>
-      </c>
-[...7 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="2">
         <v>233</v>
       </c>
       <c r="B219" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="G219" s="10" t="s">
         <v>875</v>
-      </c>
-[...13 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="2">
         <v>234</v>
       </c>
       <c r="B220" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="G220" s="9" t="s">
         <v>879</v>
-      </c>
-[...13 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="2">
         <v>235</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="F221" s="3" t="s">
         <v>882</v>
       </c>
-      <c r="C221" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E221" s="3" t="s">
+      <c r="G221" s="9" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="2">
         <v>236</v>
       </c>
       <c r="B222" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="F222" s="3" t="s">
         <v>886</v>
       </c>
-      <c r="C222" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E222" s="3" t="s">
+      <c r="G222" s="9" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="2">
         <v>237</v>
       </c>
       <c r="B223" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="F223" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="C223" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E223" s="3" t="s">
+      <c r="G223" s="9" t="s">
         <v>891</v>
-      </c>
-[...4 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="2">
         <v>238</v>
       </c>
       <c r="B224" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="F224" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="C224" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E224" s="3" t="s">
+      <c r="G224" s="9" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="2">
         <v>239</v>
       </c>
       <c r="B225" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F225" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="C225" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E225" s="3" t="s">
+      <c r="G225" s="9" t="s">
         <v>899</v>
-      </c>
-[...4 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="2">
         <v>240</v>
       </c>
       <c r="B226" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="F226" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="C226" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E226" s="3" t="s">
+      <c r="G226" s="9" t="s">
         <v>903</v>
-      </c>
-[...4 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="2">
         <v>241</v>
       </c>
       <c r="B227" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F227" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="C227" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E227" s="3" t="s">
+      <c r="G227" s="9" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="2">
         <v>242</v>
       </c>
       <c r="B228" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="F228" s="3" t="s">
         <v>910</v>
       </c>
-      <c r="C228" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E228" s="3" t="s">
+      <c r="G228" s="9" t="s">
         <v>911</v>
-      </c>
-[...4 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="2">
         <v>243</v>
       </c>
       <c r="B229" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="C229" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E229" s="3" t="s">
+      <c r="F229" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="F229" s="3" t="s">
+      <c r="G229" s="9" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="2">
         <v>244</v>
       </c>
       <c r="B230" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E230" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="C230" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E230" s="3" t="s">
+      <c r="F230" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="F230" s="3" t="s">
+      <c r="G230" s="9" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="2">
         <v>245</v>
       </c>
       <c r="B231" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E231" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="C231" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="3" t="s">
+      <c r="F231" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="E231" s="3" t="s">
+      <c r="G231" s="9" t="s">
         <v>924</v>
-      </c>
-[...4 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="2">
         <v>246</v>
       </c>
       <c r="B232" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="F232" s="3" t="s">
         <v>927</v>
       </c>
-      <c r="C232" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E232" s="3" t="s">
+      <c r="G232" s="9" t="s">
         <v>928</v>
-      </c>
-[...4 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="2">
         <v>247</v>
       </c>
       <c r="B233" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="F233" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="C233" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E233" s="3" t="s">
+      <c r="G233" s="9" t="s">
         <v>932</v>
-      </c>
-[...4 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="2">
         <v>248</v>
       </c>
       <c r="B234" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="G234" s="9" t="s">
         <v>935</v>
-      </c>
-[...13 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="2">
         <v>249</v>
       </c>
       <c r="B235" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="G235" s="9" t="s">
         <v>939</v>
-      </c>
-[...13 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="2">
         <v>250</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>62</v>
+        <v>940</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="E236" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="G236" s="9" t="s">
         <v>943</v>
-      </c>
-[...4 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="2">
         <v>251</v>
       </c>
       <c r="B237" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="F237" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="C237" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E237" s="3" t="s">
+      <c r="G237" s="9" t="s">
         <v>947</v>
-      </c>
-[...4 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="2">
         <v>252</v>
       </c>
       <c r="B238" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="F238" s="3" t="s">
         <v>950</v>
       </c>
-      <c r="C238" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E238" s="3" t="s">
+      <c r="G238" s="9" t="s">
         <v>951</v>
-      </c>
-[...4 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="2">
         <v>253</v>
       </c>
       <c r="B239" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="F239" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="C239" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E239" s="3" t="s">
+      <c r="G239" s="9" t="s">
         <v>955</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="2">
         <v>254</v>
       </c>
       <c r="B240" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="F240" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="C240" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E240" s="3" t="s">
+      <c r="G240" s="9" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="2">
         <v>255</v>
       </c>
       <c r="B241" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="F241" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="C241" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E241" s="3" t="s">
+      <c r="G241" s="9" t="s">
         <v>963</v>
-      </c>
-[...4 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="2">
         <v>256</v>
       </c>
       <c r="B242" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="F242" s="3" t="s">
         <v>966</v>
       </c>
-      <c r="C242" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E242" s="3" t="s">
+      <c r="G242" s="9" t="s">
         <v>967</v>
-      </c>
-[...4 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="2">
         <v>257</v>
       </c>
       <c r="B243" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="F243" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="C243" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E243" s="3" t="s">
+      <c r="G243" s="9" t="s">
         <v>971</v>
-      </c>
-[...4 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="2">
         <v>258</v>
       </c>
       <c r="B244" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="F244" s="3" t="s">
         <v>974</v>
       </c>
-      <c r="C244" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E244" s="3" t="s">
+      <c r="G244" s="9" t="s">
         <v>975</v>
-      </c>
-[...4 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="2">
         <v>259</v>
       </c>
       <c r="B245" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="F245" s="3" t="s">
         <v>978</v>
       </c>
-      <c r="C245" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E245" s="3" t="s">
+      <c r="G245" s="9" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="2">
         <v>260</v>
       </c>
       <c r="B246" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E246" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="C246" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E246" s="3" t="s">
+      <c r="F246" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="F246" s="3" t="s">
+      <c r="G246" s="9" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="2">
         <v>261</v>
       </c>
       <c r="B247" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E247" s="3" t="s">
         <v>986</v>
       </c>
-      <c r="C247" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E247" s="3" t="s">
+      <c r="F247" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="F247" s="3" t="s">
+      <c r="G247" s="10" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="2">
         <v>262</v>
       </c>
       <c r="B248" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E248" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="C248" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D248" s="3" t="s">
+      <c r="F248" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="G248" s="10" t="s">
         <v>991</v>
-      </c>
-[...7 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="2">
         <v>263</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>995</v>
+        <v>53</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="G249" s="9" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="2">
         <v>264</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="G250" s="9" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="2">
         <v>265</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>62</v>
+        <v>999</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="E251" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G251" s="9" t="s">
         <v>1002</v>
-      </c>
-[...4 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="2">
         <v>266</v>
       </c>
       <c r="B252" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F252" s="3" t="s">
         <v>1005</v>
       </c>
-      <c r="C252" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E252" s="3" t="s">
+      <c r="G252" s="9" t="s">
         <v>1006</v>
-      </c>
-[...4 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="2">
         <v>267</v>
       </c>
       <c r="B253" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F253" s="3" t="s">
         <v>1009</v>
       </c>
-      <c r="C253" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E253" s="3" t="s">
+      <c r="G253" s="9" t="s">
         <v>1010</v>
-      </c>
-[...4 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="2">
         <v>268</v>
       </c>
       <c r="B254" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F254" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="C254" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E254" s="3" t="s">
+      <c r="G254" s="10" t="s">
         <v>1014</v>
-      </c>
-[...4 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="2">
         <v>269</v>
       </c>
       <c r="B255" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F255" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="C255" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E255" s="3" t="s">
+      <c r="G255" s="9" t="s">
         <v>1018</v>
-      </c>
-[...4 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="2">
         <v>270</v>
       </c>
       <c r="B256" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F256" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="C256" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E256" s="3" t="s">
+      <c r="G256" s="10" t="s">
         <v>1022</v>
-      </c>
-[...4 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="2">
         <v>271</v>
       </c>
       <c r="B257" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F257" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="C257" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E257" s="3" t="s">
+      <c r="G257" s="9" t="s">
         <v>1026</v>
-      </c>
-[...4 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="2">
         <v>272</v>
       </c>
       <c r="B258" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E258" s="3" t="s">
         <v>1029</v>
       </c>
-      <c r="C258" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E258" s="3" t="s">
+      <c r="F258" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="F258" s="3" t="s">
+      <c r="G258" s="9" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="2">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B259" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E259" s="3" t="s">
         <v>1033</v>
       </c>
-      <c r="C259" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E259" s="3" t="s">
+      <c r="F259" s="3" t="s">
         <v>1034</v>
       </c>
-      <c r="F259" s="3" t="s">
+      <c r="G259" s="9" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="2">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B260" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E260" s="3" t="s">
         <v>1037</v>
       </c>
-      <c r="C260" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D260" s="3" t="s">
+      <c r="F260" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="E260" s="3" t="s">
+      <c r="G260" s="10" t="s">
         <v>1039</v>
-      </c>
-[...4 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="2">
         <v>276</v>
       </c>
       <c r="B261" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F261" s="3" t="s">
         <v>1042</v>
       </c>
-      <c r="C261" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E261" s="3" t="s">
+      <c r="G261" s="9" t="s">
         <v>1043</v>
-      </c>
-[...4 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="2">
         <v>277</v>
       </c>
       <c r="B262" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F262" s="3" t="s">
         <v>1046</v>
       </c>
-      <c r="C262" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E262" s="3" t="s">
+      <c r="G262" s="9" t="s">
         <v>1047</v>
-      </c>
-[...4 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="2">
         <v>278</v>
       </c>
       <c r="B263" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F263" s="3" t="s">
         <v>1050</v>
       </c>
-      <c r="C263" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E263" s="3" t="s">
+      <c r="G263" s="10" t="s">
         <v>1051</v>
-      </c>
-[...4 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="2">
         <v>279</v>
       </c>
       <c r="B264" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F264" s="3" t="s">
         <v>1054</v>
       </c>
-      <c r="C264" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E264" s="3" t="s">
+      <c r="G264" s="9" t="s">
         <v>1055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="2">
         <v>280</v>
       </c>
       <c r="B265" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F265" s="3" t="s">
         <v>1058</v>
       </c>
-      <c r="C265" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E265" s="3" t="s">
+      <c r="G265" s="9" t="s">
         <v>1059</v>
-      </c>
-[...4 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="2">
         <v>281</v>
       </c>
       <c r="B266" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F266" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="C266" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E266" s="3" t="s">
+      <c r="G266" s="9" t="s">
         <v>1063</v>
-      </c>
-[...4 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="2">
         <v>282</v>
       </c>
       <c r="B267" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F267" s="3" t="s">
         <v>1066</v>
       </c>
-      <c r="C267" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E267" s="3" t="s">
+      <c r="G267" s="10" t="s">
         <v>1067</v>
-      </c>
-[...4 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="2">
         <v>283</v>
       </c>
       <c r="B268" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F268" s="3" t="s">
         <v>1070</v>
       </c>
-      <c r="C268" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E268" s="3" t="s">
+      <c r="G268" s="9" t="s">
         <v>1071</v>
-      </c>
-[...4 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="2">
         <v>284</v>
       </c>
       <c r="B269" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F269" s="3" t="s">
         <v>1074</v>
       </c>
-      <c r="C269" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E269" s="3" t="s">
+      <c r="G269" s="10" t="s">
         <v>1075</v>
-      </c>
-[...4 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="2">
         <v>285</v>
       </c>
       <c r="B270" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F270" s="3" t="s">
         <v>1078</v>
       </c>
-      <c r="C270" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E270" s="3" t="s">
+      <c r="G270" s="10" t="s">
         <v>1079</v>
-      </c>
-[...4 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="2">
         <v>286</v>
       </c>
       <c r="B271" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F271" s="3" t="s">
         <v>1082</v>
       </c>
-      <c r="C271" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E271" s="3" t="s">
+      <c r="G271" s="9" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="2">
         <v>287</v>
       </c>
       <c r="B272" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F272" s="3" t="s">
         <v>1086</v>
       </c>
-      <c r="C272" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E272" s="3" t="s">
+      <c r="G272" s="10" t="s">
         <v>1087</v>
-      </c>
-[...4 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="2">
         <v>288</v>
       </c>
       <c r="B273" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F273" s="3" t="s">
         <v>1090</v>
       </c>
-      <c r="C273" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E273" s="3" t="s">
+      <c r="G273" s="10" t="s">
         <v>1091</v>
-      </c>
-[...4 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="2">
         <v>289</v>
       </c>
       <c r="B274" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F274" s="3" t="s">
         <v>1094</v>
       </c>
-      <c r="C274" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E274" s="3" t="s">
+      <c r="G274" s="9" t="s">
         <v>1095</v>
-      </c>
-[...4 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="2">
         <v>290</v>
       </c>
       <c r="B275" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E275" s="3" t="s">
         <v>1098</v>
       </c>
-      <c r="C275" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E275" s="3" t="s">
+      <c r="F275" s="3" t="s">
         <v>1099</v>
       </c>
-      <c r="F275" s="3" t="s">
+      <c r="G275" s="9" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="2">
         <v>291</v>
       </c>
       <c r="B276" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E276" s="3" t="s">
         <v>1102</v>
       </c>
-      <c r="C276" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E276" s="3" t="s">
+      <c r="F276" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="F276" s="3" t="s">
+      <c r="G276" s="9" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="2">
         <v>292</v>
       </c>
       <c r="B277" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E277" s="3" t="s">
         <v>1106</v>
       </c>
-      <c r="C277" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E277" s="3" t="s">
+      <c r="F277" s="3" t="s">
         <v>1107</v>
       </c>
-      <c r="F277" s="3" t="s">
+      <c r="G277" s="9" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="2">
         <v>293</v>
       </c>
       <c r="B278" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E278" s="3" t="s">
         <v>1110</v>
       </c>
-      <c r="C278" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E278" s="3" t="s">
+      <c r="F278" s="3" t="s">
         <v>1111</v>
       </c>
-      <c r="F278" s="3" t="s">
+      <c r="G278" s="9" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="2">
         <v>294</v>
       </c>
       <c r="B279" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E279" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="C279" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E279" s="3" t="s">
+      <c r="F279" s="3" t="s">
         <v>1115</v>
       </c>
-      <c r="F279" s="3" t="s">
+      <c r="G279" s="9" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="2">
         <v>295</v>
       </c>
       <c r="B280" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E280" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="C280" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E280" s="3" t="s">
+      <c r="F280" s="3" t="s">
         <v>1119</v>
       </c>
-      <c r="F280" s="3" t="s">
+      <c r="G280" s="9" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="2">
         <v>296</v>
       </c>
       <c r="B281" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E281" s="3" t="s">
         <v>1122</v>
       </c>
-      <c r="C281" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E281" s="3" t="s">
+      <c r="F281" s="3" t="s">
         <v>1123</v>
       </c>
-      <c r="F281" s="3" t="s">
+      <c r="G281" s="9" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="2">
         <v>297</v>
       </c>
       <c r="B282" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E282" s="3" t="s">
         <v>1126</v>
       </c>
-      <c r="C282" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E282" s="3" t="s">
+      <c r="F282" s="3" t="s">
         <v>1127</v>
       </c>
-      <c r="F282" s="3" t="s">
+      <c r="G282" s="9" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="2">
         <v>298</v>
       </c>
       <c r="B283" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E283" s="3" t="s">
         <v>1130</v>
       </c>
-      <c r="C283" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E283" s="3" t="s">
+      <c r="F283" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="F283" s="3" t="s">
+      <c r="G283" s="9" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="2">
         <v>299</v>
       </c>
       <c r="B284" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E284" s="3" t="s">
         <v>1134</v>
       </c>
-      <c r="C284" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E284" s="3" t="s">
+      <c r="F284" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="F284" s="3" t="s">
+      <c r="G284" s="9" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="2">
         <v>300</v>
       </c>
       <c r="B285" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E285" s="3" t="s">
         <v>1138</v>
       </c>
-      <c r="C285" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E285" s="3" t="s">
+      <c r="F285" s="3" t="s">
         <v>1139</v>
       </c>
-      <c r="F285" s="3" t="s">
+      <c r="G285" s="9" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="2">
         <v>301</v>
       </c>
       <c r="B286" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E286" s="3" t="s">
         <v>1142</v>
       </c>
-      <c r="C286" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E286" s="3" t="s">
+      <c r="F286" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="F286" s="3" t="s">
+      <c r="G286" s="9" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="2">
         <v>302</v>
       </c>
       <c r="B287" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E287" s="3" t="s">
         <v>1146</v>
       </c>
-      <c r="C287" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E287" s="3" t="s">
+      <c r="F287" s="3" t="s">
         <v>1147</v>
       </c>
-      <c r="F287" s="3" t="s">
+      <c r="G287" s="9" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="2">
         <v>303</v>
       </c>
       <c r="B288" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E288" s="3" t="s">
         <v>1150</v>
       </c>
-      <c r="C288" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E288" s="3" t="s">
+      <c r="F288" s="3" t="s">
         <v>1151</v>
       </c>
-      <c r="F288" s="3" t="s">
+      <c r="G288" s="9" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="2">
         <v>304</v>
       </c>
       <c r="B289" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E289" s="3" t="s">
         <v>1154</v>
       </c>
-      <c r="C289" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E289" s="3" t="s">
+      <c r="F289" s="3" t="s">
         <v>1155</v>
       </c>
-      <c r="F289" s="3" t="s">
+      <c r="G289" s="9" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="2">
         <v>305</v>
       </c>
       <c r="B290" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E290" s="3" t="s">
         <v>1158</v>
       </c>
-      <c r="C290" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E290" s="3" t="s">
+      <c r="F290" s="3" t="s">
         <v>1159</v>
       </c>
-      <c r="F290" s="3" t="s">
+      <c r="G290" s="9" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="2">
         <v>306</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E291" s="3" t="s">
         <v>1162</v>
       </c>
-      <c r="C291" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E291" s="3" t="s">
+      <c r="F291" s="3" t="s">
         <v>1163</v>
       </c>
-      <c r="F291" s="3" t="s">
+      <c r="G291" s="9" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="2">
         <v>307</v>
       </c>
       <c r="B292" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E292" s="3" t="s">
         <v>1166</v>
       </c>
-      <c r="C292" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E292" s="3" t="s">
+      <c r="F292" s="3" t="s">
         <v>1167</v>
       </c>
-      <c r="F292" s="3" t="s">
+      <c r="G292" s="9" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="2">
         <v>308</v>
       </c>
       <c r="B293" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E293" s="3" t="s">
         <v>1170</v>
       </c>
-      <c r="C293" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E293" s="3" t="s">
+      <c r="F293" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="F293" s="3" t="s">
+      <c r="G293" s="9" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="2">
         <v>309</v>
       </c>
       <c r="B294" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E294" s="3" t="s">
         <v>1174</v>
       </c>
-      <c r="C294" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E294" s="3" t="s">
+      <c r="F294" s="3" t="s">
         <v>1175</v>
       </c>
-      <c r="F294" s="3" t="s">
+      <c r="G294" s="9" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="2">
         <v>310</v>
       </c>
       <c r="B295" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E295" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="C295" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E295" s="3" t="s">
+      <c r="F295" s="3" t="s">
         <v>1179</v>
       </c>
-      <c r="F295" s="3" t="s">
+      <c r="G295" s="9" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="2">
         <v>311</v>
       </c>
       <c r="B296" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E296" s="3" t="s">
         <v>1182</v>
       </c>
-      <c r="C296" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E296" s="3" t="s">
+      <c r="F296" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="F296" s="3" t="s">
+      <c r="G296" s="9" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="2">
         <v>312</v>
       </c>
       <c r="B297" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E297" s="3" t="s">
         <v>1186</v>
       </c>
-      <c r="C297" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E297" s="3" t="s">
+      <c r="F297" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="F297" s="3" t="s">
+      <c r="G297" s="9" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="2">
         <v>313</v>
       </c>
       <c r="B298" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E298" s="3" t="s">
         <v>1190</v>
       </c>
-      <c r="C298" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E298" s="3" t="s">
+      <c r="F298" s="3" t="s">
         <v>1191</v>
       </c>
-      <c r="F298" s="3" t="s">
+      <c r="G298" s="9" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="2">
         <v>314</v>
       </c>
       <c r="B299" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E299" s="3" t="s">
         <v>1194</v>
       </c>
-      <c r="C299" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E299" s="3" t="s">
+      <c r="F299" s="3" t="s">
         <v>1195</v>
       </c>
-      <c r="F299" s="3" t="s">
+      <c r="G299" s="9" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="2">
         <v>315</v>
       </c>
       <c r="B300" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E300" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="C300" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E300" s="3" t="s">
+      <c r="F300" s="3" t="s">
         <v>1199</v>
       </c>
-      <c r="F300" s="3" t="s">
+      <c r="G300" s="9" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="2">
         <v>316</v>
       </c>
       <c r="B301" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E301" s="3" t="s">
         <v>1202</v>
       </c>
-      <c r="C301" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E301" s="3" t="s">
+      <c r="F301" s="3" t="s">
         <v>1203</v>
       </c>
-      <c r="F301" s="3" t="s">
+      <c r="G301" s="9" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="2">
         <v>317</v>
       </c>
       <c r="B302" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E302" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="C302" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E302" s="3" t="s">
+      <c r="F302" s="3" t="s">
         <v>1207</v>
       </c>
-      <c r="F302" s="3" t="s">
+      <c r="G302" s="9" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="2">
         <v>318</v>
       </c>
       <c r="B303" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E303" s="3" t="s">
         <v>1210</v>
       </c>
-      <c r="C303" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E303" s="3" t="s">
+      <c r="F303" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="F303" s="3" t="s">
+      <c r="G303" s="9" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="2">
         <v>319</v>
       </c>
       <c r="B304" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E304" s="3" t="s">
         <v>1214</v>
       </c>
-      <c r="C304" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E304" s="3" t="s">
+      <c r="F304" s="3" t="s">
         <v>1215</v>
       </c>
-      <c r="F304" s="3" t="s">
+      <c r="G304" s="9" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="2">
         <v>320</v>
       </c>
       <c r="B305" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" s="3" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>685</v>
       </c>
       <c r="E305" s="3" t="s">
         <v>1219</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>1220</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="2">
         <v>321</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>1222</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>685</v>
+        <v>1218</v>
       </c>
       <c r="E306" s="3" t="s">
         <v>1223</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>1224</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="2">
         <v>322</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>1226</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E307" s="3" t="s">
         <v>1227</v>
       </c>
-      <c r="E307" s="3" t="s">
+      <c r="F307" s="3" t="s">
         <v>1228</v>
       </c>
-      <c r="F307" s="3" t="s">
+      <c r="G307" s="9" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="2">
         <v>323</v>
       </c>
       <c r="B308" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F308" s="15" t="s">
         <v>1231</v>
       </c>
-      <c r="C308" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E308" s="3" t="s">
+      <c r="G308" s="9" t="s">
         <v>1232</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="2">
         <v>324</v>
       </c>
       <c r="B309" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F309" s="3" t="s">
         <v>1235</v>
       </c>
-      <c r="C309" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E309" s="3" t="s">
+      <c r="G309" s="9" t="s">
         <v>1236</v>
-      </c>
-[...4 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="2">
         <v>325</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>62</v>
+        <v>1237</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="E310" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F310" s="3" t="s">
         <v>1239</v>
       </c>
-      <c r="F310" s="3" t="s">
+      <c r="G310" s="10" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="2">
         <v>326</v>
       </c>
       <c r="B311" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E311" s="3" t="s">
         <v>1242</v>
       </c>
-      <c r="C311" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E311" s="3" t="s">
+      <c r="F311" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="F311" s="3" t="s">
+      <c r="G311" s="10" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="2">
         <v>327</v>
       </c>
       <c r="B312" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E312" s="3" t="s">
         <v>1246</v>
       </c>
-      <c r="C312" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E312" s="3" t="s">
+      <c r="F312" s="3" t="s">
         <v>1247</v>
       </c>
-      <c r="F312" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G312" s="9" t="s">
-        <v>1249</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="2">
         <v>328</v>
       </c>
       <c r="B313" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F313" s="3" t="s">
         <v>1250</v>
       </c>
-      <c r="C313" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E313" s="3" t="s">
+      <c r="G313" s="10" t="s">
         <v>1251</v>
-      </c>
-[...4 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="2">
         <v>329</v>
       </c>
       <c r="B314" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F314" s="3" t="s">
         <v>1254</v>
       </c>
-      <c r="C314" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E314" s="3" t="s">
+      <c r="G314" s="10" t="s">
         <v>1255</v>
-      </c>
-[...4 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="2">
         <v>330</v>
       </c>
       <c r="B315" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E315" s="3" t="s">
         <v>1257</v>
       </c>
-      <c r="C315" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E315" s="3" t="s">
+      <c r="F315" s="3" t="s">
         <v>1258</v>
       </c>
-      <c r="F315" s="3" t="s">
+      <c r="G315" s="9" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="2">
         <v>331</v>
       </c>
       <c r="B316" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E316" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="C316" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E316" s="3" t="s">
+      <c r="F316" s="3" t="s">
         <v>1262</v>
       </c>
-      <c r="F316" s="3" t="s">
+      <c r="G316" s="9" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="2">
         <v>332</v>
       </c>
       <c r="B317" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E317" s="3" t="s">
         <v>1265</v>
       </c>
-      <c r="C317" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E317" s="3" t="s">
+      <c r="F317" s="3" t="s">
         <v>1266</v>
       </c>
-      <c r="F317" s="3" t="s">
+      <c r="G317" s="9" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="2">
         <v>333</v>
       </c>
       <c r="B318" s="3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E318" s="3" t="s">
         <v>1269</v>
       </c>
-      <c r="C318" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E318" s="3" t="s">
+      <c r="F318" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="F318" s="3" t="s">
+      <c r="G318" s="9" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="2">
         <v>334</v>
       </c>
       <c r="B319" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F319" s="3" t="s">
         <v>1273</v>
       </c>
-      <c r="C319" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E319" s="3" t="s">
+      <c r="G319" s="9" t="s">
         <v>1274</v>
-      </c>
-[...4 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="2">
         <v>335</v>
       </c>
       <c r="B320" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F320" s="3" t="s">
         <v>1277</v>
       </c>
-      <c r="C320" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E320" s="3" t="s">
+      <c r="G320" s="9" t="s">
         <v>1278</v>
-      </c>
-[...4 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="2">
         <v>336</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1214</v>
+        <v>1279</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="E321" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F321" s="3" t="s">
         <v>1281</v>
       </c>
-      <c r="F321" s="3" t="s">
+      <c r="G321" s="9" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="2">
         <v>337</v>
       </c>
       <c r="B322" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E322" s="3" t="s">
         <v>1284</v>
       </c>
-      <c r="C322" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E322" s="3" t="s">
+      <c r="F322" s="3" t="s">
         <v>1285</v>
       </c>
-      <c r="F322" s="3" t="s">
+      <c r="G322" s="10" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="2">
         <v>338</v>
       </c>
       <c r="B323" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D323" s="3" t="s">
         <v>1288</v>
-      </c>
-[...4 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="E323" s="3" t="s">
         <v>1289</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>1290</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="2">
         <v>339</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>1292</v>
       </c>
       <c r="C324" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1227</v>
+        <v>1288</v>
       </c>
       <c r="E324" s="3" t="s">
         <v>1293</v>
       </c>
       <c r="F324" s="3" t="s">
         <v>1294</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="2">
         <v>340</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1114</v>
+        <v>1296</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E325" s="3" t="s">
         <v>1297</v>
       </c>
       <c r="F325" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="G325" s="9" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="2">
         <v>341</v>
       </c>
       <c r="B326" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E326" s="3" t="s">
         <v>1300</v>
       </c>
-      <c r="C326" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E326" s="3" t="s">
+      <c r="F326" s="3" t="s">
         <v>1301</v>
       </c>
-      <c r="F326" s="3" t="s">
+      <c r="G326" s="9" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="2">
         <v>342</v>
       </c>
       <c r="B327" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E327" s="3" t="s">
         <v>1304</v>
       </c>
-      <c r="C327" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E327" s="3" t="s">
+      <c r="F327" s="3" t="s">
         <v>1305</v>
       </c>
-      <c r="F327" s="3" t="s">
+      <c r="G327" s="9" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="2">
         <v>343</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>62</v>
+        <v>1307</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E328" s="3" t="s">
         <v>1308</v>
       </c>
       <c r="F328" s="3" t="s">
         <v>1309</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="2">
         <v>344</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>1311</v>
       </c>
       <c r="C329" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>1312</v>
       </c>
       <c r="F329" s="3" t="s">
         <v>1313</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="2">
         <v>345</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>1315</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E330" s="3" t="s">
         <v>1316</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>1317</v>
       </c>
       <c r="G330" s="9" t="s">
-        <v>1318</v>
+        <v>69</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="2">
         <v>346</v>
       </c>
       <c r="B331" s="4" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C331" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E331" s="4" t="s">
         <v>1319</v>
       </c>
-      <c r="C331" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E331" s="4" t="s">
+      <c r="F331" s="4" t="s">
         <v>1320</v>
       </c>
-      <c r="F331" s="4" t="s">
+      <c r="G331" s="18" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="2">
         <v>347</v>
       </c>
       <c r="B332" s="4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C332" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E332" s="4" t="s">
         <v>1323</v>
       </c>
-      <c r="C332" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E332" s="4" t="s">
+      <c r="F332" s="4" t="s">
         <v>1324</v>
       </c>
-      <c r="F332" s="4" t="s">
+      <c r="G332" s="18" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="2">
         <v>348</v>
       </c>
       <c r="B333" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C333" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D333" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E333" s="4" t="s">
         <v>1326</v>
       </c>
-      <c r="C333" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="4" t="s">
+      <c r="F333" s="4" t="s">
         <v>1327</v>
       </c>
-      <c r="F333" s="4" t="s">
+      <c r="G333" s="18" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="2">
         <v>349</v>
       </c>
       <c r="B334" s="4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C334" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E334" s="4" t="s">
         <v>1330</v>
       </c>
-      <c r="C334" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E334" s="4" t="s">
+      <c r="F334" s="4" t="s">
         <v>1331</v>
       </c>
-      <c r="F334" s="4" t="s">
+      <c r="G334" s="19" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="2">
         <v>350</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>359</v>
+        <v>1333</v>
       </c>
       <c r="C335" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E335" s="4" t="s">
         <v>1334</v>
       </c>
       <c r="F335" s="16" t="s">
         <v>1335</v>
       </c>
       <c r="G335" s="19" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="2">
         <v>351</v>
       </c>
       <c r="B336" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C336" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E336" s="4" t="s">
         <v>1337</v>
       </c>
-      <c r="C336" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E336" s="4" t="s">
+      <c r="F336" s="4" t="s">
         <v>1338</v>
       </c>
-      <c r="F336" s="4" t="s">
+      <c r="G336" s="19" t="s">
         <v>1339</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="2">
         <v>352</v>
       </c>
       <c r="B337" s="4" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C337" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E337" s="4" t="s">
         <v>1341</v>
       </c>
-      <c r="C337" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E337" s="4" t="s">
+      <c r="F337" s="4" t="s">
         <v>1342</v>
       </c>
-      <c r="F337" s="4" t="s">
+      <c r="G337" s="19" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="2">
         <v>353</v>
       </c>
       <c r="B338" s="4" t="s">
-        <v>624</v>
+        <v>1344</v>
       </c>
       <c r="C338" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="4" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E338" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="F338" s="4" t="s">
         <v>1346</v>
       </c>
       <c r="G338" s="18" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="2">
         <v>354</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="C339" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E339" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="F339" s="4" t="s">
         <v>1350</v>
       </c>
       <c r="G339" s="18" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="2">
         <v>355</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="C340" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="E340" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="F340" s="4" t="s">
         <v>1354</v>
       </c>
       <c r="G340" s="18" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="2">
         <v>356</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="C341" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>1296</v>
+        <v>1357</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="F341" s="4" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="G341" s="18" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="2">
         <v>357</v>
       </c>
       <c r="B342" s="4" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="C342" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="4" t="s">
-        <v>1296</v>
+        <v>1357</v>
       </c>
       <c r="E342" s="4" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="F342" s="4" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="G342" s="18" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="2">
         <v>358</v>
       </c>
       <c r="B343" s="4" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C343" s="17" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E343" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="F343" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="G343" s="18" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="2">
         <v>359</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C344" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E344" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="F344" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="G344" s="18" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="2">
         <v>360</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C345" s="17" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E345" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="F345" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="G345" s="18" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="2">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C346" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E346" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="F346" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="G346" s="18" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="2">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C347" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E347" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="F347" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="G347" s="18" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="2">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C348" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E348" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="F348" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="G348" s="18" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="2">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>1389</v>
       </c>
       <c r="C349" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E349" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="F349" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="G349" s="9" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="2">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E350" s="3" t="s">
         <v>1394</v>
       </c>
       <c r="F350" s="3" t="s">
         <v>1395</v>
       </c>
       <c r="G350" s="9" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="2">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>1397</v>
       </c>
       <c r="C351" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E351" s="3" t="s">
         <v>1398</v>
       </c>
       <c r="F351" s="3" t="s">
         <v>1399</v>
       </c>
       <c r="G351" s="9" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="2">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>1401</v>
       </c>
       <c r="C352" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E352" s="3" t="s">
         <v>1402</v>
       </c>
       <c r="F352" s="3" t="s">
         <v>1403</v>
       </c>
       <c r="G352" s="9" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="2">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>1405</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E353" s="3" t="s">
         <v>1406</v>
       </c>
       <c r="F353" s="3" t="s">
         <v>1407</v>
       </c>
       <c r="G353" s="9" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="2">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>1409</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E354" s="3" t="s">
         <v>1410</v>
       </c>
       <c r="F354" s="3" t="s">
         <v>1411</v>
       </c>
       <c r="G354" s="9" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="2">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>1413</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E355" s="3" t="s">
         <v>1414</v>
       </c>
       <c r="F355" s="3" t="s">
         <v>1415</v>
       </c>
       <c r="G355" s="9" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="2">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>1417</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E356" s="3" t="s">
         <v>1418</v>
       </c>
       <c r="F356" s="3" t="s">
         <v>1419</v>
       </c>
       <c r="G356" s="10" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="2">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>1421</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E357" s="3" t="s">
         <v>1422</v>
       </c>
       <c r="F357" s="3" t="s">
         <v>1423</v>
       </c>
       <c r="G357" s="10" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="2">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>1425</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E358" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F358" s="3" t="s">
         <v>1426</v>
       </c>
-      <c r="F358" s="3" t="s">
+      <c r="G358" s="9" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="2">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B359" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E359" s="3" t="s">
         <v>1429</v>
       </c>
-      <c r="C359" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="3" t="s">
+      <c r="F359" s="3" t="s">
         <v>1430</v>
       </c>
-      <c r="F359" s="3" t="s">
+      <c r="G359" s="9" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="2">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B360" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E360" s="3" t="s">
         <v>1433</v>
       </c>
-      <c r="C360" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E360" s="3" t="s">
+      <c r="F360" s="3" t="s">
         <v>1434</v>
       </c>
-      <c r="F360" s="3" t="s">
+      <c r="G360" s="10" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="2">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B361" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E361" s="3" t="s">
         <v>1437</v>
       </c>
-      <c r="C361" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E361" s="3" t="s">
+      <c r="F361" s="3" t="s">
         <v>1438</v>
       </c>
-      <c r="F361" s="3" t="s">
+      <c r="G361" s="10" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="2">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B362" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E362" s="3" t="s">
         <v>1441</v>
-      </c>
-[...7 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="F362" s="3" t="s">
         <v>1442</v>
       </c>
       <c r="G362" s="9" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="2">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>1444</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D363" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E363" s="3" t="s">
         <v>1445</v>
       </c>
       <c r="F363" s="3" t="s">
         <v>1446</v>
       </c>
       <c r="G363" s="10" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="2">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>1448</v>
       </c>
       <c r="C364" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E364" s="3" t="s">
         <v>1449</v>
       </c>
       <c r="F364" s="3" t="s">
         <v>1450</v>
       </c>
       <c r="G364" s="9" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="2">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="C365" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E365" s="3" t="s">
         <v>1453</v>
       </c>
       <c r="F365" s="3" t="s">
         <v>1454</v>
       </c>
       <c r="G365" s="9" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="2">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>1456</v>
       </c>
       <c r="C366" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E366" s="3" t="s">
         <v>1457</v>
       </c>
       <c r="F366" s="3" t="s">
         <v>1458</v>
       </c>
       <c r="G366" s="9" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="2">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>1460</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D367" s="3" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E367" s="3" t="s">
         <v>1461</v>
       </c>
       <c r="F367" s="3" t="s">
         <v>1462</v>
       </c>
       <c r="G367" s="10" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="2">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>1464</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E368" s="3" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="F368" s="3" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="G368" s="9" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="2">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E369" s="3" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="F369" s="3" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="G369" s="10" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="2">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E370" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="F370" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="G370" s="9" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="2">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E371" s="3" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="F371" s="3" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="G371" s="9" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="2">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E372" s="3" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="F372" s="3" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="G372" s="10" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="2">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="3" t="s">
-        <v>1365</v>
+        <v>1465</v>
       </c>
       <c r="E373" s="3" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="F373" s="3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="G373" s="9" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="2">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E374" s="3" t="s">
         <v>1490</v>
       </c>
       <c r="F374" s="3" t="s">
         <v>1491</v>
       </c>
       <c r="G374" s="9" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="2">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>1493</v>
       </c>
       <c r="C375" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E375" s="3" t="s">
         <v>1494</v>
       </c>
       <c r="F375" s="3" t="s">
         <v>1495</v>
       </c>
       <c r="G375" s="9" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="2">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>1497</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E376" s="3" t="s">
         <v>1498</v>
       </c>
       <c r="F376" s="3" t="s">
         <v>1499</v>
       </c>
       <c r="G376" s="9" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="2">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>1501</v>
       </c>
       <c r="C377" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E377" s="3" t="s">
         <v>1502</v>
       </c>
       <c r="F377" s="3" t="s">
         <v>1503</v>
       </c>
       <c r="G377" s="9" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="2">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>1505</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D378" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E378" s="3" t="s">
         <v>1506</v>
       </c>
       <c r="F378" s="3" t="s">
         <v>1507</v>
       </c>
       <c r="G378" s="9" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="2">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>1509</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E379" s="3" t="s">
         <v>1510</v>
       </c>
       <c r="F379" s="3" t="s">
         <v>1511</v>
       </c>
       <c r="G379" s="9" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="2">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>1513</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E380" s="3" t="s">
         <v>1514</v>
       </c>
       <c r="F380" s="3" t="s">
         <v>1515</v>
       </c>
       <c r="G380" s="9" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="2">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>1517</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E381" s="3" t="s">
         <v>1518</v>
       </c>
       <c r="F381" s="3" t="s">
         <v>1519</v>
       </c>
       <c r="G381" s="9" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="2">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>1521</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E382" s="3" t="s">
         <v>1522</v>
       </c>
       <c r="F382" s="3" t="s">
         <v>1523</v>
       </c>
       <c r="G382" s="9" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="2">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>1525</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E383" s="3" t="s">
         <v>1526</v>
       </c>
       <c r="F383" s="3" t="s">
         <v>1527</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="2">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E384" s="3" t="s">
         <v>1530</v>
       </c>
       <c r="F384" s="3" t="s">
         <v>1531</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="2">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>1533</v>
       </c>
       <c r="C385" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E385" s="3" t="s">
         <v>1534</v>
       </c>
       <c r="F385" s="3" t="s">
         <v>1535</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="2">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>1537</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E386" s="3" t="s">
         <v>1538</v>
       </c>
       <c r="F386" s="3" t="s">
         <v>1539</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="2">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>1541</v>
       </c>
       <c r="C387" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="3" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
       <c r="E387" s="3" t="s">
         <v>1542</v>
       </c>
       <c r="F387" s="3" t="s">
         <v>1543</v>
       </c>
       <c r="G387" s="9" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="2">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>1545</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E388" s="3" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="F388" s="3" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="G388" s="10" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="2">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B389" s="3" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C389" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E389" s="3" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F389" s="3" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="G389" s="9" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="2">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="C390" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E390" s="3" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F390" s="3" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="G390" s="9" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="2">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C391" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E391" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="F391" s="3" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="G391" s="10" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="2">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B392" s="3" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D392" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E392" s="3" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F392" s="3" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G392" s="9" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="2">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="C393" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="3" t="s">
-        <v>1489</v>
+        <v>1546</v>
       </c>
       <c r="E393" s="3" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="F393" s="3" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="G393" s="10" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="2">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>1569</v>
+        <v>995</v>
       </c>
       <c r="C394" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D394" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E394" s="3" t="s">
         <v>1570</v>
       </c>
-      <c r="E394" s="3" t="s">
+      <c r="F394" s="3" t="s">
         <v>1571</v>
       </c>
-      <c r="F394" s="3" t="s">
+      <c r="G394" s="9" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="2">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B395" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D395" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E395" s="3" t="s">
         <v>1574</v>
       </c>
-      <c r="C395" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E395" s="3" t="s">
+      <c r="F395" s="3" t="s">
         <v>1575</v>
       </c>
-      <c r="F395" s="3" t="s">
+      <c r="G395" s="9" t="s">
         <v>1576</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="2">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B396" s="3" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D396" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E396" s="3" t="s">
         <v>1578</v>
       </c>
-      <c r="C396" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E396" s="3" t="s">
+      <c r="F396" s="3" t="s">
         <v>1579</v>
       </c>
-      <c r="F396" s="3" t="s">
+      <c r="G396" s="10" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="2">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B397" s="3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D397" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E397" s="3" t="s">
         <v>1582</v>
       </c>
-      <c r="C397" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E397" s="3" t="s">
+      <c r="F397" s="3" t="s">
         <v>1583</v>
       </c>
-      <c r="F397" s="3" t="s">
+      <c r="G397" s="9" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="2">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B398" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D398" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E398" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F398" s="3" t="s">
         <v>1586</v>
       </c>
-      <c r="C398" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E398" s="3" t="s">
+      <c r="G398" s="9" t="s">
         <v>1587</v>
-      </c>
-[...4 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="2">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B399" s="3" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D399" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F399" s="3" t="s">
         <v>1590</v>
       </c>
-      <c r="C399" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E399" s="3" t="s">
+      <c r="G399" s="9" t="s">
         <v>1591</v>
-      </c>
-[...4 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="2">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>1005</v>
+        <v>1592</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E400" s="3" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F400" s="3" t="s">
         <v>1594</v>
       </c>
-      <c r="F400" s="3" t="s">
+      <c r="G400" s="9" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="2">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B401" s="3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D401" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E401" s="3" t="s">
         <v>1597</v>
       </c>
-      <c r="C401" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E401" s="3" t="s">
+      <c r="F401" s="3" t="s">
         <v>1598</v>
       </c>
-      <c r="F401" s="3" t="s">
+      <c r="G401" s="9" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="2">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B402" s="3" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E402" s="3" t="s">
         <v>1601</v>
       </c>
-      <c r="C402" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E402" s="3" t="s">
+      <c r="F402" s="3" t="s">
         <v>1602</v>
       </c>
-      <c r="F402" s="3" t="s">
+      <c r="G402" s="9" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="2">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B403" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E403" s="3" t="s">
         <v>1605</v>
       </c>
-      <c r="C403" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E403" s="3" t="s">
+      <c r="F403" s="3" t="s">
         <v>1606</v>
       </c>
-      <c r="F403" s="3" t="s">
+      <c r="G403" s="9" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="2">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>359</v>
+        <v>1608</v>
       </c>
       <c r="C404" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E404" s="3" t="s">
         <v>1609</v>
       </c>
       <c r="F404" s="3" t="s">
         <v>1610</v>
       </c>
       <c r="G404" s="9" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="2">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>1612</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D405" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E405" s="3" t="s">
         <v>1613</v>
       </c>
       <c r="F405" s="3" t="s">
         <v>1614</v>
       </c>
       <c r="G405" s="9" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="2">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>1616</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E406" s="3" t="s">
         <v>1617</v>
       </c>
       <c r="F406" s="3" t="s">
         <v>1618</v>
       </c>
       <c r="G406" s="9" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="2">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>1620</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E407" s="3" t="s">
         <v>1621</v>
       </c>
       <c r="F407" s="3" t="s">
         <v>1622</v>
       </c>
       <c r="G407" s="9" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="2">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>1624</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E408" s="3" t="s">
         <v>1625</v>
       </c>
       <c r="F408" s="3" t="s">
         <v>1626</v>
       </c>
       <c r="G408" s="9" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="2">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>1628</v>
       </c>
       <c r="C409" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="3" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="E409" s="3" t="s">
         <v>1629</v>
       </c>
       <c r="F409" s="3" t="s">
         <v>1630</v>
       </c>
       <c r="G409" s="9" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="2">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B410" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D410" s="3" t="s">
         <v>1632</v>
-      </c>
-[...4 lines deleted...]
-        <v>1570</v>
       </c>
       <c r="E410" s="3" t="s">
         <v>1633</v>
       </c>
       <c r="F410" s="3" t="s">
         <v>1634</v>
       </c>
       <c r="G410" s="9" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="2">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>1636</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D411" s="3" t="s">
-        <v>1570</v>
+        <v>1632</v>
       </c>
       <c r="E411" s="3" t="s">
         <v>1637</v>
       </c>
       <c r="F411" s="15" t="s">
         <v>1638</v>
       </c>
       <c r="G411" s="9" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="2">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>1640</v>
       </c>
       <c r="C412" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="3" t="s">
-        <v>1570</v>
+        <v>1632</v>
       </c>
       <c r="E412" s="3" t="s">
         <v>1641</v>
       </c>
       <c r="F412" s="3" t="s">
         <v>1642</v>
       </c>
       <c r="G412" s="10" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="2">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>1644</v>
       </c>
       <c r="C413" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="3" t="s">
-        <v>1570</v>
+        <v>1632</v>
       </c>
       <c r="E413" s="3" t="s">
         <v>1645</v>
       </c>
       <c r="F413" s="3" t="s">
         <v>1646</v>
       </c>
       <c r="G413" s="9" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="2">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>1648</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="3" t="s">
-        <v>1570</v>
+        <v>1649</v>
       </c>
       <c r="E414" s="3" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="F414" s="3" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="G414" s="9" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="2">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B415" s="3" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="C415" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D415" s="3" t="s">
-        <v>1570</v>
+        <v>1632</v>
       </c>
       <c r="E415" s="3" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="F415" s="3" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="G415" s="9" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="2">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B416" s="3" t="s">
-        <v>62</v>
+        <v>1657</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D416" s="3" t="s">
-        <v>1656</v>
+        <v>1632</v>
       </c>
       <c r="E416" s="3" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="F416" s="3" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="G416" s="9" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="2">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B417" s="3" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C417" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D417" s="3" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="E417" s="3" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="F417" s="3" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="G417" s="9" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="2">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="3" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="E418" s="3" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="F418" s="3" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="G418" s="9" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="2">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="C419" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D419" s="3" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="E419" s="3" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="F419" s="3" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="G419" s="9" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="2">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="C420" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D420" s="3" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="E420" s="3" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="F420" s="3" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="G420" s="9" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="2">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B421" s="3" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="C421" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="3" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="E421" s="3" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="F421" s="3" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="G421" s="9" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="2">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B422" s="3" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E422" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="F422" s="3" t="s">
         <v>1680</v>
       </c>
-      <c r="C422" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G422" s="9" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="2">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C423" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D423" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E423" s="3" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="F423" s="3" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="G423" s="9" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="2">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C424" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E424" s="3" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="F424" s="3" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="G424" s="9" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="2">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C425" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D425" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E425" s="3" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="F425" s="3" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G425" s="9" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="2">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C426" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D426" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="F426" s="3" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="G426" s="9" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="2">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C427" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E427" s="3" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="F427" s="3" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="G427" s="9" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="2">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D428" s="3" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="F428" s="3" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="G428" s="9" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="2">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B429" s="3" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="C429" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D429" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E429" s="3" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="F429" s="3" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="G429" s="9" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="2">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C430" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="F430" s="3" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="G430" s="9" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="2">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C431" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D431" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E431" s="3" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="F431" s="3" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="G431" s="9" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="2">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C432" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D432" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="F432" s="3" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="G432" s="9" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="2">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B433" s="3" t="s">
-        <v>1725</v>
+        <v>350</v>
       </c>
       <c r="C433" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E433" s="3" t="s">
         <v>1726</v>
       </c>
       <c r="F433" s="3" t="s">
         <v>1727</v>
       </c>
       <c r="G433" s="9" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="2">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>1729</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D434" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E434" s="3" t="s">
         <v>1730</v>
       </c>
       <c r="F434" s="3" t="s">
         <v>1731</v>
       </c>
       <c r="G434" s="9" t="s">
         <v>1732</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="2">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>1733</v>
       </c>
       <c r="C435" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D435" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E435" s="3" t="s">
         <v>1734</v>
       </c>
       <c r="F435" s="3" t="s">
         <v>1735</v>
       </c>
       <c r="G435" s="9" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="2">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>1737</v>
       </c>
       <c r="C436" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E436" s="3" t="s">
         <v>1738</v>
       </c>
       <c r="F436" s="3" t="s">
-        <v>1739</v>
+        <v>970</v>
       </c>
       <c r="G436" s="9" t="s">
-        <v>1740</v>
+        <v>971</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="2">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B437" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E437" s="3" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F437" s="3" t="s">
         <v>1741</v>
       </c>
-      <c r="C437" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E437" s="3" t="s">
+      <c r="G437" s="9" t="s">
         <v>1742</v>
-      </c>
-[...4 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="2">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B438" s="3" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E438" s="3" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F438" s="3" t="s">
         <v>1745</v>
       </c>
-      <c r="C438" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E438" s="3" t="s">
+      <c r="G438" s="9" t="s">
         <v>1746</v>
-      </c>
-[...4 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="2">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B439" s="3" t="s">
-        <v>359</v>
+        <v>1747</v>
       </c>
       <c r="C439" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D439" s="3" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="E439" s="3" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F439" s="3" t="s">
         <v>1749</v>
       </c>
-      <c r="F439" s="3" t="s">
+      <c r="G439" s="9" t="s">
         <v>1750</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="2">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B440" s="3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D440" s="3" t="s">
         <v>1752</v>
-      </c>
-[...4 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="E440" s="3" t="s">
         <v>1753</v>
       </c>
       <c r="F440" s="3" t="s">
         <v>1754</v>
       </c>
       <c r="G440" s="9" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="2">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>1756</v>
       </c>
       <c r="C441" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="3" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E441" s="3" t="s">
         <v>1757</v>
       </c>
       <c r="F441" s="3" t="s">
         <v>1758</v>
       </c>
       <c r="G441" s="9" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="2">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>1760</v>
       </c>
       <c r="C442" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E442" s="3" t="s">
         <v>1761</v>
       </c>
       <c r="F442" s="3" t="s">
-        <v>980</v>
+        <v>1762</v>
       </c>
       <c r="G442" s="9" t="s">
-        <v>981</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="2">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="C443" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="3" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="F443" s="3" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="G443" s="9" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="2">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="F444" s="3" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="G444" s="9" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="2">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="C445" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="3" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="F445" s="3" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="G445" s="9" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="2">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="C446" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="F446" s="3" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="G446" s="9" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="2">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B447" s="3" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C447" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E447" s="3" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="F447" s="3" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="G447" s="9" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="2">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="C448" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D448" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E448" s="3" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="F448" s="3" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="G448" s="9" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="2">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="C449" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D449" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E449" s="3" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="F449" s="3" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="G449" s="9" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="2">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D450" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E450" s="3" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="F450" s="3" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G450" s="9" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="2">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="C451" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D451" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E451" s="3" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="F451" s="3" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="G451" s="9" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="2">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C452" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D452" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E452" s="3" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="F452" s="3" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="G452" s="9" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="2">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B453" s="4" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C453" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E453" s="4" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="F453" s="4" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="G453" s="18" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="2">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C454" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="F454" s="3" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="G454" s="9" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="2">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C455" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E455" s="3" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="F455" s="3" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="G455" s="9" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="2">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D456" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="F456" s="3" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="G456" s="9" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="2">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="C457" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E457" s="3" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="F457" s="3" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="G457" s="9" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="2">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="C458" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D458" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E458" s="3" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="F458" s="3" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="G458" s="9" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="2">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C459" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D459" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E459" s="3" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="F459" s="3" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="G459" s="9" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="2">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="C460" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E460" s="3" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="F460" s="3" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="G460" s="9" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="2">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B461" s="3" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="C461" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D461" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E461" s="3" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="F461" s="3" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="G461" s="9" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="2">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="C462" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D462" s="3" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E462" s="3" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="F462" s="3" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="G462" s="9" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="2">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="C463" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D463" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E463" s="3" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="F463" s="3" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="G463" s="9" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="2">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="C464" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D464" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="F464" s="3" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="G464" s="9" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="2">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="C465" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E465" s="3" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="F465" s="3" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="G465" s="9" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="2">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="C466" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="F466" s="3" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="G466" s="9" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="2">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B467" s="3" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="C467" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D467" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E467" s="3" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="F467" s="3" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="G467" s="9" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="2">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="C468" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D468" s="3" t="s">
-        <v>1775</v>
+        <v>1845</v>
       </c>
       <c r="E468" s="3" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="F468" s="3" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="G468" s="9" t="s">
-        <v>1483</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="2">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="C469" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D469" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E469" s="3" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="F469" s="3" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="G469" s="9" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="2">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="C470" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E470" s="3" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="F470" s="3" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="G470" s="9" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="2">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="C471" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D471" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E471" s="3" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="F471" s="3" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="G471" s="9" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="2">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="C472" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E472" s="3" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="F472" s="3" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="G472" s="9" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="2">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>1883</v>
+        <v>53</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D473" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E473" s="3" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="F473" s="3" t="s">
-        <v>1885</v>
+        <v>1879</v>
       </c>
       <c r="G473" s="9" t="s">
-        <v>1886</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="2">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B474" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D474" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E474" s="3" t="s">
         <v>1887</v>
       </c>
-      <c r="C474" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E474" s="3" t="s">
+      <c r="F474" s="3" t="s">
         <v>1888</v>
       </c>
-      <c r="F474" s="3" t="s">
+      <c r="G474" s="9" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="2">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B475" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E475" s="3" t="s">
         <v>1891</v>
       </c>
-      <c r="C475" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E475" s="3" t="s">
+      <c r="F475" s="3" t="s">
         <v>1892</v>
       </c>
-      <c r="F475" s="3" t="s">
+      <c r="G475" s="9" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="2">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B476" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="C476" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F476" s="3" t="s">
         <v>1895</v>
       </c>
-      <c r="C476" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E476" s="3" t="s">
+      <c r="G476" s="9" t="s">
         <v>1896</v>
-      </c>
-[...4 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="2">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B477" s="3" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F477" s="3" t="s">
         <v>1899</v>
       </c>
-      <c r="C477" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E477" s="3" t="s">
+      <c r="G477" s="9" t="s">
         <v>1900</v>
-      </c>
-[...4 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="2">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B478" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F478" s="3" t="s">
         <v>1903</v>
       </c>
-      <c r="C478" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E478" s="3" t="s">
+      <c r="G478" s="9" t="s">
         <v>1904</v>
-      </c>
-[...4 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="2">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>62</v>
+        <v>1905</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D479" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E479" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F479" s="3" t="s">
         <v>1907</v>
       </c>
-      <c r="F479" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G479" s="9" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="2">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E480" s="3" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="F480" s="3" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="G480" s="9" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" s="2">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B481" s="3" t="s">
-        <v>922</v>
+        <v>1913</v>
       </c>
       <c r="C481" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E481" s="3" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="F481" s="3" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="G481" s="9" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="2">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>851</v>
+        <v>1917</v>
       </c>
       <c r="C482" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F482" s="3" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="G482" s="9" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="2">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D483" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E483" s="3" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="F483" s="3" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="G483" s="9" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="2">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="C484" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E484" s="3" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="F484" s="3" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="G484" s="9" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="2">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="C485" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E485" s="3" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="F485" s="3" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="G485" s="9" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" s="2">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="C486" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D486" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E486" s="3" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="F486" s="3" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="G486" s="9" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="2">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="C487" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D487" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E487" s="3" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="F487" s="3" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="G487" s="9" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="2">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="C488" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D488" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E488" s="3" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="F488" s="3" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="G488" s="9" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="2">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B489" s="3" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E489" s="3" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="F489" s="3" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="G489" s="9" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="2">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="C490" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D490" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="F490" s="3" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="G490" s="9" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" s="2">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B491" s="3" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="C491" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D491" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E491" s="3" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="F491" s="3" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="G491" s="9" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" s="2">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D492" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E492" s="3" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="F492" s="3" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="G492" s="9" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="2">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="C493" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E493" s="3" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="F493" s="3" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="G493" s="9" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="2">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D494" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E494" s="3" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="F494" s="3" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="G494" s="9" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="2">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="C495" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D495" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E495" s="3" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="F495" s="3" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="G495" s="9" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="2">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D496" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="F496" s="6" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="G496" s="9" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="2">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B497" s="3" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="C497" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D497" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E497" s="3" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="F497" s="6" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="G497" s="9" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="2">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D498" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E498" s="3" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="F498" s="6" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="G498" s="9" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="2">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D499" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E499" s="3" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="F499" s="6" t="s">
-        <v>1984</v>
+        <v>1903</v>
       </c>
       <c r="G499" s="9" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" s="2">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="C500" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D500" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E500" s="3" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="F500" s="6" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="G500" s="9" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="2">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D501" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E501" s="3" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="F501" s="6" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="G501" s="9" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="2">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="C502" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="F502" s="6" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G502" s="9" t="s">
-        <v>1997</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="2">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C503" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D503" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E503" s="3" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="F503" s="6" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G503" s="9" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="2">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="F504" s="6" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G504" s="9" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="2">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="C505" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D505" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E505" s="3" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="F505" s="6" t="s">
-        <v>1924</v>
+        <v>2010</v>
       </c>
       <c r="G505" s="9" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="2">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C506" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E506" s="3" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="F506" s="6" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G506" s="9" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="2">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="C507" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D507" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E507" s="3" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="F507" s="6" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="G507" s="9" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="2">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>2017</v>
+        <v>995</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D508" s="3" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E508" s="3" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="F508" s="6" t="s">
-        <v>2019</v>
+        <v>1571</v>
       </c>
       <c r="G508" s="9" t="s">
-        <v>1969</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="2">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B509" s="3" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C509" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D509" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E509" s="3" t="s">
         <v>2022</v>
       </c>
       <c r="F509" s="6" t="s">
         <v>2023</v>
       </c>
       <c r="G509" s="9" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="2">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>2025</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E510" s="3" t="s">
         <v>2026</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>2027</v>
       </c>
       <c r="G510" s="9" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="2">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>2029</v>
       </c>
       <c r="C511" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D511" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E511" s="3" t="s">
         <v>2030</v>
       </c>
       <c r="F511" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="G511" s="9" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="2">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>2033</v>
       </c>
       <c r="C512" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D512" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E512" s="3" t="s">
         <v>2034</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>2035</v>
       </c>
       <c r="G512" s="9" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" s="2">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>2037</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D513" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E513" s="3" t="s">
         <v>2038</v>
       </c>
       <c r="F513" s="6" t="s">
         <v>2039</v>
       </c>
       <c r="G513" s="9" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" s="2">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>1005</v>
+        <v>2041</v>
       </c>
       <c r="C514" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D514" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E514" s="3" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="F514" s="6" t="s">
-        <v>1595</v>
+        <v>2043</v>
       </c>
       <c r="G514" s="9" t="s">
-        <v>1596</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="2">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
       <c r="C515" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D515" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E515" s="3" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="F515" s="6" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
       <c r="G515" s="9" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="2">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="C516" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D516" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E516" s="3" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="F516" s="6" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="G516" s="9" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="2">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="C517" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E517" s="3" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="F517" s="6" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
       <c r="G517" s="9" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="2">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
       <c r="C518" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E518" s="3" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="F518" s="6" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="G518" s="9" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="2">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D519" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E519" s="3" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="F519" s="6" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="G519" s="9" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="2">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="C520" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D520" s="3" t="s">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E520" s="3" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="F520" s="6" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="G520" s="9" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="2">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="C521" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D521" s="3" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="E521" s="3" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="F521" s="6" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="G521" s="9" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="2">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B522" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D522" s="3" t="s">
         <v>2070</v>
       </c>
-      <c r="C522" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E522" s="3" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="F522" s="6" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="G522" s="9" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" s="2">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>2074</v>
+        <v>53</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D523" s="3" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="E523" s="3" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="F523" s="6" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="G523" s="9" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="2">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="C524" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="E524" s="3" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="F524" s="6" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="G524" s="9" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="2">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="C525" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D525" s="3" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="E525" s="3" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="F525" s="6" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="G525" s="9" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="2">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="C526" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D526" s="3" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="E526" s="3" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="F526" s="6" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="G526" s="9" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="2">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="C527" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D527" s="3" t="s">
-        <v>2091</v>
+        <v>2070</v>
       </c>
       <c r="E527" s="3" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="F527" s="6" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="G527" s="9" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="2">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B528" s="3" t="s">
-        <v>516</v>
+        <v>2096</v>
       </c>
       <c r="C528" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D528" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E528" s="3" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="F528" s="6" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="G528" s="9" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="2">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B529" s="3" t="s">
-        <v>62</v>
+        <v>2101</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D529" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E529" s="3" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="F529" s="6" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="G529" s="9" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="2">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="C530" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E530" s="3" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="F530" s="6" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="G530" s="9" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="2">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="C531" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D531" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E531" s="3" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="F531" s="6" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="G531" s="9" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="2">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="C532" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E532" s="3" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="F532" s="6" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="G532" s="9" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" s="2">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B533" s="3" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="C533" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D533" s="3" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E533" s="3" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="F533" s="6" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="G533" s="9" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="2">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B534" s="3" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="C534" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E534" s="3" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="F534" s="6" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="G534" s="9" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="2">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B535" s="3" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="C535" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D535" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E535" s="3" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="F535" s="6" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="G535" s="9" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="2">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="C536" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E536" s="3" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="F536" s="6" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="G536" s="9" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="2">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B537" s="3" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="C537" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D537" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E537" s="3" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="F537" s="6" t="s">
-        <v>2132</v>
+        <v>2111</v>
       </c>
       <c r="G537" s="9" t="s">
-        <v>2133</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="2">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B538" s="3" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C538" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E538" s="3" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="F538" s="6" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="G538" s="9" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="2">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B539" s="3" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="C539" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E539" s="3" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="F539" s="6" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="G539" s="9" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="2">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B540" s="3" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C540" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D540" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E540" s="3" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="F540" s="3" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="G540" s="9" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="2">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C541" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="3" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E541" s="3" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="F541" s="3" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="G541" s="9" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="1">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E542" s="1" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="G542" s="8" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="1">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E543" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>2132</v>
+        <v>2157</v>
       </c>
       <c r="G543" s="8" t="s">
-        <v>2133</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="1">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E544" s="1" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="G544" s="8" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="1">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E545" s="1" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="F545" s="1" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="G545" s="8" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="1">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1425</v>
+        <v>2167</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E546" s="1" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="F546" s="1" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="G546" s="8" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="1">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E547" s="1" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="F547" s="1" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="G547" s="8" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="1">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E548" s="1" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="G548" s="8" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" s="1">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E549" s="1" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="F549" s="1" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="G549" s="8" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="1">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E550" s="1" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="G550" s="8" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="1">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E551" s="1" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="F551" s="1" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="G551" s="8" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" s="1">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>2187</v>
+        <v>614</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E552" s="1" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="F552" s="1" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
       <c r="G552" s="8" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="1">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E553" s="1" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="G553" s="8" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="1">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E554" s="1" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="G554" s="8" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="1">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E555" s="1" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="G555" s="8" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="1">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E556" s="1" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="G556" s="8" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="1">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E557" s="1" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="G557" s="8" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="1">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>624</v>
+        <v>2214</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E558" s="1" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="G558" s="8" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="1">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E559" s="1" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="G559" s="8" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="1">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E560" s="1" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="G560" s="8" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="1">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>2222</v>
+        <v>1205</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>2118</v>
+        <v>2097</v>
       </c>
       <c r="E561" s="1" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
       <c r="G561" s="8" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" s="1">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>2118</v>
+        <v>2230</v>
       </c>
       <c r="E562" s="1" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>2228</v>
+        <v>2232</v>
       </c>
       <c r="G562" s="8" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" s="1">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B563" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D563" s="1" t="s">
         <v>2230</v>
       </c>
-      <c r="C563" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E563" s="1" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>2232</v>
+        <v>2236</v>
       </c>
       <c r="G563" s="8" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" s="1">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>2118</v>
+        <v>2230</v>
       </c>
       <c r="E564" s="1" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="G564" s="8" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" s="1">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>2238</v>
+        <v>925</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>2118</v>
+        <v>2230</v>
       </c>
       <c r="E565" s="1" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="G565" s="8" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" s="1">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>2118</v>
+        <v>2230</v>
       </c>
       <c r="E566" s="1" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
       <c r="G566" s="8" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" s="1">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1214</v>
+        <v>2249</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>2118</v>
+        <v>2230</v>
       </c>
       <c r="E567" s="1" t="s">
-        <v>2246</v>
+        <v>2250</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>2247</v>
+        <v>2251</v>
       </c>
       <c r="G567" s="8" t="s">
-        <v>2248</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" s="1">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>2249</v>
+        <v>2253</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E568" s="1" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="G568" s="8" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" s="1">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E569" s="1" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="G569" s="8" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" s="1">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E570" s="1" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="G570" s="8" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" s="1">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>935</v>
+        <v>1373</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E571" s="1" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="G571" s="8" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" s="1">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E572" s="1" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="G572" s="8" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" s="1">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2269</v>
+        <v>2272</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E573" s="1" t="s">
-        <v>2270</v>
+        <v>2273</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>2271</v>
+        <v>2274</v>
       </c>
       <c r="G573" s="8" t="s">
-        <v>2272</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" s="1">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E574" s="1" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="G574" s="8" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" s="1">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E575" s="1" t="s">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>2279</v>
+        <v>2282</v>
       </c>
       <c r="G575" s="8" t="s">
-        <v>2280</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" s="1">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E576" s="1" t="s">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="G576" s="8" t="s">
-        <v>2284</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="1">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1381</v>
+        <v>2288</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E577" s="1" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="G577" s="8" t="s">
-        <v>2287</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="1">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>2288</v>
+        <v>2292</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E578" s="1" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>2290</v>
+        <v>2294</v>
       </c>
       <c r="G578" s="8" t="s">
-        <v>2291</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" s="1">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E579" s="1" t="s">
-        <v>2293</v>
+        <v>2297</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>2294</v>
+        <v>2298</v>
       </c>
       <c r="G579" s="8" t="s">
-        <v>2295</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" s="1">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E580" s="1" t="s">
-        <v>2297</v>
+        <v>2301</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="G580" s="8" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" s="1">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E581" s="1" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>2302</v>
+        <v>2306</v>
       </c>
       <c r="G581" s="8" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" s="1">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>2304</v>
+        <v>2308</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E582" s="1" t="s">
-        <v>2305</v>
+        <v>2309</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>2306</v>
+        <v>2310</v>
       </c>
       <c r="G582" s="8" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" s="1">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>2308</v>
+        <v>2312</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E583" s="1" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="G583" s="8" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" s="1">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>2312</v>
+        <v>1604</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E584" s="1" t="s">
-        <v>2313</v>
+        <v>2316</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>2314</v>
+        <v>2317</v>
       </c>
       <c r="G584" s="8" t="s">
-        <v>2315</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" s="1">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>2316</v>
+        <v>2319</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E585" s="1" t="s">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>2318</v>
+        <v>2321</v>
       </c>
       <c r="G585" s="8" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" s="1">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E586" s="1" t="s">
-        <v>2321</v>
+        <v>2324</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>2322</v>
+        <v>2325</v>
       </c>
       <c r="G586" s="8" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" s="1">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E587" s="1" t="s">
-        <v>2325</v>
+        <v>2328</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="G587" s="8" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" s="1">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E588" s="1" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="G588" s="8" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" s="1">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E589" s="1" t="s">
-        <v>2333</v>
+        <v>2336</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="G589" s="8" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" s="1">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1628</v>
+        <v>2339</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E590" s="1" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
       <c r="G590" s="8" t="s">
-        <v>2338</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" s="1">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>2339</v>
+        <v>2343</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E591" s="1" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
       <c r="F591" s="1" t="s">
-        <v>2341</v>
+        <v>2345</v>
       </c>
       <c r="G591" s="8" t="s">
-        <v>2342</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" s="1">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>2343</v>
+        <v>1205</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E592" s="1" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="G592" s="8" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" s="1">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>2347</v>
+        <v>912</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E593" s="1" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="G593" s="8" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" s="1">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>2351</v>
+        <v>53</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E594" s="1" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="G594" s="8" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" s="1">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E595" s="1" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="G595" s="8" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" s="1">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E596" s="1" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="G596" s="8" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" s="1">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E597" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="F597" s="1" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="G597" s="8" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" s="1">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1214</v>
+        <v>2369</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>2250</v>
+        <v>2350</v>
       </c>
       <c r="E598" s="1" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="F598" s="1" t="s">
-        <v>2368</v>
+        <v>2371</v>
       </c>
       <c r="G598" s="8" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" s="1">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>922</v>
+        <v>2373</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E599" s="1" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="G599" s="8" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" s="1">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>62</v>
+        <v>2377</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E600" s="1" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
       <c r="G600" s="8" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" s="1">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>2377</v>
+        <v>2381</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E601" s="1" t="s">
-        <v>2378</v>
+        <v>2382</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="G601" s="8" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" s="1">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E602" s="1" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>2383</v>
+        <v>2387</v>
       </c>
       <c r="G602" s="8" t="s">
-        <v>2384</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" s="1">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>2385</v>
+        <v>2389</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E603" s="1" t="s">
-        <v>2386</v>
+        <v>2390</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="G603" s="8" t="s">
-        <v>2388</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" s="1">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>2389</v>
+        <v>2393</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E604" s="1" t="s">
-        <v>2390</v>
+        <v>2394</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>2391</v>
+        <v>2395</v>
       </c>
       <c r="G604" s="8" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" s="1">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E605" s="1" t="s">
-        <v>2394</v>
+        <v>2398</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>2395</v>
+        <v>2399</v>
       </c>
       <c r="G605" s="8" t="s">
-        <v>2396</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" s="1">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>2397</v>
+        <v>2401</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>2370</v>
+        <v>2350</v>
       </c>
       <c r="E606" s="1" t="s">
-        <v>2398</v>
+        <v>2402</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>2399</v>
+        <v>2403</v>
       </c>
       <c r="G606" s="8" t="s">
-        <v>2400</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" s="1">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>2199</v>
+        <v>2405</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E607" s="1" t="s">
-        <v>2401</v>
+        <v>2407</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>2402</v>
+        <v>2408</v>
       </c>
       <c r="G607" s="8" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" s="1">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>2404</v>
+        <v>53</v>
       </c>
       <c r="C608" s="7" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E608" s="1" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="F608" s="1" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="G608" s="8" t="s">
-        <v>2407</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" s="1">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E609" s="1" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
       <c r="F609" s="1" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="G609" s="8" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" s="1">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E610" s="1" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="F610" s="1" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="G610" s="8" t="s">
-        <v>2415</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" s="1">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E611" s="1" t="s">
-        <v>2417</v>
+        <v>2422</v>
       </c>
       <c r="F611" s="1" t="s">
-        <v>2418</v>
+        <v>2423</v>
       </c>
       <c r="G611" s="8" t="s">
-        <v>2419</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" s="1">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>2420</v>
+        <v>2425</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>2370</v>
+        <v>2406</v>
       </c>
       <c r="E612" s="1" t="s">
-        <v>2421</v>
+        <v>2426</v>
       </c>
       <c r="F612" s="1" t="s">
-        <v>2422</v>
+        <v>2427</v>
       </c>
       <c r="G612" s="8" t="s">
-        <v>2423</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" s="1">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>2424</v>
+        <v>2429</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>2425</v>
+        <v>2406</v>
       </c>
       <c r="E613" s="1" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="F613" s="1" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
       <c r="G613" s="8" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" s="1">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>62</v>
+        <v>2433</v>
       </c>
       <c r="C614" s="7" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>2425</v>
+        <v>2406</v>
       </c>
       <c r="E614" s="1" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="F614" s="1" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="G614" s="8" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" s="1">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E615" s="1" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="F615" s="1" t="s">
-        <v>2434</v>
+        <v>2440</v>
       </c>
       <c r="G615" s="8" t="s">
-        <v>2435</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" s="1">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>2436</v>
+        <v>2442</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E616" s="1" t="s">
-        <v>2437</v>
+        <v>2443</v>
       </c>
       <c r="F616" s="1" t="s">
-        <v>2438</v>
+        <v>2444</v>
       </c>
       <c r="G616" s="8" t="s">
-        <v>2439</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" s="1">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>2440</v>
+        <v>2446</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E617" s="1" t="s">
-        <v>2441</v>
+        <v>2447</v>
       </c>
       <c r="F617" s="1" t="s">
-        <v>2442</v>
+        <v>2448</v>
       </c>
       <c r="G617" s="8" t="s">
-        <v>2443</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" s="1">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>2444</v>
+        <v>2450</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E618" s="1" t="s">
-        <v>2445</v>
+        <v>2451</v>
       </c>
       <c r="F618" s="1" t="s">
-        <v>2446</v>
+        <v>2452</v>
       </c>
       <c r="G618" s="8" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" s="1">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>2448</v>
+        <v>37</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E619" s="1" t="s">
-        <v>2449</v>
+        <v>2454</v>
       </c>
       <c r="F619" s="1" t="s">
-        <v>2450</v>
+        <v>2455</v>
       </c>
       <c r="G619" s="8" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" s="1">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>2425</v>
+        <v>2438</v>
       </c>
       <c r="E620" s="1" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="F620" s="1" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
       <c r="G620" s="8" t="s">
-        <v>2455</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" s="1">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>2456</v>
+        <v>2461</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E621" s="1" t="s">
-        <v>2457</v>
+        <v>2462</v>
       </c>
       <c r="F621" s="1" t="s">
-        <v>2458</v>
+        <v>1571</v>
       </c>
       <c r="G621" s="8" t="s">
-        <v>2459</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" s="1">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E622" s="1" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="F622" s="1" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="G622" s="8" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" s="1">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E623" s="1" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="F623" s="1" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="G623" s="8" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" s="1">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E624" s="1" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="F624" s="1" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="G624" s="8" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" s="1">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>46</v>
+        <v>2475</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E625" s="1" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="F625" s="1" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="G625" s="8" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" s="1">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E626" s="1" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="F626" s="1" t="s">
-        <v>2477</v>
+        <v>1543</v>
       </c>
       <c r="G626" s="8" t="s">
-        <v>2478</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" s="1">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1389</v>
+        <v>2481</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E627" s="1" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="F627" s="1" t="s">
-        <v>1595</v>
+        <v>2483</v>
       </c>
       <c r="G627" s="8" t="s">
-        <v>1596</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" s="1">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1668</v>
+        <v>2485</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E628" s="1" t="s">
-        <v>2480</v>
+        <v>2486</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>2481</v>
+        <v>2487</v>
       </c>
       <c r="G628" s="8" t="s">
-        <v>2482</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" s="1">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>2483</v>
+        <v>2489</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E629" s="1" t="s">
-        <v>2484</v>
+        <v>2490</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>2485</v>
+        <v>2491</v>
       </c>
       <c r="G629" s="8" t="s">
-        <v>2486</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" s="1">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E630" s="1" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="F630" s="1" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="G630" s="8" t="s">
-        <v>2490</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" s="1">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>470</v>
+        <v>2438</v>
       </c>
       <c r="E631" s="1" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="F631" s="1" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="G631" s="8" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" s="1">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>2495</v>
+        <v>2501</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E632" s="1" t="s">
-        <v>2496</v>
+        <v>2503</v>
       </c>
       <c r="F632" s="1" t="s">
-        <v>1567</v>
+        <v>2504</v>
       </c>
       <c r="G632" s="8" t="s">
-        <v>1568</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" s="1">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>2497</v>
+        <v>2506</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E633" s="1" t="s">
-        <v>2498</v>
+        <v>2507</v>
       </c>
       <c r="F633" s="1" t="s">
-        <v>2499</v>
+        <v>2508</v>
       </c>
       <c r="G633" s="8" t="s">
-        <v>2500</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" s="1">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>2501</v>
+        <v>2510</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E634" s="1" t="s">
-        <v>2502</v>
+        <v>2511</v>
       </c>
       <c r="F634" s="1" t="s">
-        <v>2503</v>
+        <v>2512</v>
       </c>
       <c r="G634" s="8" t="s">
-        <v>2504</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" s="1">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>2505</v>
+        <v>2514</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E635" s="1" t="s">
-        <v>2506</v>
+        <v>2515</v>
       </c>
       <c r="F635" s="1" t="s">
-        <v>2507</v>
+        <v>2516</v>
       </c>
       <c r="G635" s="8" t="s">
-        <v>2508</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" s="1">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>2509</v>
+        <v>2518</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E636" s="1" t="s">
-        <v>2510</v>
+        <v>2519</v>
       </c>
       <c r="F636" s="1" t="s">
-        <v>2511</v>
+        <v>2520</v>
       </c>
       <c r="G636" s="8" t="s">
-        <v>2512</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" s="1">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>2513</v>
+        <v>2522</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>470</v>
+        <v>2502</v>
       </c>
       <c r="E637" s="1" t="s">
-        <v>2514</v>
+        <v>2523</v>
       </c>
       <c r="F637" s="1" t="s">
-        <v>2515</v>
+        <v>2524</v>
       </c>
       <c r="G637" s="8" t="s">
-        <v>2516</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" s="1">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>2517</v>
+        <v>2526</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E638" s="1" t="s">
-        <v>2519</v>
+        <v>2527</v>
       </c>
       <c r="F638" s="1" t="s">
-        <v>2520</v>
+        <v>2528</v>
       </c>
       <c r="G638" s="8" t="s">
-        <v>2521</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" s="1">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>2522</v>
+        <v>2529</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E639" s="1" t="s">
-        <v>2523</v>
+        <v>2530</v>
       </c>
       <c r="F639" s="1" t="s">
-        <v>2524</v>
+        <v>2531</v>
       </c>
       <c r="G639" s="8" t="s">
-        <v>2525</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" s="1">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>2526</v>
+        <v>2533</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E640" s="1" t="s">
-        <v>2527</v>
+        <v>2534</v>
       </c>
       <c r="F640" s="1" t="s">
-        <v>2528</v>
+        <v>2535</v>
       </c>
       <c r="G640" s="8" t="s">
-        <v>2529</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" s="1">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>2530</v>
+        <v>2537</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E641" s="1" t="s">
-        <v>2531</v>
+        <v>2538</v>
       </c>
       <c r="F641" s="1" t="s">
-        <v>2532</v>
+        <v>2539</v>
       </c>
       <c r="G641" s="8" t="s">
-        <v>2533</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" s="1">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>2534</v>
+        <v>2541</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E642" s="1" t="s">
-        <v>2535</v>
+        <v>2542</v>
       </c>
       <c r="F642" s="1" t="s">
-        <v>2536</v>
+        <v>2543</v>
       </c>
       <c r="G642" s="8" t="s">
-        <v>2537</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" s="1">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>2538</v>
+        <v>2545</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E643" s="1" t="s">
-        <v>2539</v>
+        <v>2546</v>
       </c>
       <c r="F643" s="1" t="s">
-        <v>2540</v>
+        <v>2547</v>
       </c>
       <c r="G643" s="8" t="s">
-        <v>2541</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" s="1">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>2542</v>
+        <v>2549</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E644" s="1" t="s">
-        <v>2543</v>
+        <v>2550</v>
       </c>
       <c r="F644" s="1" t="s">
-        <v>2544</v>
+        <v>2551</v>
       </c>
       <c r="G644" s="8" t="s">
-        <v>2529</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" s="1">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>2545</v>
+        <v>2553</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E645" s="1" t="s">
-        <v>2546</v>
+        <v>2554</v>
       </c>
       <c r="F645" s="1" t="s">
-        <v>2547</v>
+        <v>2555</v>
       </c>
       <c r="G645" s="8" t="s">
-        <v>2548</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" s="1">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>2549</v>
+        <v>2557</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E646" s="1" t="s">
-        <v>2550</v>
+        <v>2558</v>
       </c>
       <c r="F646" s="1" t="s">
-        <v>2551</v>
+        <v>2559</v>
       </c>
       <c r="G646" s="8" t="s">
-        <v>2552</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" s="1">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E647" s="1" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="F647" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
       <c r="G647" s="8" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" s="1">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>2557</v>
+        <v>2563</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E648" s="1" t="s">
-        <v>2558</v>
+        <v>2564</v>
       </c>
       <c r="F648" s="1" t="s">
-        <v>2559</v>
+        <v>2524</v>
       </c>
       <c r="G648" s="8" t="s">
-        <v>2560</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" s="1">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>2561</v>
+        <v>792</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E649" s="1" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="F649" s="1" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="G649" s="8" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" s="1">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>2565</v>
+        <v>1949</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E650" s="1" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="G650" s="8" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" s="1">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E651" s="1" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="F651" s="1" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="G651" s="8" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" s="1">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E652" s="1" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="F652" s="1" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="G652" s="8" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" s="1">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D653" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E653" s="1" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="F653" s="1" t="s">
-        <v>2575</v>
+        <v>2555</v>
       </c>
       <c r="G653" s="8" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" s="1">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D654" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E654" s="1" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="F654" s="1" t="s">
-        <v>2540</v>
+        <v>2583</v>
       </c>
       <c r="G654" s="8" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" s="1">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>802</v>
+        <v>1977</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D655" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E655" s="1" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="F655" s="1" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="G655" s="8" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" s="1">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1970</v>
+        <v>2588</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D656" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E656" s="1" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="F656" s="1" t="s">
-        <v>2571</v>
+        <v>2590</v>
       </c>
       <c r="G656" s="8" t="s">
-        <v>2586</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" s="1">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>2587</v>
+        <v>2592</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D657" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E657" s="1" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="F657" s="1" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="G657" s="8" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" s="1">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D658" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E658" s="1" t="s">
-        <v>2592</v>
+        <v>2597</v>
       </c>
       <c r="F658" s="1" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="G658" s="8" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" s="1">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D659" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E659" s="1" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="F659" s="1" t="s">
-        <v>2571</v>
+        <v>2602</v>
       </c>
       <c r="G659" s="8" t="s">
-        <v>2586</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" s="1">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D660" s="1" t="s">
-        <v>2518</v>
+        <v>2502</v>
       </c>
       <c r="E660" s="1" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="F660" s="1" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="G660" s="8" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" s="1">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>1998</v>
+        <v>2608</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D661" s="1" t="s">
-        <v>2518</v>
+        <v>2609</v>
       </c>
       <c r="E661" s="1" t="s">
-        <v>2601</v>
+        <v>2610</v>
       </c>
       <c r="F661" s="1" t="s">
-        <v>2602</v>
+        <v>1220</v>
       </c>
       <c r="G661" s="8" t="s">
-        <v>2603</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" s="1">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>2604</v>
+        <v>2612</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D662" s="1" t="s">
-        <v>2518</v>
+        <v>2609</v>
       </c>
       <c r="E662" s="1" t="s">
-        <v>2605</v>
+        <v>2613</v>
       </c>
       <c r="F662" s="1" t="s">
-        <v>2606</v>
+        <v>1224</v>
       </c>
       <c r="G662" s="8" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" s="1">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D663" s="1" t="s">
-        <v>2518</v>
+        <v>9</v>
       </c>
       <c r="E663" s="1" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="F663" s="1" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="G663" s="8" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" s="1">
-        <v>681</v>
+        <v>1684</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D664" s="1" t="s">
-        <v>2518</v>
+        <v>470</v>
       </c>
       <c r="E664" s="1" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="F664" s="1" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="G664" s="8" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" s="1">
-        <v>682</v>
+        <v>1685</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="1" t="s">
-        <v>2518</v>
+        <v>461</v>
       </c>
       <c r="E665" s="1" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="F665" s="1" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="G665" s="8" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" s="1">
-        <v>683</v>
+        <v>1686</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D666" s="1" t="s">
-        <v>2518</v>
+        <v>1845</v>
       </c>
       <c r="E666" s="1" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="F666" s="1" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="G666" s="8" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" s="1">
-        <v>684</v>
+        <v>1687</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>2624</v>
+        <v>2631</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D667" s="1" t="s">
-        <v>2625</v>
+        <v>470</v>
       </c>
       <c r="E667" s="1" t="s">
-        <v>2626</v>
+        <v>2632</v>
       </c>
       <c r="F667" s="1" t="s">
-        <v>1229</v>
+        <v>2633</v>
       </c>
       <c r="G667" s="8" t="s">
-        <v>2627</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" s="1">
-        <v>685</v>
+        <v>1688</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>2628</v>
+        <v>2635</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D668" s="1" t="s">
-        <v>2625</v>
+        <v>1465</v>
       </c>
       <c r="E668" s="1" t="s">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="F668" s="1" t="s">
-        <v>1233</v>
+        <v>2637</v>
       </c>
       <c r="G668" s="8" t="s">
-        <v>2630</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" s="1">
-        <v>1640</v>
+        <v>1689</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>2631</v>
+        <v>2639</v>
       </c>
       <c r="C669" s="7" t="s">
-        <v>2632</v>
+        <v>8</v>
       </c>
       <c r="D669" s="1" t="s">
-        <v>457</v>
+        <v>1546</v>
       </c>
       <c r="E669" s="1" t="s">
-        <v>2633</v>
+        <v>2640</v>
       </c>
       <c r="F669" s="1" t="s">
-        <v>2634</v>
+        <v>2641</v>
       </c>
       <c r="G669" s="8" t="s">
-        <v>2635</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" s="1">
-        <v>1641</v>
+        <v>1690</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>2636</v>
+        <v>2643</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D670" s="1" t="s">
-        <v>743</v>
+        <v>1845</v>
       </c>
       <c r="E670" s="1" t="s">
-        <v>2637</v>
+        <v>2644</v>
       </c>
       <c r="F670" s="1" t="s">
-        <v>2638</v>
+        <v>2645</v>
       </c>
       <c r="G670" s="8" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" s="1">
-        <v>1642</v>
+        <v>1691</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D671" s="1" t="s">
-        <v>2641</v>
+        <v>2230</v>
       </c>
       <c r="E671" s="1" t="s">
-        <v>2642</v>
+        <v>2648</v>
       </c>
       <c r="F671" s="1" t="s">
-        <v>2643</v>
+        <v>2649</v>
       </c>
       <c r="G671" s="8" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" s="1">
-        <v>1643</v>
+        <v>1692</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D672" s="1" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="E672" s="1" t="s">
-        <v>2647</v>
+        <v>2653</v>
       </c>
       <c r="F672" s="1" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
       <c r="G672" s="8" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" s="1">
-        <v>1644</v>
+        <v>1693</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D673" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E673" s="1" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="F673" s="1" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
       <c r="G673" s="8" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" s="1">
-        <v>1645</v>
+        <v>1694</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D674" s="1" t="s">
-        <v>2655</v>
+        <v>733</v>
       </c>
       <c r="E674" s="1" t="s">
-        <v>2656</v>
+        <v>2661</v>
       </c>
       <c r="F674" s="1" t="s">
-        <v>2657</v>
+        <v>2662</v>
       </c>
       <c r="G674" s="8" t="s">
-        <v>2658</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" s="1">
-        <v>1646</v>
+        <v>1695</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>2659</v>
+        <v>2664</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D675" s="1" t="s">
-        <v>1570</v>
+        <v>448</v>
       </c>
       <c r="E675" s="1" t="s">
-        <v>2660</v>
+        <v>2665</v>
       </c>
       <c r="F675" s="1" t="s">
-        <v>2661</v>
+        <v>2666</v>
       </c>
       <c r="G675" s="8" t="s">
-        <v>2662</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" s="1">
-        <v>1647</v>
+        <v>2684</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>2663</v>
+        <v>2668</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="1" t="s">
-        <v>1489</v>
+        <v>461</v>
       </c>
       <c r="E676" s="1" t="s">
-        <v>2664</v>
+        <v>2669</v>
       </c>
       <c r="F676" s="1" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
       <c r="G676" s="8" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" s="1">
-        <v>1648</v>
+        <v>2685</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D677" s="1" t="s">
-        <v>2646</v>
+        <v>1546</v>
       </c>
       <c r="E677" s="1" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="F677" s="1" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="G677" s="8" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" s="1">
-        <v>1649</v>
+        <v>2686</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D678" s="1" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E678" s="1" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
       <c r="F678" s="1" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="G678" s="8" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" s="1">
-        <v>1650</v>
+        <v>2687</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D679" s="1" t="s">
-        <v>470</v>
+        <v>9</v>
       </c>
       <c r="E679" s="1" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="F679" s="1" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="G679" s="8" t="s">
-        <v>2678</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" s="1">
-        <v>2640</v>
+        <v>2688</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>2679</v>
+        <v>2684</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D680" s="1" t="s">
-        <v>2680</v>
+        <v>227</v>
       </c>
       <c r="E680" s="1" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
       <c r="F680" s="1" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
       <c r="G680" s="8" t="s">
-        <v>2683</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" s="1">
-        <v>2641</v>
+        <v>2689</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>2684</v>
+        <v>2688</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D681" s="1" t="s">
-        <v>1570</v>
+        <v>227</v>
       </c>
       <c r="E681" s="1" t="s">
-        <v>2685</v>
+        <v>2689</v>
       </c>
       <c r="F681" s="1" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
       <c r="G681" s="8" t="s">
-        <v>2687</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" s="1">
-        <v>2642</v>
+        <v>2690</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>2688</v>
+        <v>2692</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D682" s="1" t="s">
-        <v>1867</v>
+        <v>227</v>
       </c>
       <c r="E682" s="1" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
       <c r="F682" s="1" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
       <c r="G682" s="8" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" s="1">
-        <v>2643</v>
+        <v>2691</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>2692</v>
+        <v>2696</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D683" s="1" t="s">
-        <v>9</v>
+        <v>2697</v>
       </c>
       <c r="E683" s="1" t="s">
-        <v>2693</v>
+        <v>2698</v>
       </c>
       <c r="F683" s="1" t="s">
-        <v>2694</v>
+        <v>2699</v>
       </c>
       <c r="G683" s="8" t="s">
-        <v>2695</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" s="1">
-        <v>2644</v>
+        <v>2692</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>2696</v>
+        <v>2701</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="1" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="E684" s="1" t="s">
-        <v>2697</v>
+        <v>2702</v>
       </c>
       <c r="F684" s="1" t="s">
-        <v>2698</v>
+        <v>2703</v>
       </c>
       <c r="G684" s="8" t="s">
-        <v>2699</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" s="1">
-        <v>2645</v>
+        <v>2693</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>2700</v>
+        <v>2705</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="1" t="s">
-        <v>236</v>
+        <v>2097</v>
       </c>
       <c r="E685" s="1" t="s">
-        <v>2701</v>
+        <v>2706</v>
       </c>
       <c r="F685" s="1" t="s">
-        <v>2702</v>
+        <v>2707</v>
       </c>
       <c r="G685" s="8" t="s">
-        <v>2703</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" s="1">
-        <v>2646</v>
+        <v>2694</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>2704</v>
+        <v>2709</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D686" s="1" t="s">
-        <v>236</v>
+        <v>2070</v>
       </c>
       <c r="E686" s="1" t="s">
-        <v>2705</v>
+        <v>2710</v>
       </c>
       <c r="F686" s="1" t="s">
-        <v>2706</v>
+        <v>2711</v>
       </c>
       <c r="G686" s="8" t="s">
-        <v>2707</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" s="1">
-        <v>2647</v>
+        <v>2695</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="C687" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D687" s="1" t="s">
-        <v>1709</v>
+        <v>1845</v>
       </c>
       <c r="E687" s="1" t="s">
-        <v>2709</v>
+        <v>2714</v>
       </c>
       <c r="F687" s="1" t="s">
-        <v>2710</v>
+        <v>2715</v>
       </c>
       <c r="G687" s="8" t="s">
-        <v>2711</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" s="1">
-        <v>2648</v>
+        <v>2696</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>2712</v>
+        <v>2717</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D688" s="1" t="s">
-        <v>236</v>
+        <v>1546</v>
       </c>
       <c r="E688" s="1" t="s">
-        <v>2713</v>
+        <v>2718</v>
       </c>
       <c r="F688" s="1" t="s">
-        <v>2714</v>
+        <v>2719</v>
       </c>
       <c r="G688" s="8" t="s">
-        <v>2715</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" s="1">
-        <v>2649</v>
+        <v>2697</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>2716</v>
+        <v>2721</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="1" t="s">
-        <v>2118</v>
+        <v>1357</v>
       </c>
       <c r="E689" s="1" t="s">
-        <v>2717</v>
+        <v>2722</v>
       </c>
       <c r="F689" s="1" t="s">
-        <v>2718</v>
+        <v>2723</v>
       </c>
       <c r="G689" s="8" t="s">
-        <v>2719</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" s="1">
-        <v>2650</v>
+        <v>2698</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>2720</v>
+        <v>1205</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D690" s="1" t="s">
-        <v>2091</v>
+        <v>1357</v>
       </c>
       <c r="E690" s="1" t="s">
-        <v>2721</v>
+        <v>2725</v>
       </c>
       <c r="F690" s="1" t="s">
-        <v>2722</v>
+        <v>2726</v>
       </c>
       <c r="G690" s="8" t="s">
-        <v>2723</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" s="1">
-        <v>2651</v>
+        <v>2699</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>2724</v>
+        <v>2728</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>1867</v>
+        <v>9</v>
       </c>
       <c r="E691" s="1" t="s">
-        <v>2725</v>
+        <v>2729</v>
       </c>
       <c r="F691" s="1" t="s">
-        <v>2726</v>
+        <v>2730</v>
       </c>
       <c r="G691" s="8" t="s">
-        <v>2727</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" s="1">
-        <v>2652</v>
+        <v>2700</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>2728</v>
+        <v>2732</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D692" s="1" t="s">
-        <v>1570</v>
+        <v>2733</v>
       </c>
       <c r="E692" s="1" t="s">
-        <v>2729</v>
+        <v>2734</v>
       </c>
       <c r="F692" s="1" t="s">
-        <v>2730</v>
+        <v>1258</v>
       </c>
       <c r="G692" s="8" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" s="1">
-        <v>2653</v>
+        <v>2701</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D693" s="1" t="s">
-        <v>1365</v>
+        <v>675</v>
       </c>
       <c r="E693" s="1" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="F693" s="1" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
       <c r="G693" s="8" t="s">
-        <v>2735</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" s="1">
-        <v>2654</v>
+        <v>2702</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>1214</v>
+        <v>2740</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D694" s="1" t="s">
-        <v>1365</v>
+        <v>981</v>
       </c>
       <c r="E694" s="1" t="s">
-        <v>2736</v>
+        <v>2741</v>
       </c>
       <c r="F694" s="1" t="s">
-        <v>2737</v>
+        <v>2742</v>
       </c>
       <c r="G694" s="8" t="s">
-        <v>2738</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" s="1">
-        <v>2655</v>
+        <v>2703</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>2739</v>
+        <v>2744</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D695" s="1" t="s">
-        <v>9</v>
+        <v>461</v>
       </c>
       <c r="E695" s="1" t="s">
-        <v>2740</v>
+        <v>2745</v>
       </c>
       <c r="F695" s="1" t="s">
-        <v>2741</v>
+        <v>2746</v>
       </c>
       <c r="G695" s="8" t="s">
-        <v>2742</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" s="1">
-        <v>2656</v>
+        <v>2704</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>2743</v>
+        <v>2748</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D696" s="1" t="s">
-        <v>236</v>
+        <v>1028</v>
       </c>
       <c r="E696" s="1" t="s">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="F696" s="1" t="s">
-        <v>1267</v>
+        <v>2750</v>
       </c>
       <c r="G696" s="8" t="s">
-        <v>2745</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" s="1">
-        <v>2657</v>
+        <v>2706</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D697" s="1" t="s">
-        <v>685</v>
+        <v>2733</v>
       </c>
       <c r="E697" s="1" t="s">
-        <v>2747</v>
+        <v>2753</v>
       </c>
       <c r="F697" s="1" t="s">
-        <v>2748</v>
+        <v>2754</v>
       </c>
       <c r="G697" s="8" t="s">
-        <v>2749</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" s="1">
-        <v>2658</v>
+        <v>2707</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D698" s="1" t="s">
-        <v>991</v>
+        <v>1845</v>
       </c>
       <c r="E698" s="1" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="F698" s="1" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="G698" s="8" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" s="1">
-        <v>2659</v>
+        <v>2708</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D699" s="1" t="s">
-        <v>470</v>
+        <v>2761</v>
       </c>
       <c r="E699" s="1" t="s">
-        <v>2755</v>
+        <v>2762</v>
       </c>
       <c r="F699" s="1" t="s">
-        <v>2756</v>
+        <v>2763</v>
       </c>
       <c r="G699" s="8" t="s">
-        <v>2757</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" s="1">
-        <v>2660</v>
+        <v>2709</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>2758</v>
+        <v>2765</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D700" s="1" t="s">
-        <v>1038</v>
+        <v>1662</v>
       </c>
       <c r="E700" s="1" t="s">
-        <v>2759</v>
+        <v>2766</v>
       </c>
       <c r="F700" s="1" t="s">
-        <v>2760</v>
+        <v>2767</v>
       </c>
       <c r="G700" s="8" t="s">
-        <v>2761</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" s="1">
-        <v>2662</v>
+        <v>2710</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>2762</v>
+        <v>2769</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D701" s="1" t="s">
-        <v>236</v>
+        <v>9</v>
       </c>
       <c r="E701" s="1" t="s">
-        <v>2763</v>
+        <v>2770</v>
       </c>
       <c r="F701" s="1" t="s">
-        <v>2764</v>
+        <v>2771</v>
       </c>
       <c r="G701" s="8" t="s">
-        <v>2765</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" s="1">
-        <v>2663</v>
+        <v>2711</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>2766</v>
+        <v>2773</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D702" s="1" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E702" s="1" t="s">
-        <v>2767</v>
+        <v>2774</v>
       </c>
       <c r="F702" s="1" t="s">
-        <v>2768</v>
+        <v>2775</v>
       </c>
       <c r="G702" s="8" t="s">
-        <v>2769</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" s="1">
-        <v>2664</v>
+        <v>2712</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>2770</v>
+        <v>2777</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D703" s="1" t="s">
-        <v>2118</v>
+        <v>1357</v>
       </c>
       <c r="E703" s="1" t="s">
-        <v>2771</v>
+        <v>2778</v>
       </c>
       <c r="F703" s="1" t="s">
-        <v>2772</v>
+        <v>2779</v>
       </c>
       <c r="G703" s="8" t="s">
-        <v>2773</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" s="1">
-        <v>2665</v>
+        <v>2713</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>2774</v>
+        <v>2781</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D704" s="1" t="s">
-        <v>1685</v>
+        <v>2782</v>
       </c>
       <c r="E704" s="1" t="s">
-        <v>2775</v>
+        <v>2783</v>
       </c>
       <c r="F704" s="1" t="s">
-        <v>2776</v>
+        <v>2784</v>
       </c>
       <c r="G704" s="8" t="s">
-        <v>2777</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" s="1">
-        <v>2666</v>
+        <v>2714</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>2778</v>
+        <v>2786</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>9</v>
+        <v>2230</v>
       </c>
       <c r="E705" s="1" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="F705" s="1" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="G705" s="8" t="s">
-        <v>2781</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" s="1">
-        <v>2667</v>
+        <v>2715</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>2782</v>
+        <v>2790</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D706" s="1" t="s">
-        <v>1867</v>
+        <v>2070</v>
       </c>
       <c r="E706" s="1" t="s">
-        <v>2783</v>
+        <v>2791</v>
       </c>
       <c r="F706" s="1" t="s">
-        <v>2784</v>
+        <v>2792</v>
       </c>
       <c r="G706" s="8" t="s">
-        <v>2785</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" s="1">
-        <v>2668</v>
+        <v>2716</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>2786</v>
+        <v>2794</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D707" s="1" t="s">
-        <v>1365</v>
+        <v>2795</v>
       </c>
       <c r="E707" s="1" t="s">
-        <v>2787</v>
+        <v>2796</v>
       </c>
       <c r="F707" s="1" t="s">
-        <v>2788</v>
+        <v>2797</v>
       </c>
       <c r="G707" s="8" t="s">
-        <v>2789</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" s="1">
-        <v>2669</v>
+        <v>2717</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>2790</v>
+        <v>618</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D708" s="1" t="s">
-        <v>2791</v>
+        <v>461</v>
       </c>
       <c r="E708" s="1" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="F708" s="1" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
       <c r="G708" s="8" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" s="1">
-        <v>2670</v>
+        <v>2718</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>2795</v>
+        <v>2802</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D709" s="1" t="s">
-        <v>2250</v>
+        <v>2803</v>
       </c>
       <c r="E709" s="1" t="s">
-        <v>2796</v>
+        <v>2804</v>
       </c>
       <c r="F709" s="1" t="s">
-        <v>2797</v>
+        <v>2805</v>
       </c>
       <c r="G709" s="8" t="s">
-        <v>2798</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" s="1">
-        <v>2671</v>
+        <v>2719</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>2799</v>
+        <v>2807</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D710" s="1" t="s">
-        <v>2091</v>
+        <v>1686</v>
       </c>
       <c r="E710" s="1" t="s">
-        <v>2800</v>
+        <v>2808</v>
       </c>
       <c r="F710" s="1" t="s">
-        <v>2801</v>
+        <v>2809</v>
       </c>
       <c r="G710" s="8" t="s">
-        <v>2802</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" s="1">
-        <v>2672</v>
+        <v>2720</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>879</v>
+        <v>2811</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D711" s="1" t="s">
-        <v>923</v>
+        <v>448</v>
       </c>
       <c r="E711" s="1" t="s">
-        <v>2803</v>
+        <v>2812</v>
       </c>
       <c r="F711" s="1" t="s">
-        <v>2804</v>
+        <v>2813</v>
       </c>
       <c r="G711" s="8" t="s">
-        <v>2805</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" s="1">
-        <v>2673</v>
+        <v>2721</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>628</v>
+        <v>2815</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D712" s="1" t="s">
-        <v>470</v>
+        <v>2803</v>
       </c>
       <c r="E712" s="1" t="s">
-        <v>2806</v>
+        <v>2816</v>
       </c>
       <c r="F712" s="1" t="s">
-        <v>2807</v>
+        <v>2817</v>
       </c>
       <c r="G712" s="8" t="s">
-        <v>2808</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" s="1">
-        <v>2674</v>
+        <v>2722</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>2809</v>
+        <v>2819</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D713" s="1" t="s">
-        <v>496</v>
+        <v>2070</v>
       </c>
       <c r="E713" s="1" t="s">
-        <v>2810</v>
+        <v>2820</v>
       </c>
       <c r="F713" s="1" t="s">
-        <v>2811</v>
+        <v>2821</v>
       </c>
       <c r="G713" s="8" t="s">
-        <v>2812</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" s="1">
-        <v>2675</v>
+        <v>2723</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>2813</v>
+        <v>37</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D714" s="1" t="s">
-        <v>1709</v>
+        <v>2803</v>
       </c>
       <c r="E714" s="1" t="s">
-        <v>2814</v>
+        <v>2823</v>
       </c>
       <c r="F714" s="1" t="s">
-        <v>2815</v>
+        <v>2824</v>
       </c>
       <c r="G714" s="8" t="s">
-        <v>2816</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" s="1">
-        <v>2676</v>
+        <v>2724</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>2817</v>
+        <v>2826</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D715" s="1" t="s">
-        <v>457</v>
+        <v>2733</v>
       </c>
       <c r="E715" s="1" t="s">
-        <v>2818</v>
+        <v>2827</v>
       </c>
       <c r="F715" s="1" t="s">
-        <v>2819</v>
+        <v>2828</v>
       </c>
       <c r="G715" s="8" t="s">
-        <v>2820</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" s="1">
-        <v>2677</v>
+        <v>2725</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>2821</v>
+        <v>2830</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D716" s="1" t="s">
-        <v>496</v>
+        <v>2733</v>
       </c>
       <c r="E716" s="1" t="s">
-        <v>2822</v>
+        <v>2831</v>
       </c>
       <c r="F716" s="1" t="s">
-        <v>2823</v>
+        <v>2832</v>
       </c>
       <c r="G716" s="8" t="s">
-        <v>2824</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" s="1">
-        <v>2678</v>
+        <v>2726</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>2825</v>
+        <v>2834</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D717" s="1" t="s">
-        <v>2091</v>
+        <v>981</v>
       </c>
       <c r="E717" s="1" t="s">
-        <v>2826</v>
+        <v>2835</v>
       </c>
       <c r="F717" s="1" t="s">
-        <v>2827</v>
+        <v>2836</v>
       </c>
       <c r="G717" s="8" t="s">
-        <v>2828</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" s="1">
-        <v>2679</v>
+        <v>2727</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>46</v>
+        <v>2838</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D718" s="1" t="s">
-        <v>496</v>
+        <v>1028</v>
       </c>
       <c r="E718" s="1" t="s">
-        <v>2829</v>
+        <v>2839</v>
       </c>
       <c r="F718" s="1" t="s">
-        <v>2830</v>
+        <v>2840</v>
       </c>
       <c r="G718" s="8" t="s">
-        <v>2831</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" s="1">
-        <v>2680</v>
+        <v>2728</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>2832</v>
+        <v>2842</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D719" s="1" t="s">
-        <v>236</v>
+        <v>1662</v>
       </c>
       <c r="E719" s="1" t="s">
-        <v>2833</v>
+        <v>2843</v>
       </c>
       <c r="F719" s="1" t="s">
-        <v>2834</v>
+        <v>2844</v>
       </c>
       <c r="G719" s="8" t="s">
-        <v>2835</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" s="1">
-        <v>2681</v>
+        <v>2729</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>2836</v>
+        <v>2846</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D720" s="1" t="s">
-        <v>236</v>
+        <v>1845</v>
       </c>
       <c r="E720" s="1" t="s">
-        <v>2837</v>
+        <v>2847</v>
       </c>
       <c r="F720" s="1" t="s">
-        <v>2838</v>
+        <v>2848</v>
       </c>
       <c r="G720" s="8" t="s">
-        <v>2839</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" s="1">
-        <v>2682</v>
+        <v>2730</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>2840</v>
+        <v>2850</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D721" s="1" t="s">
-        <v>991</v>
+        <v>2070</v>
       </c>
       <c r="E721" s="1" t="s">
-        <v>2841</v>
+        <v>2851</v>
       </c>
       <c r="F721" s="1" t="s">
-        <v>2842</v>
+        <v>2852</v>
       </c>
       <c r="G721" s="8" t="s">
-        <v>2843</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" s="1">
-        <v>2683</v>
+        <v>2731</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>2844</v>
+        <v>2854</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D722" s="1" t="s">
-        <v>1038</v>
+        <v>2230</v>
       </c>
       <c r="E722" s="1" t="s">
-        <v>2845</v>
+        <v>2855</v>
       </c>
       <c r="F722" s="1" t="s">
-        <v>2846</v>
+        <v>2856</v>
       </c>
       <c r="G722" s="8" t="s">
-        <v>2847</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" s="1">
-        <v>2684</v>
+        <v>2732</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>2848</v>
+        <v>2858</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D723" s="1" t="s">
-        <v>1685</v>
+        <v>2502</v>
       </c>
       <c r="E723" s="1" t="s">
-        <v>2849</v>
+        <v>2859</v>
       </c>
       <c r="F723" s="1" t="s">
-        <v>2850</v>
+        <v>2860</v>
       </c>
       <c r="G723" s="8" t="s">
-        <v>2851</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>2852</v>
+        <v>2862</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D724" s="1" t="s">
-        <v>1867</v>
+        <v>2502</v>
       </c>
       <c r="E724" s="1" t="s">
-        <v>2853</v>
+        <v>2863</v>
       </c>
       <c r="F724" s="1" t="s">
-        <v>2854</v>
+        <v>2864</v>
       </c>
       <c r="G724" s="8" t="s">
-        <v>2855</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" s="1">
-        <v>2686</v>
+        <v>2734</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>2856</v>
+        <v>2866</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D725" s="1" t="s">
-        <v>2091</v>
+        <v>2230</v>
       </c>
       <c r="E725" s="1" t="s">
-        <v>2857</v>
+        <v>2867</v>
       </c>
       <c r="F725" s="1" t="s">
-        <v>2858</v>
+        <v>2868</v>
       </c>
       <c r="G725" s="8" t="s">
-        <v>2859</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" s="1">
-        <v>2687</v>
+        <v>2735</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>2860</v>
+        <v>1137</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D726" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E726" s="1" t="s">
-        <v>2861</v>
+        <v>2870</v>
       </c>
       <c r="F726" s="1" t="s">
-        <v>2862</v>
+        <v>2871</v>
       </c>
       <c r="G726" s="8" t="s">
-        <v>2863</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" s="1">
-        <v>2688</v>
+        <v>2736</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>2864</v>
+        <v>2873</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D727" s="1" t="s">
-        <v>2518</v>
+        <v>2782</v>
       </c>
       <c r="E727" s="1" t="s">
-        <v>2865</v>
+        <v>2874</v>
       </c>
       <c r="F727" s="1" t="s">
-        <v>2866</v>
+        <v>2875</v>
       </c>
       <c r="G727" s="8" t="s">
-        <v>2867</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" s="1">
-        <v>2689</v>
+        <v>2737</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>2868</v>
+        <v>2877</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D728" s="1" t="s">
-        <v>2518</v>
+        <v>9</v>
       </c>
       <c r="E728" s="1" t="s">
-        <v>2869</v>
+        <v>2878</v>
       </c>
       <c r="F728" s="1" t="s">
-        <v>2870</v>
+        <v>2879</v>
       </c>
       <c r="G728" s="8" t="s">
-        <v>2871</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" s="1">
-        <v>2690</v>
+        <v>2738</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>2872</v>
+        <v>2881</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D729" s="1" t="s">
-        <v>2250</v>
+        <v>1845</v>
       </c>
       <c r="E729" s="1" t="s">
-        <v>2873</v>
+        <v>2882</v>
       </c>
       <c r="F729" s="1" t="s">
-        <v>2874</v>
+        <v>2883</v>
       </c>
       <c r="G729" s="8" t="s">
-        <v>2875</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" s="1">
-        <v>2691</v>
+        <v>2739</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>1146</v>
+        <v>2885</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D730" s="1" t="s">
-        <v>2250</v>
+        <v>2803</v>
       </c>
       <c r="E730" s="1" t="s">
-        <v>2876</v>
+        <v>2886</v>
       </c>
       <c r="F730" s="1" t="s">
-        <v>2877</v>
+        <v>2887</v>
       </c>
       <c r="G730" s="8" t="s">
-        <v>2878</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" s="1">
-        <v>2692</v>
+        <v>2740</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>2879</v>
+        <v>2889</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>2791</v>
+        <v>1028</v>
       </c>
       <c r="E731" s="1" t="s">
-        <v>2880</v>
+        <v>2890</v>
       </c>
       <c r="F731" s="1" t="s">
-        <v>2881</v>
+        <v>2891</v>
       </c>
       <c r="G731" s="8" t="s">
-        <v>2882</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" s="1">
-        <v>2693</v>
+        <v>2741</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>2883</v>
+        <v>2893</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D732" s="1" t="s">
-        <v>9</v>
+        <v>1028</v>
       </c>
       <c r="E732" s="1" t="s">
-        <v>2884</v>
+        <v>2894</v>
       </c>
       <c r="F732" s="1" t="s">
-        <v>2885</v>
+        <v>2895</v>
       </c>
       <c r="G732" s="8" t="s">
-        <v>2886</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" s="1">
-        <v>2694</v>
+        <v>2742</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>2887</v>
+        <v>2897</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D733" s="1" t="s">
-        <v>1867</v>
+        <v>1357</v>
       </c>
       <c r="E733" s="1" t="s">
-        <v>2888</v>
+        <v>2898</v>
       </c>
       <c r="F733" s="1" t="s">
-        <v>2889</v>
+        <v>2899</v>
       </c>
       <c r="G733" s="8" t="s">
-        <v>2890</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" s="1">
-        <v>2695</v>
+        <v>2743</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>2891</v>
+        <v>2901</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D734" s="1" t="s">
-        <v>496</v>
+        <v>2000</v>
       </c>
       <c r="E734" s="1" t="s">
-        <v>2892</v>
+        <v>2902</v>
       </c>
       <c r="F734" s="1" t="s">
-        <v>2893</v>
+        <v>2903</v>
       </c>
       <c r="G734" s="8" t="s">
-        <v>2894</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" s="1">
-        <v>2696</v>
+        <v>2744</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>2895</v>
+        <v>2905</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D735" s="1" t="s">
-        <v>1038</v>
+        <v>2000</v>
       </c>
       <c r="E735" s="1" t="s">
-        <v>2896</v>
+        <v>2906</v>
       </c>
       <c r="F735" s="1" t="s">
-        <v>2897</v>
+        <v>2907</v>
       </c>
       <c r="G735" s="8" t="s">
-        <v>2898</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" s="1">
-        <v>2697</v>
+        <v>2745</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>2899</v>
+        <v>278</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D736" s="1" t="s">
-        <v>1038</v>
+        <v>2230</v>
       </c>
       <c r="E736" s="1" t="s">
-        <v>2900</v>
+        <v>2909</v>
       </c>
       <c r="F736" s="1" t="s">
-        <v>2901</v>
+        <v>2910</v>
       </c>
       <c r="G736" s="8" t="s">
-        <v>2902</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" s="1">
-        <v>2698</v>
+        <v>2746</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>2903</v>
+        <v>2912</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D737" s="1" t="s">
-        <v>1365</v>
+        <v>2230</v>
       </c>
       <c r="E737" s="1" t="s">
-        <v>2904</v>
+        <v>2913</v>
       </c>
       <c r="F737" s="1" t="s">
-        <v>2905</v>
+        <v>2914</v>
       </c>
       <c r="G737" s="8" t="s">
-        <v>2906</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" s="1">
-        <v>2699</v>
+        <v>2747</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2907</v>
+        <v>2916</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D738" s="1" t="s">
-        <v>2021</v>
+        <v>2803</v>
       </c>
       <c r="E738" s="1" t="s">
-        <v>2908</v>
+        <v>2917</v>
       </c>
       <c r="F738" s="1" t="s">
-        <v>2909</v>
+        <v>2918</v>
       </c>
       <c r="G738" s="8" t="s">
-        <v>2910</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" s="1">
-        <v>2700</v>
+        <v>2748</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2911</v>
+        <v>2920</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D739" s="1" t="s">
-        <v>2021</v>
+        <v>2733</v>
       </c>
       <c r="E739" s="1" t="s">
-        <v>2912</v>
+        <v>2921</v>
       </c>
       <c r="F739" s="1" t="s">
-        <v>2913</v>
+        <v>2922</v>
       </c>
       <c r="G739" s="8" t="s">
-        <v>2914</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" s="1">
-        <v>2701</v>
+        <v>2749</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>287</v>
+        <v>2924</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D740" s="1" t="s">
-        <v>2250</v>
+        <v>2795</v>
       </c>
       <c r="E740" s="1" t="s">
-        <v>2915</v>
+        <v>2925</v>
       </c>
       <c r="F740" s="1" t="s">
-        <v>2916</v>
+        <v>2926</v>
       </c>
       <c r="G740" s="8" t="s">
-        <v>2917</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" s="1">
-        <v>2702</v>
+        <v>2750</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>2918</v>
+        <v>2928</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D741" s="1" t="s">
-        <v>2250</v>
+        <v>1357</v>
       </c>
       <c r="E741" s="1" t="s">
-        <v>2919</v>
+        <v>2929</v>
       </c>
       <c r="F741" s="1" t="s">
-        <v>2920</v>
+        <v>2930</v>
       </c>
       <c r="G741" s="8" t="s">
-        <v>2921</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" s="1">
-        <v>2703</v>
+        <v>2751</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>2922</v>
+        <v>2932</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D742" s="1" t="s">
-        <v>496</v>
+        <v>1357</v>
       </c>
       <c r="E742" s="1" t="s">
-        <v>2923</v>
+        <v>2933</v>
       </c>
       <c r="F742" s="1" t="s">
-        <v>2924</v>
+        <v>2934</v>
       </c>
       <c r="G742" s="8" t="s">
-        <v>2925</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" s="1">
-        <v>2704</v>
+        <v>2752</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>2926</v>
+        <v>2936</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D743" s="1" t="s">
-        <v>236</v>
+        <v>1845</v>
       </c>
       <c r="E743" s="1" t="s">
-        <v>2927</v>
+        <v>2937</v>
       </c>
       <c r="F743" s="1" t="s">
-        <v>2928</v>
+        <v>2938</v>
       </c>
       <c r="G743" s="8" t="s">
-        <v>2929</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" s="1">
-        <v>2705</v>
+        <v>2753</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>2930</v>
+        <v>2940</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D744" s="1" t="s">
-        <v>923</v>
+        <v>1845</v>
       </c>
       <c r="E744" s="1" t="s">
-        <v>2931</v>
+        <v>2941</v>
       </c>
       <c r="F744" s="1" t="s">
-        <v>2932</v>
+        <v>2942</v>
       </c>
       <c r="G744" s="8" t="s">
-        <v>2933</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" s="1">
-        <v>2706</v>
+        <v>2754</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>2934</v>
+        <v>2944</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D745" s="1" t="s">
-        <v>1365</v>
+        <v>1845</v>
       </c>
       <c r="E745" s="1" t="s">
-        <v>2935</v>
+        <v>2945</v>
       </c>
       <c r="F745" s="1" t="s">
-        <v>2936</v>
+        <v>2946</v>
       </c>
       <c r="G745" s="8" t="s">
-        <v>2937</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" s="1">
-        <v>2707</v>
+        <v>2755</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>2938</v>
+        <v>2948</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D746" s="1" t="s">
-        <v>1365</v>
+        <v>2803</v>
       </c>
       <c r="E746" s="1" t="s">
-        <v>2939</v>
+        <v>2949</v>
       </c>
       <c r="F746" s="1" t="s">
-        <v>2940</v>
+        <v>2950</v>
       </c>
       <c r="G746" s="8" t="s">
-        <v>2941</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" s="1">
-        <v>2708</v>
+        <v>2756</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>2942</v>
+        <v>2952</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D747" s="1" t="s">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="E747" s="1" t="s">
-        <v>2943</v>
+        <v>2953</v>
       </c>
       <c r="F747" s="1" t="s">
-        <v>2944</v>
+        <v>2954</v>
       </c>
       <c r="G747" s="8" t="s">
-        <v>2945</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" s="1">
-        <v>2709</v>
+        <v>2757</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>2946</v>
+        <v>2956</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D748" s="1" t="s">
-        <v>1867</v>
+        <v>9</v>
       </c>
       <c r="E748" s="1" t="s">
-        <v>2947</v>
+        <v>2957</v>
       </c>
       <c r="F748" s="1" t="s">
-        <v>2948</v>
+        <v>2958</v>
       </c>
       <c r="G748" s="8" t="s">
-        <v>2949</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" s="1">
-        <v>2710</v>
+        <v>2758</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>2950</v>
+        <v>2960</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>1867</v>
+        <v>9</v>
       </c>
       <c r="E749" s="1" t="s">
-        <v>2951</v>
+        <v>2961</v>
       </c>
       <c r="F749" s="1" t="s">
-        <v>2952</v>
+        <v>2962</v>
       </c>
       <c r="G749" s="8" t="s">
-        <v>2953</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" s="1">
-        <v>2711</v>
+        <v>2759</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>2954</v>
+        <v>2964</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>496</v>
+        <v>2733</v>
       </c>
       <c r="E750" s="1" t="s">
-        <v>2955</v>
+        <v>2965</v>
       </c>
       <c r="F750" s="1" t="s">
-        <v>2956</v>
+        <v>2966</v>
       </c>
       <c r="G750" s="8" t="s">
-        <v>2957</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" s="1">
-        <v>2712</v>
+        <v>2760</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>2958</v>
+        <v>2968</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D751" s="1" t="s">
-        <v>2021</v>
+        <v>2406</v>
       </c>
       <c r="E751" s="1" t="s">
-        <v>2959</v>
+        <v>2969</v>
       </c>
       <c r="F751" s="1" t="s">
-        <v>2960</v>
+        <v>2970</v>
       </c>
       <c r="G751" s="8" t="s">
-        <v>2961</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" s="1">
-        <v>2713</v>
+        <v>2761</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>2962</v>
+        <v>2972</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D752" s="1" t="s">
-        <v>9</v>
+        <v>2230</v>
       </c>
       <c r="E752" s="1" t="s">
-        <v>2963</v>
+        <v>2973</v>
       </c>
       <c r="F752" s="1" t="s">
-        <v>2964</v>
+        <v>2974</v>
       </c>
       <c r="G752" s="8" t="s">
-        <v>2965</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" s="1">
-        <v>2714</v>
+        <v>2762</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>2966</v>
+        <v>2976</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D753" s="1" t="s">
-        <v>9</v>
+        <v>2230</v>
       </c>
       <c r="E753" s="1" t="s">
-        <v>2967</v>
+        <v>2977</v>
       </c>
       <c r="F753" s="1" t="s">
-        <v>2968</v>
+        <v>2978</v>
       </c>
       <c r="G753" s="8" t="s">
-        <v>2969</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" s="1">
-        <v>2715</v>
+        <v>2763</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>2970</v>
+        <v>2980</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D754" s="1" t="s">
-        <v>236</v>
+        <v>2230</v>
       </c>
       <c r="E754" s="1" t="s">
-        <v>2971</v>
+        <v>2981</v>
       </c>
       <c r="F754" s="1" t="s">
-        <v>2972</v>
+        <v>2982</v>
       </c>
       <c r="G754" s="8" t="s">
-        <v>2973</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" s="1">
-        <v>2716</v>
+        <v>2764</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>2974</v>
+        <v>2984</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>2425</v>
+        <v>9</v>
       </c>
       <c r="E755" s="1" t="s">
-        <v>2975</v>
+        <v>2985</v>
       </c>
       <c r="F755" s="1" t="s">
-        <v>2976</v>
+        <v>2986</v>
       </c>
       <c r="G755" s="8" t="s">
-        <v>2977</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" s="1">
-        <v>2717</v>
+        <v>2765</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>2978</v>
+        <v>2988</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D756" s="1" t="s">
-        <v>2250</v>
+        <v>9</v>
       </c>
       <c r="E756" s="1" t="s">
-        <v>2979</v>
+        <v>2989</v>
       </c>
       <c r="F756" s="1" t="s">
-        <v>2980</v>
+        <v>2990</v>
       </c>
       <c r="G756" s="8" t="s">
-        <v>2981</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" s="1">
-        <v>2718</v>
+        <v>2766</v>
       </c>
       <c r="B757" s="1" t="s">
-        <v>2982</v>
+        <v>2992</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D757" s="1" t="s">
-        <v>2250</v>
+        <v>2803</v>
       </c>
       <c r="E757" s="1" t="s">
-        <v>2983</v>
+        <v>2993</v>
       </c>
       <c r="F757" s="1" t="s">
-        <v>2984</v>
+        <v>2994</v>
       </c>
       <c r="G757" s="8" t="s">
-        <v>2985</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" s="1">
-        <v>2719</v>
+        <v>2767</v>
       </c>
       <c r="B758" s="1" t="s">
-        <v>2986</v>
+        <v>2996</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D758" s="1" t="s">
-        <v>2250</v>
+        <v>461</v>
       </c>
       <c r="E758" s="1" t="s">
-        <v>2987</v>
+        <v>2997</v>
       </c>
       <c r="F758" s="1" t="s">
-        <v>2988</v>
+        <v>2998</v>
       </c>
       <c r="G758" s="8" t="s">
-        <v>2989</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" s="1">
-        <v>2720</v>
+        <v>2768</v>
       </c>
       <c r="B759" s="1" t="s">
-        <v>2990</v>
+        <v>2194</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D759" s="1" t="s">
-        <v>9</v>
+        <v>3000</v>
       </c>
       <c r="E759" s="1" t="s">
-        <v>2991</v>
+        <v>3001</v>
       </c>
       <c r="F759" s="1" t="s">
-        <v>2992</v>
+        <v>3002</v>
       </c>
       <c r="G759" s="8" t="s">
-        <v>2993</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" s="1">
-        <v>2721</v>
+        <v>2769</v>
       </c>
       <c r="B760" s="1" t="s">
-        <v>2994</v>
+        <v>1714</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="1" t="s">
-        <v>2995</v>
+        <v>3004</v>
       </c>
       <c r="F760" s="1" t="s">
-        <v>2996</v>
+        <v>3005</v>
       </c>
       <c r="G760" s="8" t="s">
-        <v>2997</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" s="1">
-        <v>2722</v>
+        <v>2770</v>
       </c>
       <c r="B761" s="1" t="s">
-        <v>2998</v>
+        <v>3007</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D761" s="1" t="s">
-        <v>496</v>
+        <v>1845</v>
       </c>
       <c r="E761" s="1" t="s">
-        <v>2999</v>
+        <v>3008</v>
       </c>
       <c r="F761" s="1" t="s">
-        <v>3000</v>
+        <v>3009</v>
       </c>
       <c r="G761" s="8" t="s">
-        <v>3001</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" s="1">
-        <v>2723</v>
+        <v>2771</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>3002</v>
+        <v>3011</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D762" s="1" t="s">
-        <v>470</v>
+        <v>1845</v>
       </c>
       <c r="E762" s="1" t="s">
-        <v>3003</v>
+        <v>3012</v>
       </c>
       <c r="F762" s="1" t="s">
-        <v>3004</v>
+        <v>3013</v>
       </c>
       <c r="G762" s="8" t="s">
-        <v>3005</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" s="1">
-        <v>2724</v>
+        <v>2772</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>2214</v>
+        <v>3015</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D763" s="1" t="s">
-        <v>496</v>
+        <v>2000</v>
       </c>
       <c r="E763" s="1" t="s">
-        <v>3006</v>
+        <v>3016</v>
       </c>
       <c r="F763" s="1" t="s">
-        <v>3007</v>
+        <v>3017</v>
       </c>
       <c r="G763" s="8" t="s">
-        <v>3008</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" s="1">
-        <v>2725</v>
+        <v>2773</v>
       </c>
       <c r="B764" s="1" t="s">
-        <v>3009</v>
+        <v>3019</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D764" s="1" t="s">
-        <v>9</v>
+        <v>2502</v>
       </c>
       <c r="E764" s="1" t="s">
-        <v>3010</v>
+        <v>3020</v>
       </c>
       <c r="F764" s="1" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="G764" s="8" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" s="1">
-        <v>2726</v>
+        <v>2774</v>
       </c>
       <c r="B765" s="1" t="s">
-        <v>3013</v>
+        <v>3023</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D765" s="1" t="s">
-        <v>1867</v>
+        <v>2502</v>
       </c>
       <c r="E765" s="1" t="s">
-        <v>3014</v>
+        <v>3024</v>
       </c>
       <c r="F765" s="1" t="s">
-        <v>3015</v>
+        <v>3025</v>
       </c>
       <c r="G765" s="8" t="s">
-        <v>3016</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" s="1">
-        <v>2727</v>
+        <v>2775</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>3017</v>
+        <v>3027</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>1867</v>
+        <v>1845</v>
       </c>
       <c r="E766" s="1" t="s">
-        <v>3018</v>
+        <v>3028</v>
       </c>
       <c r="F766" s="1" t="s">
-        <v>3019</v>
+        <v>3029</v>
       </c>
       <c r="G766" s="8" t="s">
-        <v>3020</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" s="1">
-        <v>2728</v>
+        <v>2776</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>2743</v>
+        <v>3031</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D767" s="1" t="s">
-        <v>2021</v>
+        <v>2803</v>
       </c>
       <c r="E767" s="1" t="s">
-        <v>3021</v>
+        <v>3032</v>
       </c>
       <c r="F767" s="1" t="s">
-        <v>3022</v>
+        <v>3033</v>
       </c>
       <c r="G767" s="8" t="s">
-        <v>3023</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" s="1">
-        <v>2729</v>
+        <v>2777</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>3024</v>
+        <v>3035</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>2518</v>
+        <v>2803</v>
       </c>
       <c r="E768" s="1" t="s">
-        <v>3025</v>
+        <v>3036</v>
       </c>
       <c r="F768" s="1" t="s">
-        <v>3026</v>
+        <v>3037</v>
       </c>
       <c r="G768" s="8" t="s">
-        <v>3027</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" s="1">
-        <v>2730</v>
+        <v>2778</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>3028</v>
+        <v>3039</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D769" s="1" t="s">
-        <v>2518</v>
+        <v>1662</v>
       </c>
       <c r="E769" s="1" t="s">
-        <v>3029</v>
+        <v>3040</v>
       </c>
       <c r="F769" s="1" t="s">
-        <v>3030</v>
+        <v>3041</v>
       </c>
       <c r="G769" s="8" t="s">
-        <v>3031</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" s="1">
-        <v>2731</v>
+        <v>2779</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>3032</v>
+        <v>3043</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D770" s="1" t="s">
-        <v>1867</v>
+        <v>2803</v>
       </c>
       <c r="E770" s="1" t="s">
-        <v>3033</v>
+        <v>3044</v>
       </c>
       <c r="F770" s="1" t="s">
-        <v>3034</v>
+        <v>3045</v>
       </c>
       <c r="G770" s="8" t="s">
-        <v>3035</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" s="1">
-        <v>2732</v>
+        <v>2780</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>3036</v>
+        <v>3047</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D771" s="1" t="s">
-        <v>496</v>
+        <v>2795</v>
       </c>
       <c r="E771" s="1" t="s">
-        <v>3037</v>
+        <v>3048</v>
       </c>
       <c r="F771" s="1" t="s">
-        <v>3038</v>
+        <v>3049</v>
       </c>
       <c r="G771" s="8" t="s">
-        <v>3039</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" s="1">
-        <v>2733</v>
+        <v>2781</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>3040</v>
+        <v>3051</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D772" s="1" t="s">
-        <v>496</v>
+        <v>2795</v>
       </c>
       <c r="E772" s="1" t="s">
-        <v>3041</v>
+        <v>3052</v>
       </c>
       <c r="F772" s="1" t="s">
-        <v>3042</v>
+        <v>3053</v>
       </c>
       <c r="G772" s="8" t="s">
-        <v>3043</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" s="1">
-        <v>2734</v>
+        <v>2782</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>418</v>
+        <v>3055</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D773" s="1" t="s">
-        <v>1685</v>
+        <v>9</v>
       </c>
       <c r="E773" s="1" t="s">
-        <v>3044</v>
+        <v>3056</v>
       </c>
       <c r="F773" s="1" t="s">
-        <v>3045</v>
+        <v>3057</v>
       </c>
       <c r="G773" s="8" t="s">
-        <v>3046</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" s="1">
-        <v>2735</v>
+        <v>2783</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>3047</v>
+        <v>3059</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D774" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E774" s="1" t="s">
-        <v>3048</v>
+        <v>3060</v>
       </c>
       <c r="F774" s="1" t="s">
-        <v>3049</v>
+        <v>3061</v>
       </c>
       <c r="G774" s="8" t="s">
-        <v>3050</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" s="1">
-        <v>2736</v>
+        <v>2785</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>3051</v>
+        <v>3063</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D775" s="1" t="s">
-        <v>923</v>
+        <v>2406</v>
       </c>
       <c r="E775" s="1" t="s">
-        <v>3052</v>
+        <v>3064</v>
       </c>
       <c r="F775" s="1" t="s">
-        <v>3053</v>
+        <v>3065</v>
       </c>
       <c r="G775" s="8" t="s">
-        <v>3054</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" s="1">
-        <v>2737</v>
+        <v>2786</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>3055</v>
+        <v>3067</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>923</v>
+        <v>2803</v>
       </c>
       <c r="E776" s="1" t="s">
-        <v>3056</v>
+        <v>3068</v>
       </c>
       <c r="F776" s="1" t="s">
-        <v>3057</v>
+        <v>3069</v>
       </c>
       <c r="G776" s="8" t="s">
-        <v>3058</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" s="1">
-        <v>2738</v>
+        <v>2787</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>3059</v>
+        <v>3071</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D777" s="1" t="s">
-        <v>9</v>
+        <v>981</v>
       </c>
       <c r="E777" s="1" t="s">
-        <v>3060</v>
+        <v>3072</v>
       </c>
       <c r="F777" s="1" t="s">
-        <v>3061</v>
+        <v>3073</v>
       </c>
       <c r="G777" s="8" t="s">
-        <v>3062</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" s="1">
-        <v>2739</v>
+        <v>2788</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>3063</v>
+        <v>3075</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>496</v>
+        <v>1546</v>
       </c>
       <c r="E778" s="1" t="s">
-        <v>3064</v>
+        <v>3076</v>
       </c>
       <c r="F778" s="1" t="s">
-        <v>3065</v>
+        <v>3077</v>
       </c>
       <c r="G778" s="8" t="s">
-        <v>3066</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" s="1">
-        <v>2741</v>
+        <v>2789</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>3067</v>
+        <v>3079</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>2425</v>
+        <v>2000</v>
       </c>
       <c r="E779" s="1" t="s">
-        <v>3068</v>
+        <v>3080</v>
       </c>
       <c r="F779" s="1" t="s">
-        <v>3069</v>
+        <v>3081</v>
       </c>
       <c r="G779" s="8" t="s">
-        <v>3070</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" s="1">
-        <v>2742</v>
+        <v>2790</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>3071</v>
+        <v>3083</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D780" s="1" t="s">
-        <v>496</v>
+        <v>1845</v>
       </c>
       <c r="E780" s="1" t="s">
-        <v>3072</v>
+        <v>3084</v>
       </c>
       <c r="F780" s="1" t="s">
-        <v>3073</v>
+        <v>3085</v>
       </c>
       <c r="G780" s="8" t="s">
-        <v>3074</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" s="1">
-        <v>2743</v>
+        <v>2791</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>3075</v>
+        <v>78</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D781" s="1" t="s">
-        <v>991</v>
+        <v>1218</v>
       </c>
       <c r="E781" s="1" t="s">
-        <v>3076</v>
+        <v>3087</v>
       </c>
       <c r="F781" s="1" t="s">
-        <v>3077</v>
+        <v>3088</v>
       </c>
       <c r="G781" s="8" t="s">
-        <v>3078</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" s="1">
-        <v>2744</v>
+        <v>2792</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>3079</v>
+        <v>3090</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>1570</v>
+        <v>2406</v>
       </c>
       <c r="E782" s="1" t="s">
-        <v>3080</v>
+        <v>3091</v>
       </c>
       <c r="F782" s="1" t="s">
-        <v>3081</v>
+        <v>3092</v>
       </c>
       <c r="G782" s="8" t="s">
-        <v>3082</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" s="1">
-        <v>2745</v>
+        <v>2793</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>3083</v>
+        <v>3094</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>2021</v>
+        <v>1465</v>
       </c>
       <c r="E783" s="1" t="s">
-        <v>3084</v>
+        <v>3095</v>
       </c>
       <c r="F783" s="1" t="s">
-        <v>3085</v>
+        <v>3096</v>
       </c>
       <c r="G783" s="8" t="s">
-        <v>3086</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" s="1">
-        <v>2746</v>
+        <v>2794</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>3087</v>
+        <v>3098</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D784" s="1" t="s">
-        <v>1867</v>
+        <v>1357</v>
       </c>
       <c r="E784" s="1" t="s">
-        <v>3088</v>
+        <v>3099</v>
       </c>
       <c r="F784" s="1" t="s">
-        <v>3089</v>
+        <v>3100</v>
       </c>
       <c r="G784" s="8" t="s">
-        <v>3090</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" s="1">
-        <v>2747</v>
+        <v>2795</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>87</v>
+        <v>3102</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>1227</v>
+        <v>9</v>
       </c>
       <c r="E785" s="1" t="s">
-        <v>3091</v>
+        <v>3103</v>
       </c>
       <c r="F785" s="1" t="s">
-        <v>3092</v>
+        <v>3104</v>
       </c>
       <c r="G785" s="8" t="s">
-        <v>3093</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" s="1">
-        <v>2748</v>
+        <v>2796</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>3094</v>
+        <v>3106</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D786" s="1" t="s">
-        <v>2425</v>
+        <v>733</v>
       </c>
       <c r="E786" s="1" t="s">
-        <v>3095</v>
+        <v>3107</v>
       </c>
       <c r="F786" s="1" t="s">
-        <v>3096</v>
+        <v>3108</v>
       </c>
       <c r="G786" s="8" t="s">
-        <v>3097</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" s="1">
-        <v>2749</v>
+        <v>2797</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D787" s="1" t="s">
-        <v>1489</v>
+        <v>448</v>
       </c>
       <c r="E787" s="1" t="s">
-        <v>3099</v>
+        <v>3111</v>
       </c>
       <c r="F787" s="1" t="s">
-        <v>3100</v>
+        <v>3112</v>
       </c>
       <c r="G787" s="8" t="s">
-        <v>3101</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" s="1">
-        <v>2750</v>
+        <v>2798</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>3102</v>
+        <v>3114</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D788" s="1" t="s">
-        <v>1365</v>
+        <v>1845</v>
       </c>
       <c r="E788" s="1" t="s">
-        <v>3103</v>
+        <v>3115</v>
       </c>
       <c r="F788" s="1" t="s">
-        <v>3104</v>
+        <v>3116</v>
       </c>
       <c r="G788" s="8" t="s">
-        <v>3105</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" s="1">
-        <v>2751</v>
+        <v>2799</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>3106</v>
+        <v>3118</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D789" s="1" t="s">
-        <v>9</v>
+        <v>1686</v>
       </c>
       <c r="E789" s="1" t="s">
-        <v>3107</v>
+        <v>3119</v>
       </c>
       <c r="F789" s="1" t="s">
-        <v>3108</v>
+        <v>3120</v>
       </c>
       <c r="G789" s="8" t="s">
-        <v>3109</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" s="1">
-        <v>2752</v>
+        <v>2800</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>3110</v>
+        <v>3122</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D790" s="1" t="s">
-        <v>743</v>
+        <v>1546</v>
       </c>
       <c r="E790" s="1" t="s">
-        <v>3111</v>
+        <v>3123</v>
       </c>
       <c r="F790" s="1" t="s">
-        <v>3112</v>
+        <v>3124</v>
       </c>
       <c r="G790" s="8" t="s">
-        <v>3113</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" s="1">
-        <v>2753</v>
+        <v>2801</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>3114</v>
+        <v>3126</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D791" s="1" t="s">
-        <v>457</v>
+        <v>675</v>
       </c>
       <c r="E791" s="1" t="s">
-        <v>3115</v>
+        <v>3127</v>
       </c>
       <c r="F791" s="1" t="s">
-        <v>3116</v>
+        <v>3128</v>
       </c>
       <c r="G791" s="8" t="s">
-        <v>3117</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" s="1">
-        <v>2754</v>
+        <v>2802</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>3118</v>
+        <v>3130</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D792" s="1" t="s">
-        <v>1867</v>
+        <v>981</v>
       </c>
       <c r="E792" s="1" t="s">
-        <v>3119</v>
+        <v>3131</v>
       </c>
       <c r="F792" s="1" t="s">
-        <v>3120</v>
+        <v>3132</v>
       </c>
       <c r="G792" s="8" t="s">
-        <v>3121</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" s="1">
-        <v>2755</v>
+        <v>2803</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>3122</v>
+        <v>3134</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D793" s="1" t="s">
-        <v>1709</v>
+        <v>675</v>
       </c>
       <c r="E793" s="1" t="s">
-        <v>3123</v>
+        <v>3135</v>
       </c>
       <c r="F793" s="1" t="s">
-        <v>3124</v>
+        <v>3136</v>
       </c>
       <c r="G793" s="8" t="s">
-        <v>3125</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" s="1">
-        <v>2756</v>
+        <v>2804</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>3126</v>
+        <v>3134</v>
       </c>
       <c r="C794" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D794" s="1" t="s">
-        <v>1570</v>
+        <v>733</v>
       </c>
       <c r="E794" s="1" t="s">
-        <v>3127</v>
+        <v>3138</v>
       </c>
       <c r="F794" s="1" t="s">
-        <v>3128</v>
+        <v>3139</v>
       </c>
       <c r="G794" s="8" t="s">
-        <v>3129</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" s="1">
-        <v>2757</v>
+        <v>3803</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>3130</v>
+        <v>3141</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D795" s="1" t="s">
-        <v>685</v>
+        <v>2609</v>
       </c>
       <c r="E795" s="1" t="s">
-        <v>3131</v>
+        <v>3142</v>
       </c>
       <c r="F795" s="1" t="s">
-        <v>3132</v>
+        <v>3143</v>
       </c>
       <c r="G795" s="8" t="s">
-        <v>3133</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" s="1">
-        <v>2758</v>
+        <v>3804</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>3134</v>
+        <v>3145</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>991</v>
+        <v>1218</v>
       </c>
       <c r="E796" s="1" t="s">
-        <v>3135</v>
+        <v>3146</v>
       </c>
       <c r="F796" s="1" t="s">
-        <v>3136</v>
+        <v>3147</v>
       </c>
       <c r="G796" s="8" t="s">
-        <v>3137</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" s="1">
-        <v>2759</v>
+        <v>3805</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>3138</v>
+        <v>3149</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D797" s="1" t="s">
-        <v>685</v>
+        <v>2000</v>
       </c>
       <c r="E797" s="1" t="s">
-        <v>3139</v>
+        <v>3150</v>
       </c>
       <c r="F797" s="1" t="s">
-        <v>3140</v>
+        <v>3151</v>
       </c>
       <c r="G797" s="8" t="s">
-        <v>3141</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" s="1">
-        <v>2760</v>
+        <v>3806</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>3142</v>
+        <v>3153</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>743</v>
+        <v>2803</v>
       </c>
       <c r="E798" s="1" t="s">
-        <v>3143</v>
+        <v>3154</v>
       </c>
       <c r="F798" s="1" t="s">
-        <v>3144</v>
+        <v>3155</v>
       </c>
       <c r="G798" s="8" t="s">
-        <v>3145</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" s="1">
-        <v>3759</v>
+        <v>3807</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>3146</v>
+        <v>3157</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D799" s="1" t="s">
-        <v>2625</v>
+        <v>1546</v>
       </c>
       <c r="E799" s="1" t="s">
-        <v>3147</v>
+        <v>3158</v>
       </c>
       <c r="F799" s="1" t="s">
-        <v>3148</v>
+        <v>3159</v>
       </c>
       <c r="G799" s="8" t="s">
-        <v>3149</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" s="1">
-        <v>3760</v>
+        <v>3808</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D800" s="1" t="s">
-        <v>1227</v>
+        <v>1028</v>
       </c>
       <c r="E800" s="1" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
       <c r="F800" s="1" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
       <c r="G800" s="8" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" s="1">
-        <v>3761</v>
+        <v>3809</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>3154</v>
+        <v>3165</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D801" s="1" t="s">
-        <v>2021</v>
+        <v>2502</v>
       </c>
       <c r="E801" s="1" t="s">
-        <v>3155</v>
+        <v>3166</v>
       </c>
       <c r="F801" s="1" t="s">
-        <v>3156</v>
+        <v>3167</v>
       </c>
       <c r="G801" s="8" t="s">
-        <v>3157</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" s="1">
-        <v>3762</v>
+        <v>3810</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>3158</v>
+        <v>3169</v>
       </c>
       <c r="C802" s="7" t="s">
-        <v>3159</v>
+        <v>8</v>
       </c>
       <c r="D802" s="1" t="s">
-        <v>496</v>
+        <v>2230</v>
       </c>
       <c r="E802" s="1" t="s">
-        <v>3160</v>
+        <v>3170</v>
       </c>
       <c r="F802" s="1" t="s">
-        <v>3161</v>
+        <v>3171</v>
       </c>
       <c r="G802" s="8" t="s">
-        <v>3162</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" s="1">
-        <v>3763</v>
+        <v>3811</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>3163</v>
+        <v>3173</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D803" s="1" t="s">
-        <v>1570</v>
+        <v>1845</v>
       </c>
       <c r="E803" s="1" t="s">
-        <v>3164</v>
+        <v>3174</v>
       </c>
       <c r="F803" s="1" t="s">
-        <v>3165</v>
+        <v>3175</v>
       </c>
       <c r="G803" s="8" t="s">
-        <v>3166</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" s="1">
-        <v>3764</v>
+        <v>3812</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>3167</v>
+        <v>3177</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D804" s="1" t="s">
-        <v>1038</v>
+        <v>2733</v>
       </c>
       <c r="E804" s="1" t="s">
-        <v>3168</v>
+        <v>3178</v>
       </c>
       <c r="F804" s="1" t="s">
-        <v>3169</v>
+        <v>3179</v>
       </c>
       <c r="G804" s="8" t="s">
-        <v>3170</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" s="1">
-        <v>3765</v>
+        <v>3813</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>3171</v>
+        <v>3181</v>
       </c>
       <c r="C805" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D805" s="1" t="s">
-        <v>2518</v>
+        <v>981</v>
       </c>
       <c r="E805" s="1" t="s">
-        <v>3172</v>
+        <v>3182</v>
       </c>
       <c r="F805" s="1" t="s">
-        <v>3173</v>
+        <v>3183</v>
       </c>
       <c r="G805" s="8" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" s="1">
-        <v>3766</v>
+        <v>3814</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>3175</v>
+        <v>3185</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D806" s="1" t="s">
-        <v>2250</v>
+        <v>9</v>
       </c>
       <c r="E806" s="1" t="s">
-        <v>3176</v>
+        <v>3186</v>
       </c>
       <c r="F806" s="1" t="s">
-        <v>3177</v>
+        <v>3187</v>
       </c>
       <c r="G806" s="8" t="s">
-        <v>3178</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" s="1">
-        <v>3767</v>
+        <v>3815</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>3179</v>
+        <v>3189</v>
       </c>
       <c r="C807" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D807" s="1" t="s">
-        <v>1867</v>
+        <v>2803</v>
       </c>
       <c r="E807" s="1" t="s">
-        <v>3180</v>
+        <v>3190</v>
       </c>
       <c r="F807" s="1" t="s">
-        <v>3181</v>
+        <v>3191</v>
       </c>
       <c r="G807" s="8" t="s">
-        <v>3182</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" s="1">
-        <v>3768</v>
+        <v>3816</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>3183</v>
+        <v>3193</v>
       </c>
       <c r="C808" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D808" s="1" t="s">
-        <v>236</v>
+        <v>2761</v>
       </c>
       <c r="E808" s="1" t="s">
-        <v>3184</v>
+        <v>3194</v>
       </c>
       <c r="F808" s="1" t="s">
-        <v>3185</v>
+        <v>3195</v>
       </c>
       <c r="G808" s="8" t="s">
-        <v>3186</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" s="1">
-        <v>3769</v>
+        <v>3817</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>3187</v>
+        <v>3197</v>
       </c>
       <c r="C809" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D809" s="1" t="s">
-        <v>991</v>
+        <v>2761</v>
       </c>
       <c r="E809" s="1" t="s">
-        <v>3188</v>
+        <v>3198</v>
       </c>
       <c r="F809" s="1" t="s">
-        <v>3189</v>
+        <v>3199</v>
       </c>
       <c r="G809" s="8" t="s">
-        <v>3190</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" s="1">
-        <v>3770</v>
+        <v>3818</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>3191</v>
+        <v>3201</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E810" s="1" t="s">
-        <v>3192</v>
+        <v>3202</v>
       </c>
       <c r="F810" s="1" t="s">
-        <v>3193</v>
+        <v>3203</v>
       </c>
       <c r="G810" s="8" t="s">
-        <v>3194</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" s="1">
-        <v>3771</v>
+        <v>3819</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>3195</v>
+        <v>3205</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D811" s="1" t="s">
-        <v>496</v>
+        <v>2502</v>
       </c>
       <c r="E811" s="1" t="s">
-        <v>3196</v>
+        <v>3206</v>
       </c>
       <c r="F811" s="1" t="s">
-        <v>3197</v>
+        <v>3207</v>
       </c>
       <c r="G811" s="8" t="s">
-        <v>3198</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" s="1">
-        <v>3772</v>
+        <v>3820</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>3199</v>
+        <v>3209</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D812" s="1" t="s">
-        <v>2118</v>
+        <v>2733</v>
       </c>
       <c r="E812" s="1" t="s">
-        <v>3200</v>
+        <v>3210</v>
       </c>
       <c r="F812" s="1" t="s">
-        <v>3201</v>
+        <v>3211</v>
       </c>
       <c r="G812" s="8" t="s">
-        <v>3202</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" s="1">
-        <v>3773</v>
+        <v>3821</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>3203</v>
+        <v>3213</v>
       </c>
       <c r="C813" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D813" s="1" t="s">
-        <v>2118</v>
+        <v>2733</v>
       </c>
       <c r="E813" s="1" t="s">
-        <v>3204</v>
+        <v>3214</v>
       </c>
       <c r="F813" s="1" t="s">
-        <v>3205</v>
+        <v>3215</v>
       </c>
       <c r="G813" s="8" t="s">
-        <v>3206</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" s="1">
-        <v>3774</v>
+        <v>3822</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>3207</v>
+        <v>3217</v>
       </c>
       <c r="C814" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D814" s="1" t="s">
-        <v>9</v>
+        <v>2230</v>
       </c>
       <c r="E814" s="1" t="s">
-        <v>3208</v>
+        <v>3218</v>
       </c>
       <c r="F814" s="1" t="s">
-        <v>3209</v>
+        <v>3219</v>
       </c>
       <c r="G814" s="8" t="s">
-        <v>3210</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" s="1">
-        <v>3775</v>
+        <v>3823</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>3211</v>
+        <v>3221</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D815" s="1" t="s">
-        <v>2518</v>
+        <v>2230</v>
       </c>
       <c r="E815" s="1" t="s">
-        <v>3212</v>
+        <v>3222</v>
       </c>
       <c r="F815" s="1" t="s">
-        <v>3213</v>
+        <v>3223</v>
       </c>
       <c r="G815" s="8" t="s">
-        <v>3214</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" s="1">
-        <v>3776</v>
+        <v>3824</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>3215</v>
+        <v>3225</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D816" s="1" t="s">
-        <v>236</v>
+        <v>854</v>
       </c>
       <c r="E816" s="1" t="s">
-        <v>3216</v>
+        <v>3226</v>
       </c>
       <c r="F816" s="1" t="s">
-        <v>3217</v>
+        <v>3227</v>
       </c>
       <c r="G816" s="8" t="s">
-        <v>3218</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" s="1">
-        <v>3777</v>
+        <v>3825</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>3219</v>
+        <v>3229</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D817" s="1" t="s">
-        <v>236</v>
+        <v>2803</v>
       </c>
       <c r="E817" s="1" t="s">
-        <v>3220</v>
+        <v>3230</v>
       </c>
       <c r="F817" s="1" t="s">
-        <v>3221</v>
+        <v>3231</v>
       </c>
       <c r="G817" s="8" t="s">
-        <v>3222</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" s="1">
-        <v>3778</v>
+        <v>3826</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>3223</v>
+        <v>3233</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D818" s="1" t="s">
-        <v>2250</v>
+        <v>2803</v>
       </c>
       <c r="E818" s="1" t="s">
-        <v>3224</v>
+        <v>3234</v>
       </c>
       <c r="F818" s="1" t="s">
-        <v>3225</v>
+        <v>3235</v>
       </c>
       <c r="G818" s="8" t="s">
-        <v>3226</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" s="1">
-        <v>3779</v>
+        <v>3827</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>3227</v>
+        <v>3237</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D819" s="1" t="s">
-        <v>2250</v>
+        <v>2230</v>
       </c>
       <c r="E819" s="1" t="s">
-        <v>3228</v>
+        <v>3238</v>
       </c>
       <c r="F819" s="1" t="s">
-        <v>3229</v>
+        <v>3239</v>
       </c>
       <c r="G819" s="8" t="s">
-        <v>3230</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" s="1">
-        <v>3780</v>
+        <v>3828</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>3231</v>
+        <v>3241</v>
       </c>
       <c r="C820" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D820" s="1" t="s">
-        <v>864</v>
+        <v>1752</v>
       </c>
       <c r="E820" s="1" t="s">
-        <v>3232</v>
+        <v>3242</v>
       </c>
       <c r="F820" s="1" t="s">
-        <v>3233</v>
+        <v>3243</v>
       </c>
       <c r="G820" s="8" t="s">
-        <v>3234</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" s="1">
-        <v>3781</v>
+        <v>3829</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>3235</v>
+        <v>3245</v>
       </c>
       <c r="C821" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D821" s="1" t="s">
-        <v>496</v>
+        <v>1686</v>
       </c>
       <c r="E821" s="1" t="s">
-        <v>3236</v>
+        <v>3246</v>
       </c>
       <c r="F821" s="1" t="s">
-        <v>3237</v>
+        <v>3247</v>
       </c>
       <c r="G821" s="8" t="s">
-        <v>3238</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" s="1">
-        <v>3782</v>
+        <v>3830</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>3239</v>
+        <v>3249</v>
       </c>
       <c r="C822" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D822" s="1" t="s">
-        <v>496</v>
+        <v>1028</v>
       </c>
       <c r="E822" s="1" t="s">
-        <v>3240</v>
+        <v>3250</v>
       </c>
       <c r="F822" s="1" t="s">
-        <v>3241</v>
+        <v>3251</v>
       </c>
       <c r="G822" s="8" t="s">
-        <v>3242</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" s="1">
-        <v>3783</v>
+        <v>3831</v>
       </c>
       <c r="B823" s="1" t="s">
-        <v>3243</v>
+        <v>3253</v>
       </c>
       <c r="C823" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D823" s="1" t="s">
-        <v>2250</v>
+        <v>1028</v>
       </c>
       <c r="E823" s="1" t="s">
-        <v>3244</v>
+        <v>3254</v>
       </c>
       <c r="F823" s="1" t="s">
-        <v>3245</v>
+        <v>3255</v>
       </c>
       <c r="G823" s="8" t="s">
-        <v>3246</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" s="1">
-        <v>3784</v>
+        <v>3832</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>3247</v>
+        <v>3257</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D824" s="1" t="s">
-        <v>1775</v>
+        <v>2803</v>
       </c>
       <c r="E824" s="1" t="s">
-        <v>3248</v>
+        <v>3258</v>
       </c>
       <c r="F824" s="1" t="s">
-        <v>3249</v>
+        <v>3259</v>
       </c>
       <c r="G824" s="8" t="s">
-        <v>3250</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" s="1">
-        <v>3785</v>
+        <v>3833</v>
       </c>
       <c r="B825" s="1" t="s">
-        <v>3251</v>
+        <v>3261</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D825" s="1" t="s">
-        <v>1709</v>
+        <v>2803</v>
       </c>
       <c r="E825" s="1" t="s">
-        <v>3252</v>
+        <v>3262</v>
       </c>
       <c r="F825" s="1" t="s">
-        <v>3253</v>
+        <v>3263</v>
       </c>
       <c r="G825" s="8" t="s">
-        <v>3254</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" s="1">
-        <v>3786</v>
+        <v>3834</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>3255</v>
+        <v>3265</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D826" s="1" t="s">
-        <v>1038</v>
+        <v>2803</v>
       </c>
       <c r="E826" s="1" t="s">
-        <v>3256</v>
+        <v>3266</v>
       </c>
       <c r="F826" s="1" t="s">
-        <v>3257</v>
+        <v>3267</v>
       </c>
       <c r="G826" s="8" t="s">
-        <v>3258</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" s="1">
-        <v>3787</v>
+        <v>3835</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>3259</v>
+        <v>3269</v>
       </c>
       <c r="C827" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D827" s="1" t="s">
-        <v>1038</v>
+        <v>2803</v>
       </c>
       <c r="E827" s="1" t="s">
-        <v>3260</v>
+        <v>3270</v>
       </c>
       <c r="F827" s="1" t="s">
-        <v>3261</v>
+        <v>3271</v>
       </c>
       <c r="G827" s="8" t="s">
-        <v>3262</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" s="1">
-        <v>3788</v>
+        <v>3836</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>3263</v>
+        <v>3273</v>
       </c>
       <c r="C828" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D828" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E828" s="1" t="s">
-        <v>3264</v>
+        <v>3274</v>
       </c>
       <c r="F828" s="1" t="s">
-        <v>3265</v>
+        <v>3275</v>
       </c>
       <c r="G828" s="8" t="s">
-        <v>3266</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" s="1">
-        <v>3789</v>
+        <v>3837</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>3267</v>
+        <v>3276</v>
       </c>
       <c r="C829" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>496</v>
+        <v>2502</v>
       </c>
       <c r="E829" s="1" t="s">
-        <v>3268</v>
+        <v>3277</v>
       </c>
       <c r="F829" s="1" t="s">
-        <v>3269</v>
+        <v>3278</v>
       </c>
       <c r="G829" s="8" t="s">
-        <v>3270</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" s="1">
-        <v>3790</v>
+        <v>3838</v>
       </c>
       <c r="B830" s="1" t="s">
-        <v>3271</v>
+        <v>1772</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D830" s="1" t="s">
-        <v>496</v>
+        <v>1845</v>
       </c>
       <c r="E830" s="1" t="s">
-        <v>3272</v>
+        <v>3280</v>
       </c>
       <c r="F830" s="1" t="s">
-        <v>3273</v>
+        <v>3281</v>
       </c>
       <c r="G830" s="8" t="s">
-        <v>3274</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" s="1">
-        <v>3791</v>
+        <v>3839</v>
       </c>
       <c r="B831" s="1" t="s">
-        <v>3275</v>
+        <v>3283</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D831" s="1" t="s">
-        <v>496</v>
+        <v>1752</v>
       </c>
       <c r="E831" s="1" t="s">
-        <v>3276</v>
+        <v>3284</v>
       </c>
       <c r="F831" s="1" t="s">
-        <v>3277</v>
+        <v>3285</v>
       </c>
       <c r="G831" s="8" t="s">
-        <v>3278</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" s="1">
-        <v>3792</v>
+        <v>3840</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>3279</v>
+        <v>3287</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E832" s="1" t="s">
-        <v>3280</v>
+        <v>3288</v>
       </c>
       <c r="F832" s="1" t="s">
-        <v>3281</v>
+        <v>3289</v>
       </c>
       <c r="G832" s="8" t="s">
-        <v>3282</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" s="1">
-        <v>3793</v>
+        <v>3841</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>3283</v>
+        <v>3291</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D833" s="1" t="s">
-        <v>2518</v>
+        <v>9</v>
       </c>
       <c r="E833" s="1" t="s">
-        <v>3284</v>
+        <v>3292</v>
       </c>
       <c r="F833" s="1" t="s">
-        <v>3285</v>
+        <v>3293</v>
       </c>
       <c r="G833" s="8" t="s">
-        <v>3286</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" s="1">
-        <v>3794</v>
+        <v>3842</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>3287</v>
+        <v>3295</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D834" s="1" t="s">
-        <v>1867</v>
+        <v>1465</v>
       </c>
       <c r="E834" s="1" t="s">
-        <v>3288</v>
+        <v>3296</v>
       </c>
       <c r="F834" s="1" t="s">
-        <v>3289</v>
+        <v>3297</v>
       </c>
       <c r="G834" s="8" t="s">
-        <v>3290</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" s="1">
-        <v>3795</v>
+        <v>3843</v>
       </c>
       <c r="B835" s="1" t="s">
-        <v>3291</v>
+        <v>3299</v>
       </c>
       <c r="C835" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>1775</v>
+        <v>2070</v>
       </c>
       <c r="E835" s="1" t="s">
-        <v>3292</v>
+        <v>3300</v>
       </c>
       <c r="F835" s="1" t="s">
-        <v>3293</v>
+        <v>3301</v>
       </c>
       <c r="G835" s="8" t="s">
-        <v>3294</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" s="1">
-        <v>3796</v>
+        <v>3844</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>3295</v>
+        <v>3303</v>
       </c>
       <c r="C836" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D836" s="1" t="s">
-        <v>496</v>
+        <v>733</v>
       </c>
       <c r="E836" s="1" t="s">
-        <v>3296</v>
+        <v>3304</v>
       </c>
       <c r="F836" s="1" t="s">
-        <v>3297</v>
+        <v>3305</v>
       </c>
       <c r="G836" s="8" t="s">
-        <v>3298</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" s="1">
-        <v>3797</v>
+        <v>3845</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>3299</v>
+        <v>3307</v>
       </c>
       <c r="C837" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E837" s="1" t="s">
-        <v>3300</v>
+        <v>3308</v>
       </c>
       <c r="F837" s="1" t="s">
-        <v>3301</v>
+        <v>3309</v>
       </c>
       <c r="G837" s="8" t="s">
-        <v>3302</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" s="1">
-        <v>3798</v>
+        <v>3846</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>3303</v>
+        <v>3311</v>
       </c>
       <c r="C838" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D838" s="1" t="s">
-        <v>1489</v>
+        <v>9</v>
       </c>
       <c r="E838" s="1" t="s">
-        <v>3304</v>
+        <v>3312</v>
       </c>
       <c r="F838" s="1" t="s">
-        <v>3305</v>
+        <v>3313</v>
       </c>
       <c r="G838" s="8" t="s">
-        <v>3306</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" s="1">
-        <v>3799</v>
+        <v>3847</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>3307</v>
+        <v>3315</v>
       </c>
       <c r="C839" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D839" s="1" t="s">
-        <v>2091</v>
+        <v>1686</v>
       </c>
       <c r="E839" s="1" t="s">
-        <v>3308</v>
+        <v>3316</v>
       </c>
       <c r="F839" s="1" t="s">
-        <v>3309</v>
+        <v>3317</v>
       </c>
       <c r="G839" s="8" t="s">
-        <v>3310</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" s="1">
-        <v>3800</v>
+        <v>3848</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>3311</v>
+        <v>3319</v>
       </c>
       <c r="C840" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D840" s="1" t="s">
-        <v>743</v>
+        <v>2230</v>
       </c>
       <c r="E840" s="1" t="s">
-        <v>3312</v>
+        <v>3320</v>
       </c>
       <c r="F840" s="1" t="s">
-        <v>3313</v>
+        <v>3321</v>
       </c>
       <c r="G840" s="8" t="s">
-        <v>3314</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" s="1">
-        <v>3801</v>
+        <v>3849</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>3315</v>
+        <v>3322</v>
       </c>
       <c r="C841" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D841" s="1" t="s">
-        <v>9</v>
+        <v>2803</v>
       </c>
       <c r="E841" s="1" t="s">
-        <v>3316</v>
+        <v>3323</v>
       </c>
       <c r="F841" s="1" t="s">
-        <v>3317</v>
+        <v>3324</v>
       </c>
       <c r="G841" s="8" t="s">
-        <v>3318</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" s="1">
-        <v>3802</v>
+        <v>3850</v>
       </c>
       <c r="B842" s="1" t="s">
-        <v>3319</v>
+        <v>3326</v>
       </c>
       <c r="C842" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D842" s="1" t="s">
-        <v>9</v>
+        <v>981</v>
       </c>
       <c r="E842" s="1" t="s">
-        <v>3320</v>
+        <v>3327</v>
       </c>
       <c r="F842" s="1" t="s">
-        <v>3321</v>
+        <v>3328</v>
       </c>
       <c r="G842" s="8" t="s">
-        <v>3322</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" s="1">
-        <v>3803</v>
+        <v>3851</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>3323</v>
+        <v>3330</v>
       </c>
       <c r="C843" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D843" s="1" t="s">
-        <v>1709</v>
+        <v>1752</v>
       </c>
       <c r="E843" s="1" t="s">
-        <v>3324</v>
+        <v>3331</v>
       </c>
       <c r="F843" s="1" t="s">
-        <v>3325</v>
+        <v>3332</v>
       </c>
       <c r="G843" s="8" t="s">
-        <v>3326</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" s="1">
-        <v>3804</v>
+        <v>3852</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>3327</v>
+        <v>3334</v>
       </c>
       <c r="C844" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E844" s="1" t="s">
-        <v>3328</v>
+        <v>3335</v>
       </c>
       <c r="F844" s="1" t="s">
-        <v>3329</v>
+        <v>3336</v>
       </c>
       <c r="G844" s="8" t="s">
-        <v>3330</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" s="1">
-        <v>3805</v>
+        <v>3853</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>3331</v>
+        <v>3338</v>
       </c>
       <c r="C845" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>991</v>
+        <v>9</v>
       </c>
       <c r="E845" s="1" t="s">
-        <v>3332</v>
+        <v>3339</v>
       </c>
       <c r="F845" s="1" t="s">
-        <v>3333</v>
+        <v>3340</v>
       </c>
       <c r="G845" s="8" t="s">
-        <v>3334</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" s="1">
-        <v>3806</v>
+        <v>3854</v>
       </c>
       <c r="B846" s="1" t="s">
-        <v>3335</v>
+        <v>3342</v>
       </c>
       <c r="C846" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>2250</v>
+        <v>1028</v>
       </c>
       <c r="E846" s="1" t="s">
-        <v>3336</v>
+        <v>3343</v>
       </c>
       <c r="F846" s="1" t="s">
-        <v>3337</v>
+        <v>3344</v>
       </c>
       <c r="G846" s="8" t="s">
-        <v>2261</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" s="1">
-        <v>3807</v>
+        <v>3855</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>3338</v>
+        <v>3346</v>
       </c>
       <c r="C847" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1775</v>
+        <v>9</v>
       </c>
       <c r="E847" s="1" t="s">
-        <v>3339</v>
+        <v>3347</v>
       </c>
       <c r="F847" s="1" t="s">
-        <v>3340</v>
+        <v>3348</v>
       </c>
       <c r="G847" s="8" t="s">
-        <v>3341</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" s="1">
-        <v>3808</v>
+        <v>3856</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>3342</v>
+        <v>3350</v>
       </c>
       <c r="C848" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D848" s="1" t="s">
-        <v>496</v>
+        <v>9</v>
       </c>
       <c r="E848" s="1" t="s">
-        <v>3343</v>
+        <v>3351</v>
       </c>
       <c r="F848" s="1" t="s">
-        <v>3344</v>
+        <v>3352</v>
       </c>
       <c r="G848" s="8" t="s">
-        <v>3345</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" s="1">
-        <v>3809</v>
+        <v>3857</v>
       </c>
       <c r="B849" s="1" t="s">
-        <v>3346</v>
+        <v>3354</v>
       </c>
       <c r="C849" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E849" s="1" t="s">
-        <v>3347</v>
+        <v>3355</v>
       </c>
       <c r="F849" s="1" t="s">
-        <v>3348</v>
+        <v>3356</v>
       </c>
       <c r="G849" s="8" t="s">
-        <v>3349</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" s="1">
-        <v>3810</v>
+        <v>3858</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>3350</v>
+        <v>3358</v>
       </c>
       <c r="C850" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D850" s="1" t="s">
-        <v>1038</v>
+        <v>9</v>
       </c>
       <c r="E850" s="1" t="s">
-        <v>3351</v>
+        <v>3359</v>
       </c>
       <c r="F850" s="1" t="s">
-        <v>3352</v>
+        <v>3360</v>
       </c>
       <c r="G850" s="8" t="s">
-        <v>3353</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" s="1">
-        <v>3811</v>
+        <v>3859</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>3354</v>
+        <v>3362</v>
       </c>
       <c r="C851" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="1" t="s">
-        <v>3355</v>
+        <v>3363</v>
       </c>
       <c r="F851" s="1" t="s">
-        <v>3356</v>
+        <v>3364</v>
       </c>
       <c r="G851" s="8" t="s">
-        <v>3357</v>
+        <v>48</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" s="1">
-        <v>3812</v>
+        <v>3860</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>3358</v>
+        <v>3365</v>
       </c>
       <c r="C852" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E852" s="1" t="s">
-        <v>3359</v>
+        <v>3366</v>
       </c>
       <c r="F852" s="1" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="G852" s="8" t="s">
-        <v>3361</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" s="1">
-        <v>3813</v>
+        <v>3861</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>3362</v>
+        <v>3369</v>
       </c>
       <c r="C853" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E853" s="1" t="s">
-        <v>3363</v>
+        <v>3370</v>
       </c>
       <c r="F853" s="1" t="s">
-        <v>3364</v>
+        <v>3371</v>
       </c>
       <c r="G853" s="8" t="s">
-        <v>3365</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" s="1">
-        <v>3814</v>
+        <v>3862</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>3366</v>
+        <v>3373</v>
       </c>
       <c r="C854" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>9</v>
+        <v>2803</v>
       </c>
       <c r="E854" s="1" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="F854" s="1" t="s">
-        <v>3368</v>
+        <v>3375</v>
       </c>
       <c r="G854" s="8" t="s">
-        <v>3369</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" s="1">
-        <v>3815</v>
+        <v>3863</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>3370</v>
+        <v>3377</v>
       </c>
       <c r="C855" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>9</v>
+        <v>981</v>
       </c>
       <c r="E855" s="1" t="s">
-        <v>3371</v>
+        <v>3378</v>
       </c>
       <c r="F855" s="1" t="s">
-        <v>3372</v>
+        <v>3379</v>
       </c>
       <c r="G855" s="8" t="s">
-        <v>57</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" s="1">
-        <v>3816</v>
+        <v>3864</v>
       </c>
       <c r="B856" s="1" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
       <c r="C856" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D856" s="1" t="s">
-        <v>9</v>
+        <v>2803</v>
       </c>
       <c r="E856" s="1" t="s">
-        <v>3374</v>
+        <v>3382</v>
       </c>
       <c r="F856" s="1" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
       <c r="G856" s="8" t="s">
-        <v>3376</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" s="1">
-        <v>3817</v>
+        <v>3865</v>
       </c>
       <c r="B857" s="1" t="s">
-        <v>3377</v>
+        <v>3385</v>
       </c>
       <c r="C857" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D857" s="1" t="s">
-        <v>9</v>
+        <v>2230</v>
       </c>
       <c r="E857" s="1" t="s">
-        <v>3378</v>
+        <v>3386</v>
       </c>
       <c r="F857" s="1" t="s">
-        <v>3379</v>
+        <v>3387</v>
       </c>
       <c r="G857" s="8" t="s">
-        <v>3380</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" s="1">
-        <v>3818</v>
+        <v>3866</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>3381</v>
+        <v>3389</v>
       </c>
       <c r="C858" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E858" s="1" t="s">
-        <v>3382</v>
+        <v>3390</v>
       </c>
       <c r="F858" s="1" t="s">
-        <v>3383</v>
+        <v>3391</v>
       </c>
       <c r="G858" s="8" t="s">
-        <v>3384</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" s="1">
-        <v>3819</v>
+        <v>3867</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>3385</v>
+        <v>3393</v>
       </c>
       <c r="C859" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D859" s="1" t="s">
-        <v>991</v>
+        <v>2795</v>
       </c>
       <c r="E859" s="1" t="s">
-        <v>3386</v>
+        <v>3394</v>
       </c>
       <c r="F859" s="1" t="s">
-        <v>3387</v>
+        <v>3395</v>
       </c>
       <c r="G859" s="8" t="s">
-        <v>3388</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" s="1">
-        <v>3820</v>
+        <v>3868</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>3389</v>
+        <v>3397</v>
       </c>
       <c r="C860" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D860" s="1" t="s">
-        <v>496</v>
+        <v>9</v>
       </c>
       <c r="E860" s="1" t="s">
-        <v>3390</v>
+        <v>3398</v>
       </c>
       <c r="F860" s="1" t="s">
-        <v>3391</v>
+        <v>3399</v>
       </c>
       <c r="G860" s="8" t="s">
-        <v>3392</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" s="1">
-        <v>3821</v>
+        <v>3869</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>3393</v>
+        <v>3401</v>
       </c>
       <c r="C861" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>2250</v>
+        <v>9</v>
       </c>
       <c r="E861" s="1" t="s">
-        <v>3394</v>
+        <v>3402</v>
       </c>
       <c r="F861" s="1" t="s">
-        <v>3395</v>
+        <v>3403</v>
       </c>
       <c r="G861" s="8" t="s">
-        <v>3396</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" s="1">
-        <v>3822</v>
+        <v>3870</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>3397</v>
+        <v>3405</v>
       </c>
       <c r="C862" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D862" s="1" t="s">
-        <v>496</v>
+        <v>2230</v>
       </c>
       <c r="E862" s="1" t="s">
-        <v>3398</v>
+        <v>3406</v>
       </c>
       <c r="F862" s="1" t="s">
-        <v>3399</v>
+        <v>3407</v>
       </c>
       <c r="G862" s="8" t="s">
-        <v>3400</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" s="1">
-        <v>3823</v>
+        <v>3871</v>
       </c>
       <c r="B863" s="1" t="s">
-        <v>3401</v>
+        <v>3409</v>
       </c>
       <c r="C863" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D863" s="1" t="s">
-        <v>923</v>
+        <v>1845</v>
       </c>
       <c r="E863" s="1" t="s">
-        <v>3402</v>
+        <v>3410</v>
       </c>
       <c r="F863" s="1" t="s">
-        <v>3403</v>
+        <v>3411</v>
       </c>
       <c r="G863" s="8" t="s">
-        <v>3404</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" s="1">
-        <v>3824</v>
+        <v>3872</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>3405</v>
+        <v>3413</v>
       </c>
       <c r="C864" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D864" s="1" t="s">
-        <v>9</v>
+        <v>981</v>
       </c>
       <c r="E864" s="1" t="s">
-        <v>3406</v>
+        <v>3414</v>
       </c>
       <c r="F864" s="1" t="s">
-        <v>3407</v>
+        <v>3415</v>
       </c>
       <c r="G864" s="8" t="s">
-        <v>3408</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" s="1">
-        <v>3825</v>
+        <v>3873</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>3409</v>
+        <v>3417</v>
       </c>
       <c r="C865" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D865" s="1" t="s">
-        <v>9</v>
+        <v>981</v>
       </c>
       <c r="E865" s="1" t="s">
-        <v>3410</v>
+        <v>3418</v>
       </c>
       <c r="F865" s="1" t="s">
-        <v>3411</v>
+        <v>3419</v>
       </c>
       <c r="G865" s="8" t="s">
-        <v>3412</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" s="1">
-        <v>3826</v>
+        <v>3874</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>3413</v>
+        <v>3421</v>
       </c>
       <c r="C866" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D866" s="1" t="s">
-        <v>2250</v>
+        <v>1845</v>
       </c>
       <c r="E866" s="1" t="s">
-        <v>3414</v>
+        <v>3422</v>
       </c>
       <c r="F866" s="1" t="s">
-        <v>3415</v>
+        <v>3423</v>
       </c>
       <c r="G866" s="8" t="s">
-        <v>3416</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" s="1">
-        <v>3827</v>
+        <v>3875</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>3417</v>
+        <v>3425</v>
       </c>
       <c r="C867" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D867" s="1" t="s">
-        <v>1867</v>
+        <v>2406</v>
       </c>
       <c r="E867" s="1" t="s">
-        <v>3418</v>
+        <v>3426</v>
       </c>
       <c r="F867" s="1" t="s">
-        <v>3419</v>
+        <v>3427</v>
       </c>
       <c r="G867" s="8" t="s">
-        <v>3420</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" s="1">
-        <v>3828</v>
+        <v>3876</v>
       </c>
       <c r="B868" s="1" t="s">
-        <v>3421</v>
+        <v>3429</v>
       </c>
       <c r="C868" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D868" s="1" t="s">
-        <v>991</v>
+        <v>2803</v>
       </c>
       <c r="E868" s="1" t="s">
-        <v>3422</v>
+        <v>3430</v>
       </c>
       <c r="F868" s="1" t="s">
-        <v>3423</v>
+        <v>3431</v>
       </c>
       <c r="G868" s="8" t="s">
-        <v>3424</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" s="1">
-        <v>3829</v>
+        <v>3877</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>3425</v>
+        <v>3433</v>
       </c>
       <c r="C869" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D869" s="1" t="s">
-        <v>991</v>
+        <v>2230</v>
       </c>
       <c r="E869" s="1" t="s">
-        <v>3426</v>
+        <v>3434</v>
       </c>
       <c r="F869" s="1" t="s">
-        <v>3427</v>
+        <v>3435</v>
       </c>
       <c r="G869" s="8" t="s">
-        <v>3428</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" s="1">
-        <v>3830</v>
+        <v>3878</v>
       </c>
       <c r="B870" s="1" t="s">
-        <v>3429</v>
+        <v>3437</v>
       </c>
       <c r="C870" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>1867</v>
+        <v>2230</v>
       </c>
       <c r="E870" s="1" t="s">
-        <v>3430</v>
+        <v>3438</v>
       </c>
       <c r="F870" s="1" t="s">
-        <v>3431</v>
+        <v>3439</v>
       </c>
       <c r="G870" s="8" t="s">
-        <v>3432</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" s="1">
-        <v>3831</v>
+        <v>3879</v>
       </c>
       <c r="B871" s="1" t="s">
-        <v>3433</v>
+        <v>3441</v>
       </c>
       <c r="C871" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D871" s="1" t="s">
-        <v>2425</v>
+        <v>2230</v>
       </c>
       <c r="E871" s="1" t="s">
-        <v>3434</v>
+        <v>3442</v>
       </c>
       <c r="F871" s="1" t="s">
-        <v>3435</v>
+        <v>3443</v>
       </c>
       <c r="G871" s="8" t="s">
-        <v>3436</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" s="1">
-        <v>3832</v>
+        <v>3880</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>3437</v>
+        <v>3445</v>
       </c>
       <c r="C872" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D872" s="1" t="s">
-        <v>496</v>
+        <v>2230</v>
       </c>
       <c r="E872" s="1" t="s">
-        <v>3438</v>
+        <v>3446</v>
       </c>
       <c r="F872" s="1" t="s">
-        <v>3439</v>
+        <v>3447</v>
       </c>
       <c r="G872" s="8" t="s">
-        <v>3440</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" s="1">
-        <v>3833</v>
+        <v>3881</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>3441</v>
+        <v>3449</v>
       </c>
       <c r="C873" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D873" s="1" t="s">
-        <v>2250</v>
+        <v>2733</v>
       </c>
       <c r="E873" s="1" t="s">
-        <v>3442</v>
+        <v>3450</v>
       </c>
       <c r="F873" s="1" t="s">
-        <v>3443</v>
+        <v>3451</v>
       </c>
       <c r="G873" s="8" t="s">
-        <v>3444</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" s="1">
-        <v>3834</v>
+        <v>3882</v>
       </c>
       <c r="B874" s="1" t="s">
-        <v>3445</v>
+        <v>3453</v>
       </c>
       <c r="C874" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D874" s="1" t="s">
-        <v>2250</v>
+        <v>2733</v>
       </c>
       <c r="E874" s="1" t="s">
-        <v>3446</v>
+        <v>3454</v>
       </c>
       <c r="F874" s="1" t="s">
-        <v>3447</v>
+        <v>3455</v>
       </c>
       <c r="G874" s="8" t="s">
-        <v>3448</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" s="1">
-        <v>3835</v>
+        <v>3883</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>3449</v>
+        <v>3457</v>
       </c>
       <c r="C875" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D875" s="1" t="s">
-        <v>2250</v>
+        <v>2803</v>
       </c>
       <c r="E875" s="1" t="s">
-        <v>3450</v>
+        <v>3458</v>
       </c>
       <c r="F875" s="1" t="s">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="G875" s="8" t="s">
-        <v>3452</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" s="1">
-        <v>3836</v>
+        <v>3884</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>3453</v>
+        <v>2786</v>
       </c>
       <c r="C876" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D876" s="1" t="s">
-        <v>2250</v>
+        <v>1357</v>
       </c>
       <c r="E876" s="1" t="s">
-        <v>3454</v>
+        <v>3461</v>
       </c>
       <c r="F876" s="1" t="s">
-        <v>3455</v>
+        <v>3462</v>
       </c>
       <c r="G876" s="8" t="s">
-        <v>3456</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" s="1">
-        <v>3837</v>
+        <v>3885</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>3457</v>
+        <v>3464</v>
       </c>
       <c r="C877" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D877" s="1" t="s">
-        <v>236</v>
+        <v>1357</v>
       </c>
       <c r="E877" s="1" t="s">
-        <v>3458</v>
+        <v>3465</v>
       </c>
       <c r="F877" s="1" t="s">
-        <v>3459</v>
+        <v>3466</v>
       </c>
       <c r="G877" s="8" t="s">
-        <v>3460</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878" s="1">
-        <v>3838</v>
+        <v>3886</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>3461</v>
+        <v>3468</v>
       </c>
       <c r="C878" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D878" s="1" t="s">
-        <v>236</v>
+        <v>2803</v>
       </c>
       <c r="E878" s="1" t="s">
-        <v>3462</v>
+        <v>3469</v>
       </c>
       <c r="F878" s="1" t="s">
-        <v>3463</v>
+        <v>3470</v>
       </c>
       <c r="G878" s="8" t="s">
-        <v>3464</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" s="1">
-        <v>3839</v>
+        <v>3887</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>3465</v>
+        <v>3472</v>
       </c>
       <c r="C879" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D879" s="1" t="s">
-        <v>496</v>
+        <v>733</v>
       </c>
       <c r="E879" s="1" t="s">
-        <v>3466</v>
+        <v>3473</v>
       </c>
       <c r="F879" s="1" t="s">
-        <v>3467</v>
+        <v>3474</v>
       </c>
       <c r="G879" s="8" t="s">
-        <v>3468</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" s="1">
-        <v>3840</v>
+        <v>3888</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>2795</v>
+        <v>3476</v>
       </c>
       <c r="C880" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>1365</v>
+        <v>2761</v>
       </c>
       <c r="E880" s="1" t="s">
-        <v>3469</v>
+        <v>3477</v>
       </c>
       <c r="F880" s="1" t="s">
-        <v>3470</v>
+        <v>3478</v>
       </c>
       <c r="G880" s="8" t="s">
-        <v>3471</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" s="1">
-        <v>3841</v>
+        <v>3889</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>3472</v>
+        <v>3480</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>1365</v>
+        <v>448</v>
       </c>
       <c r="E881" s="1" t="s">
-        <v>3473</v>
+        <v>3481</v>
       </c>
       <c r="F881" s="1" t="s">
-        <v>3474</v>
+        <v>3482</v>
       </c>
       <c r="G881" s="8" t="s">
-        <v>3475</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882" s="1">
-        <v>3842</v>
+        <v>3890</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>3476</v>
+        <v>435</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>496</v>
+        <v>2733</v>
       </c>
       <c r="E882" s="1" t="s">
-        <v>3477</v>
+        <v>3484</v>
       </c>
       <c r="F882" s="1" t="s">
-        <v>3478</v>
+        <v>3485</v>
       </c>
       <c r="G882" s="8" t="s">
-        <v>3479</v>
+        <v>250</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883" s="1">
-        <v>3843</v>
+        <v>3891</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>3480</v>
+        <v>3486</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>743</v>
+        <v>2733</v>
       </c>
       <c r="E883" s="1" t="s">
-        <v>3481</v>
+        <v>3487</v>
       </c>
       <c r="F883" s="1" t="s">
-        <v>3482</v>
+        <v>3488</v>
       </c>
       <c r="G883" s="8" t="s">
-        <v>3483</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884" s="1">
-        <v>3844</v>
+        <v>3892</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>3484</v>
+        <v>3490</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D884" s="1" t="s">
-        <v>2118</v>
+        <v>3491</v>
       </c>
       <c r="E884" s="1" t="s">
-        <v>3485</v>
+        <v>3492</v>
       </c>
       <c r="F884" s="1" t="s">
-        <v>3486</v>
+        <v>3493</v>
       </c>
       <c r="G884" s="8" t="s">
-        <v>3487</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" s="1">
-        <v>3845</v>
+        <v>3893</v>
       </c>
       <c r="B885" s="1" t="s">
-        <v>3488</v>
+        <v>3495</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D885" s="1" t="s">
-        <v>457</v>
+        <v>2803</v>
       </c>
       <c r="E885" s="1" t="s">
-        <v>3489</v>
+        <v>3496</v>
       </c>
       <c r="F885" s="1" t="s">
-        <v>3490</v>
+        <v>3497</v>
       </c>
       <c r="G885" s="8" t="s">
-        <v>3491</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" s="1">
-        <v>3846</v>
+        <v>3894</v>
       </c>
       <c r="B886" s="1" t="s">
-        <v>3492</v>
+        <v>3499</v>
       </c>
       <c r="C886" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D886" s="1" t="s">
-        <v>236</v>
+        <v>9</v>
       </c>
       <c r="E886" s="1" t="s">
-        <v>3493</v>
+        <v>3500</v>
       </c>
       <c r="F886" s="1" t="s">
-        <v>3494</v>
+        <v>3501</v>
       </c>
       <c r="G886" s="8" t="s">
-        <v>3495</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" s="1">
-        <v>3847</v>
+        <v>3895</v>
       </c>
       <c r="B887" s="1" t="s">
-        <v>3496</v>
+        <v>3503</v>
       </c>
       <c r="C887" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D887" s="1" t="s">
-        <v>1867</v>
+        <v>9</v>
       </c>
       <c r="E887" s="1" t="s">
-        <v>3497</v>
+        <v>3504</v>
       </c>
       <c r="F887" s="1" t="s">
-        <v>3498</v>
+        <v>3505</v>
       </c>
       <c r="G887" s="8" t="s">
-        <v>3499</v>
+        <v>209</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" s="1">
-        <v>3848</v>
+        <v>3896</v>
       </c>
       <c r="B888" s="1" t="s">
-        <v>3500</v>
+        <v>3506</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D888" s="1" t="s">
-        <v>496</v>
+        <v>2803</v>
       </c>
       <c r="E888" s="1" t="s">
-        <v>3501</v>
+        <v>3507</v>
       </c>
       <c r="F888" s="1" t="s">
-        <v>3502</v>
+        <v>3508</v>
       </c>
       <c r="G888" s="8" t="s">
-        <v>3503</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" s="1">
-        <v>3849</v>
+        <v>3897</v>
       </c>
       <c r="B889" s="1" t="s">
-        <v>3504</v>
+        <v>3510</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D889" s="1" t="s">
-        <v>9</v>
+        <v>2803</v>
       </c>
       <c r="E889" s="1" t="s">
-        <v>3505</v>
+        <v>3511</v>
       </c>
       <c r="F889" s="1" t="s">
-        <v>3506</v>
+        <v>3512</v>
       </c>
       <c r="G889" s="8" t="s">
-        <v>3507</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="1">
-        <v>3850</v>
+        <v>3898</v>
       </c>
       <c r="B890" s="1" t="s">
-        <v>3508</v>
+        <v>3514</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D890" s="1" t="s">
-        <v>9</v>
+        <v>1845</v>
       </c>
       <c r="E890" s="1" t="s">
-        <v>3509</v>
+        <v>3515</v>
       </c>
       <c r="F890" s="1" t="s">
-        <v>3510</v>
+        <v>3516</v>
       </c>
       <c r="G890" s="8" t="s">
-        <v>218</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" s="1">
-        <v>3851</v>
+        <v>3899</v>
       </c>
       <c r="B891" s="1" t="s">
-        <v>3511</v>
+        <v>3517</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D891" s="1" t="s">
-        <v>496</v>
+        <v>448</v>
       </c>
       <c r="E891" s="1" t="s">
-        <v>3512</v>
+        <v>3518</v>
       </c>
       <c r="F891" s="1" t="s">
-        <v>3513</v>
+        <v>3519</v>
       </c>
       <c r="G891" s="8" t="s">
-        <v>3514</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" s="1">
-        <v>3852</v>
+        <v>3900</v>
       </c>
       <c r="B892" s="1" t="s">
-        <v>3515</v>
+        <v>3521</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D892" s="1" t="s">
-        <v>496</v>
+        <v>461</v>
       </c>
       <c r="E892" s="1" t="s">
-        <v>3516</v>
+        <v>3522</v>
       </c>
       <c r="F892" s="1" t="s">
-        <v>3517</v>
+        <v>3523</v>
       </c>
       <c r="G892" s="8" t="s">
-        <v>3518</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" s="1">
-        <v>3853</v>
+        <v>3901</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>3519</v>
+        <v>3525</v>
       </c>
       <c r="C893" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D893" s="1" t="s">
-        <v>1867</v>
+        <v>461</v>
       </c>
       <c r="E893" s="1" t="s">
-        <v>3520</v>
+        <v>3526</v>
       </c>
       <c r="F893" s="1" t="s">
-        <v>3521</v>
+        <v>3527</v>
       </c>
       <c r="G893" s="8" t="s">
-        <v>2953</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" s="1">
-        <v>3854</v>
+        <v>3902</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>3522</v>
+        <v>3529</v>
       </c>
       <c r="C894" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D894" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E894" s="1" t="s">
-        <v>3523</v>
+        <v>3530</v>
       </c>
       <c r="F894" s="1" t="s">
-        <v>3524</v>
+        <v>3531</v>
       </c>
       <c r="G894" s="8" t="s">
-        <v>3525</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" s="1">
-        <v>3855</v>
+        <v>3903</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>3526</v>
+        <v>3533</v>
       </c>
       <c r="C895" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D895" s="1" t="s">
-        <v>470</v>
+        <v>1686</v>
       </c>
       <c r="E895" s="1" t="s">
-        <v>3527</v>
+        <v>3534</v>
       </c>
       <c r="F895" s="1" t="s">
-        <v>3528</v>
+        <v>3535</v>
       </c>
       <c r="G895" s="8" t="s">
-        <v>3529</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" s="1">
-        <v>3856</v>
+        <v>3904</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>3530</v>
+        <v>3537</v>
       </c>
       <c r="C896" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D896" s="1" t="s">
-        <v>470</v>
+        <v>2761</v>
       </c>
       <c r="E896" s="1" t="s">
-        <v>3531</v>
+        <v>3538</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>3532</v>
+        <v>3539</v>
       </c>
       <c r="G896" s="8" t="s">
-        <v>3533</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" s="1">
-        <v>3857</v>
+        <v>3905</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>3534</v>
+        <v>3541</v>
       </c>
       <c r="C897" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D897" s="1" t="s">
-        <v>470</v>
+        <v>2803</v>
       </c>
       <c r="E897" s="1" t="s">
-        <v>3535</v>
+        <v>3542</v>
       </c>
       <c r="F897" s="1" t="s">
-        <v>3536</v>
+        <v>3543</v>
       </c>
       <c r="G897" s="8" t="s">
-        <v>3537</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" s="1">
-        <v>3858</v>
+        <v>3906</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>3538</v>
+        <v>3545</v>
       </c>
       <c r="C898" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D898" s="1" t="s">
-        <v>1709</v>
+        <v>2782</v>
       </c>
       <c r="E898" s="1" t="s">
-        <v>3539</v>
+        <v>3546</v>
       </c>
       <c r="F898" s="1" t="s">
-        <v>3540</v>
+        <v>3547</v>
       </c>
       <c r="G898" s="8" t="s">
-        <v>3541</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" s="1">
-        <v>3859</v>
+        <v>3907</v>
       </c>
       <c r="B899" s="1" t="s">
-        <v>3542</v>
+        <v>3549</v>
       </c>
       <c r="C899" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D899" s="1" t="s">
-        <v>2118</v>
+        <v>1357</v>
       </c>
       <c r="E899" s="1" t="s">
-        <v>3543</v>
+        <v>3550</v>
       </c>
       <c r="F899" s="1" t="s">
-        <v>3544</v>
+        <v>3551</v>
       </c>
       <c r="G899" s="8" t="s">
-        <v>3545</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900" s="1">
-        <v>3860</v>
+        <v>3908</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>3546</v>
+        <v>3553</v>
       </c>
       <c r="C900" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>2791</v>
+        <v>448</v>
       </c>
       <c r="E900" s="1" t="s">
-        <v>3547</v>
+        <v>3554</v>
       </c>
       <c r="F900" s="1" t="s">
-        <v>3548</v>
+        <v>3555</v>
       </c>
       <c r="G900" s="8" t="s">
-        <v>3549</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="1">
-        <v>3861</v>
+        <v>3909</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>3550</v>
+        <v>3557</v>
       </c>
       <c r="C901" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D901" s="1" t="s">
-        <v>2791</v>
+        <v>2733</v>
       </c>
       <c r="E901" s="1" t="s">
-        <v>3551</v>
+        <v>3558</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>3552</v>
+        <v>3559</v>
       </c>
       <c r="G901" s="8" t="s">
-        <v>3553</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902" s="1">
-        <v>3862</v>
+        <v>3910</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>3554</v>
+        <v>3561</v>
       </c>
       <c r="C902" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>1365</v>
+        <v>2733</v>
       </c>
       <c r="E902" s="1" t="s">
-        <v>3555</v>
+        <v>3562</v>
       </c>
       <c r="F902" s="1" t="s">
-        <v>3556</v>
+        <v>3563</v>
       </c>
       <c r="G902" s="8" t="s">
-        <v>3557</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="1">
-        <v>3863</v>
+        <v>3911</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>3558</v>
+        <v>3565</v>
       </c>
       <c r="C903" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D903" s="1" t="s">
-        <v>457</v>
+        <v>9</v>
       </c>
       <c r="E903" s="1" t="s">
-        <v>3559</v>
+        <v>3566</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>3560</v>
+        <v>3567</v>
       </c>
       <c r="G903" s="8" t="s">
-        <v>3561</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="1">
-        <v>3864</v>
+        <v>3912</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>3562</v>
+        <v>3569</v>
       </c>
       <c r="C904" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D904" s="1" t="s">
-        <v>236</v>
+        <v>9</v>
       </c>
       <c r="E904" s="1" t="s">
-        <v>3563</v>
+        <v>3570</v>
       </c>
       <c r="F904" s="1" t="s">
-        <v>3564</v>
+        <v>3571</v>
       </c>
       <c r="G904" s="8" t="s">
-        <v>3565</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="1">
-        <v>3865</v>
+        <v>3913</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>3566</v>
+        <v>3573</v>
       </c>
       <c r="C905" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D905" s="1" t="s">
-        <v>236</v>
+        <v>9</v>
       </c>
       <c r="E905" s="1" t="s">
-        <v>3567</v>
+        <v>3574</v>
       </c>
       <c r="F905" s="1" t="s">
-        <v>3568</v>
+        <v>3575</v>
       </c>
       <c r="G905" s="8" t="s">
-        <v>3569</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="1">
-        <v>3866</v>
+        <v>3914</v>
       </c>
       <c r="B906" s="1" t="s">
-        <v>3570</v>
+        <v>3577</v>
       </c>
       <c r="C906" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D906" s="1" t="s">
-        <v>9</v>
+        <v>2761</v>
       </c>
       <c r="E906" s="1" t="s">
-        <v>3571</v>
+        <v>3578</v>
       </c>
       <c r="F906" s="1" t="s">
-        <v>3572</v>
+        <v>3579</v>
       </c>
       <c r="G906" s="8" t="s">
-        <v>3573</v>
+        <v>998</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="1">
-        <v>3867</v>
+        <v>3915</v>
       </c>
       <c r="B907" s="1" t="s">
-        <v>3574</v>
+        <v>3580</v>
       </c>
       <c r="C907" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D907" s="1" t="s">
-        <v>9</v>
+        <v>1845</v>
       </c>
       <c r="E907" s="1" t="s">
-        <v>3575</v>
+        <v>3581</v>
       </c>
       <c r="F907" s="1" t="s">
-        <v>3576</v>
+        <v>3582</v>
       </c>
       <c r="G907" s="8" t="s">
-        <v>3577</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="1">
-        <v>3868</v>
+        <v>3916</v>
       </c>
       <c r="B908" s="1" t="s">
-        <v>3578</v>
+        <v>3583</v>
       </c>
       <c r="C908" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D908" s="1" t="s">
-        <v>9</v>
+        <v>1662</v>
       </c>
       <c r="E908" s="1" t="s">
-        <v>3579</v>
+        <v>3584</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>3580</v>
+        <v>3585</v>
       </c>
       <c r="G908" s="8" t="s">
-        <v>3581</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="1">
-        <v>3869</v>
+        <v>3917</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>3582</v>
+        <v>3587</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D909" s="1" t="s">
-        <v>2118</v>
+        <v>2733</v>
       </c>
       <c r="E909" s="1" t="s">
-        <v>3583</v>
+        <v>3588</v>
       </c>
       <c r="F909" s="1" t="s">
-        <v>3584</v>
+        <v>3589</v>
       </c>
       <c r="G909" s="8" t="s">
-        <v>1008</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="1">
-        <v>3870</v>
+        <v>3918</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>3585</v>
+        <v>3591</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D910" s="1" t="s">
-        <v>1867</v>
+        <v>2733</v>
       </c>
       <c r="E910" s="1" t="s">
-        <v>3586</v>
+        <v>3592</v>
       </c>
       <c r="F910" s="1" t="s">
-        <v>3587</v>
+        <v>3593</v>
       </c>
       <c r="G910" s="8" t="s">
-        <v>1961</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="1">
-        <v>3871</v>
+        <v>3919</v>
       </c>
       <c r="B911" s="1" t="s">
-        <v>3588</v>
+        <v>3595</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>1685</v>
+        <v>2733</v>
       </c>
       <c r="E911" s="1" t="s">
-        <v>3589</v>
+        <v>3596</v>
       </c>
       <c r="F911" s="1" t="s">
-        <v>3590</v>
+        <v>3597</v>
       </c>
       <c r="G911" s="8" t="s">
-        <v>3591</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="1">
-        <v>3872</v>
+        <v>3920</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>3592</v>
+        <v>3599</v>
       </c>
       <c r="C912" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D912" s="1" t="s">
-        <v>236</v>
+        <v>675</v>
       </c>
       <c r="E912" s="1" t="s">
-        <v>3593</v>
+        <v>3600</v>
       </c>
       <c r="F912" s="1" t="s">
-        <v>3594</v>
+        <v>3601</v>
       </c>
       <c r="G912" s="8" t="s">
-        <v>3595</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="1">
-        <v>3873</v>
+        <v>3921</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>3596</v>
+        <v>3603</v>
       </c>
       <c r="C913" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D913" s="1" t="s">
-        <v>236</v>
+        <v>448</v>
       </c>
       <c r="E913" s="1" t="s">
-        <v>3597</v>
+        <v>3604</v>
       </c>
       <c r="F913" s="1" t="s">
-        <v>3598</v>
+        <v>3605</v>
       </c>
       <c r="G913" s="8" t="s">
-        <v>3599</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="1">
-        <v>3874</v>
+        <v>3922</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>3600</v>
+        <v>2773</v>
       </c>
       <c r="C914" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D914" s="1" t="s">
-        <v>236</v>
+        <v>3607</v>
       </c>
       <c r="E914" s="1" t="s">
-        <v>3601</v>
+        <v>3608</v>
       </c>
       <c r="F914" s="1" t="s">
-        <v>3602</v>
+        <v>3609</v>
       </c>
       <c r="G914" s="8" t="s">
-        <v>3603</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="1">
-        <v>3875</v>
+        <v>3923</v>
       </c>
       <c r="B915" s="1" t="s">
-        <v>3604</v>
+        <v>3611</v>
       </c>
       <c r="C915" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D915" s="1" t="s">
-        <v>685</v>
+        <v>2803</v>
       </c>
       <c r="E915" s="1" t="s">
-        <v>3605</v>
+        <v>3612</v>
       </c>
       <c r="F915" s="1" t="s">
-        <v>3606</v>
+        <v>3613</v>
       </c>
       <c r="G915" s="8" t="s">
-        <v>3607</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="1">
-        <v>3876</v>
+        <v>3924</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>3608</v>
+        <v>3615</v>
       </c>
       <c r="C916" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D916" s="1" t="s">
-        <v>457</v>
+        <v>2803</v>
       </c>
       <c r="E916" s="1" t="s">
-        <v>3609</v>
+        <v>3616</v>
       </c>
       <c r="F916" s="1" t="s">
-        <v>3610</v>
+        <v>3617</v>
       </c>
       <c r="G916" s="8" t="s">
-        <v>3611</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917" s="1">
-        <v>3877</v>
+        <v>3925</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>3612</v>
+        <v>3619</v>
       </c>
       <c r="C917" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D917" s="1" t="s">
-        <v>1038</v>
+        <v>2502</v>
       </c>
       <c r="E917" s="1" t="s">
-        <v>3613</v>
+        <v>3620</v>
       </c>
       <c r="F917" s="1" t="s">
-        <v>3614</v>
+        <v>3621</v>
       </c>
       <c r="G917" s="8" t="s">
-        <v>3615</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="1">
-        <v>3878</v>
+        <v>3926</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>3616</v>
+        <v>3623</v>
       </c>
       <c r="C918" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D918" s="1" t="s">
-        <v>496</v>
+        <v>2502</v>
       </c>
       <c r="E918" s="1" t="s">
-        <v>3617</v>
+        <v>3624</v>
       </c>
       <c r="F918" s="1" t="s">
-        <v>3618</v>
+        <v>3625</v>
       </c>
       <c r="G918" s="8" t="s">
-        <v>3619</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919" s="1">
-        <v>3879</v>
+        <v>3927</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>3620</v>
+        <v>3627</v>
       </c>
       <c r="C919" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D919" s="1" t="s">
-        <v>496</v>
+        <v>733</v>
       </c>
       <c r="E919" s="1" t="s">
-        <v>3621</v>
+        <v>3628</v>
       </c>
       <c r="F919" s="1" t="s">
-        <v>3622</v>
+        <v>3629</v>
       </c>
       <c r="G919" s="8" t="s">
-        <v>3623</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="1">
-        <v>3880</v>
+        <v>3928</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>3624</v>
+        <v>3631</v>
       </c>
       <c r="C920" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D920" s="1" t="s">
-        <v>2518</v>
+        <v>733</v>
       </c>
       <c r="E920" s="1" t="s">
-        <v>3625</v>
+        <v>3632</v>
       </c>
       <c r="F920" s="1" t="s">
-        <v>3626</v>
+        <v>3633</v>
       </c>
       <c r="G920" s="8" t="s">
-        <v>3627</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="1">
-        <v>3881</v>
+        <v>3929</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>3628</v>
+        <v>3635</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D921" s="1" t="s">
-        <v>2518</v>
+        <v>1357</v>
       </c>
       <c r="E921" s="1" t="s">
-        <v>3629</v>
+        <v>3636</v>
       </c>
       <c r="F921" s="1" t="s">
-        <v>3630</v>
+        <v>3637</v>
       </c>
       <c r="G921" s="8" t="s">
-        <v>3631</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="1">
-        <v>3882</v>
+        <v>3930</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>3632</v>
+        <v>3639</v>
       </c>
       <c r="C922" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>743</v>
+        <v>2502</v>
       </c>
       <c r="E922" s="1" t="s">
-        <v>3633</v>
+        <v>3640</v>
       </c>
       <c r="F922" s="1" t="s">
-        <v>3634</v>
+        <v>3641</v>
       </c>
       <c r="G922" s="8" t="s">
-        <v>3635</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="1">
-        <v>3883</v>
+        <v>3931</v>
       </c>
       <c r="B923" s="1" t="s">
-        <v>3636</v>
+        <v>3643</v>
       </c>
       <c r="C923" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D923" s="1" t="s">
-        <v>743</v>
+        <v>1845</v>
       </c>
       <c r="E923" s="1" t="s">
-        <v>3637</v>
+        <v>3644</v>
       </c>
       <c r="F923" s="1" t="s">
-        <v>3638</v>
+        <v>3645</v>
       </c>
       <c r="G923" s="8" t="s">
-        <v>3639</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924" s="1">
-        <v>3884</v>
+        <v>3932</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>3640</v>
+        <v>3647</v>
       </c>
       <c r="C924" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D924" s="1" t="s">
-        <v>1365</v>
+        <v>2230</v>
       </c>
       <c r="E924" s="1" t="s">
-        <v>3641</v>
+        <v>3648</v>
       </c>
       <c r="F924" s="1" t="s">
-        <v>3642</v>
+        <v>3649</v>
       </c>
       <c r="G924" s="8" t="s">
-        <v>3643</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="1">
-        <v>3885</v>
+        <v>3933</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>3644</v>
+        <v>3651</v>
       </c>
       <c r="C925" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D925" s="1" t="s">
-        <v>2518</v>
+        <v>2230</v>
       </c>
       <c r="E925" s="1" t="s">
-        <v>3645</v>
+        <v>3652</v>
       </c>
       <c r="F925" s="1" t="s">
-        <v>3646</v>
+        <v>3653</v>
       </c>
       <c r="G925" s="8" t="s">
-        <v>3647</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="1">
-        <v>3886</v>
+        <v>3934</v>
       </c>
       <c r="B926" s="1" t="s">
-        <v>3648</v>
+        <v>3655</v>
       </c>
       <c r="C926" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D926" s="1" t="s">
-        <v>1867</v>
+        <v>2609</v>
       </c>
       <c r="E926" s="1" t="s">
-        <v>3649</v>
+        <v>3656</v>
       </c>
       <c r="F926" s="1" t="s">
-        <v>3650</v>
+        <v>3657</v>
       </c>
       <c r="G926" s="8" t="s">
-        <v>3651</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" s="1">
-        <v>3887</v>
+        <v>3935</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>3652</v>
+        <v>3659</v>
       </c>
       <c r="C927" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D927" s="1" t="s">
-        <v>2250</v>
+        <v>1288</v>
       </c>
       <c r="E927" s="1" t="s">
-        <v>3653</v>
+        <v>3660</v>
       </c>
       <c r="F927" s="1" t="s">
-        <v>3654</v>
+        <v>3661</v>
       </c>
       <c r="G927" s="8" t="s">
-        <v>3655</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928" s="1">
-        <v>3888</v>
+        <v>3936</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>3656</v>
+        <v>3663</v>
       </c>
       <c r="C928" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D928" s="1" t="s">
-        <v>2250</v>
+        <v>1845</v>
       </c>
       <c r="E928" s="1" t="s">
-        <v>3657</v>
+        <v>3664</v>
       </c>
       <c r="F928" s="1" t="s">
-        <v>3658</v>
+        <v>3665</v>
       </c>
       <c r="G928" s="8" t="s">
-        <v>3659</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" s="1">
-        <v>3889</v>
+        <v>3937</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>3660</v>
+        <v>3667</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D929" s="1" t="s">
-        <v>2625</v>
+        <v>1845</v>
       </c>
       <c r="E929" s="1" t="s">
-        <v>3661</v>
+        <v>3668</v>
       </c>
       <c r="F929" s="1" t="s">
-        <v>3662</v>
+        <v>3669</v>
       </c>
       <c r="G929" s="8" t="s">
-        <v>3663</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" s="1">
-        <v>3890</v>
+        <v>3938</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>3664</v>
+        <v>3671</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D930" s="1" t="s">
-        <v>1296</v>
+        <v>2803</v>
       </c>
       <c r="E930" s="1" t="s">
-        <v>3665</v>
+        <v>3672</v>
       </c>
       <c r="F930" s="1" t="s">
-        <v>3666</v>
+        <v>3673</v>
       </c>
       <c r="G930" s="8" t="s">
-        <v>3667</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" s="1">
-        <v>3891</v>
+        <v>3939</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>3668</v>
+        <v>3583</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D931" s="1" t="s">
-        <v>1867</v>
+        <v>1752</v>
       </c>
       <c r="E931" s="1" t="s">
-        <v>3669</v>
+        <v>3675</v>
       </c>
       <c r="F931" s="1" t="s">
-        <v>3670</v>
+        <v>3676</v>
       </c>
       <c r="G931" s="8" t="s">
-        <v>3671</v>
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7">
+      <c r="A932" s="1">
+        <v>3940</v>
+      </c>
+      <c r="B932" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="C932" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E932" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="F932" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="G932" s="8" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7">
+      <c r="A933" s="1">
+        <v>3941</v>
+      </c>
+      <c r="B933" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C933" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E933" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F933" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G933" s="8" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7">
+      <c r="A934" s="1">
+        <v>3942</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C934" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E934" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="F934" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="G934" s="8" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7">
+      <c r="A935" s="1">
+        <v>3943</v>
+      </c>
+      <c r="B935" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C935" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E935" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F935" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G935" s="8" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7">
+      <c r="A936" s="1">
+        <v>3944</v>
+      </c>
+      <c r="B936" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C936" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E936" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F936" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="G936" s="8" t="s">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7">
+      <c r="A937" s="1">
+        <v>3945</v>
+      </c>
+      <c r="B937" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C937" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E937" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F937" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="G937" s="8" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7">
+      <c r="A938" s="1">
+        <v>3946</v>
+      </c>
+      <c r="B938" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C938" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E938" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="F938" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="G938" s="8" t="s">
+        <v>3704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>SUMUKHA-IN$</dc:creator>
+  <dc:creator>WIN9081$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>